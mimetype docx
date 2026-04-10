--- v6 (2026-03-17)
+++ v7 (2026-04-10)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261969b9890c2118f" w:history="1">
+      <w:hyperlink r:id="rId833769d8fb20459ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151669b9890c2142c" w:history="1">
+            <w:hyperlink r:id="rId578569d8fb2045ca0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106469b9890c21493" w:history="1">
+            <w:hyperlink r:id="rId711369d8fb2045d05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64467868" name="name467169b9890c28485" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="20205825" name="name101669d8fb204bfac" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId303669b9890c28481" cstate="print"/>
+                    <a:blip r:embed="rId425669d8fb204bfa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="862975685"/>
+          <w:numId w:val="395716342"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736069b9890c2abdf" w:history="1">
+      <w:hyperlink r:id="rId813569d8fb204e42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125069b9890c2acb8" w:history="1">
+      <w:hyperlink r:id="rId894869d8fb204e51b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167669b9890c2ad6b" w:history="1">
+      <w:hyperlink r:id="rId363369d8fb204e5cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437869b9890c2adf4" w:history="1">
+      <w:hyperlink r:id="rId942169d8fb204e655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641269b9890c2ae66" w:history="1">
+      <w:hyperlink r:id="rId457269d8fb204e6c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102369b9890c2b047" w:history="1">
+      <w:hyperlink r:id="rId554069d8fb204e883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312069b9890c2b0dc" w:history="1">
+      <w:hyperlink r:id="rId686269d8fb204e91f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961669b9890c2b1ef" w:history="1">
+      <w:hyperlink r:id="rId952269d8fb204ea2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991469b9890c2b36f" w:history="1">
+      <w:hyperlink r:id="rId102169d8fb204eb97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310769b9890c2b501" w:history="1">
+      <w:hyperlink r:id="rId643569d8fb204ed22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732069b9890c2b5d4" w:history="1">
+      <w:hyperlink r:id="rId430369d8fb204edf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405169b9890c2b669" w:history="1">
+      <w:hyperlink r:id="rId644269d8fb204ee80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302069b9890c2b6f5" w:history="1">
+      <w:hyperlink r:id="rId988369d8fb204ef02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388769b9890c2b8a0" w:history="1">
+      <w:hyperlink r:id="rId171469d8fb204f0a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557569b9890c2b916" w:history="1">
+      <w:hyperlink r:id="rId253869d8fb204f11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849369b9890c2b9bd" w:history="1">
+      <w:hyperlink r:id="rId822769d8fb204f1d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198169b9890c2ba8e" w:history="1">
+      <w:hyperlink r:id="rId734169d8fb204f2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261369b9890c2bb8f" w:history="1">
+      <w:hyperlink r:id="rId502669d8fb204f3a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500269b9890c2bd24" w:history="1">
+      <w:hyperlink r:id="rId302069d8fb204f535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986869b9890c2bdd9" w:history="1">
+      <w:hyperlink r:id="rId631169d8fb204f5ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401469b9890c2be76" w:history="1">
+      <w:hyperlink r:id="rId680769d8fb204f67d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131769b9890c2bf03" w:history="1">
+      <w:hyperlink r:id="rId131569d8fb204f6ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922369b9890c2bfdd" w:history="1">
+      <w:hyperlink r:id="rId287069d8fb204f7be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330569b9890c2c0e3" w:history="1">
+      <w:hyperlink r:id="rId730569d8fb204f8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675269b9890c2c1fd" w:history="1">
+      <w:hyperlink r:id="rId781569d8fb204f9c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375769b9890c2c2b3" w:history="1">
+      <w:hyperlink r:id="rId347269d8fb204fa78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741769b9890c2c348" w:history="1">
+      <w:hyperlink r:id="rId610569d8fb204fb09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470969b9890c2c428" w:history="1">
+      <w:hyperlink r:id="rId728669d8fb204fbe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945669b9890c2c45e" w:history="1">
+      <w:hyperlink r:id="rId404669d8fb204fc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235869b9890c2c5ab" w:history="1">
+      <w:hyperlink r:id="rId540869d8fb204fdac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903969b9890c2c65c" w:history="1">
+      <w:hyperlink r:id="rId225869d8fb204fe71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272169b9890c2c70c" w:history="1">
+      <w:hyperlink r:id="rId466569d8fb204ff22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584369b9890c2c8d8" w:history="1">
+      <w:hyperlink r:id="rId986969d8fb20500f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167669b9890c2c98a" w:history="1">
+      <w:hyperlink r:id="rId353969d8fb20501c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266969b9890c2ca07" w:history="1">
+      <w:hyperlink r:id="rId859669d8fb2050234" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827269b9890c2ca5d" w:history="1">
+      <w:hyperlink r:id="rId606569d8fb2050288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605869b9890c2cad1" w:history="1">
+      <w:hyperlink r:id="rId124869d8fb20502fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439269b9890c2cc21" w:history="1">
+      <w:hyperlink r:id="rId330269d8fb2050452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354569b9890c2ccb6" w:history="1">
+      <w:hyperlink r:id="rId366169d8fb20504e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712369b9890c2cd9b" w:history="1">
+      <w:hyperlink r:id="rId979169d8fb20505c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841069b9890c2cf70" w:history="1">
+      <w:hyperlink r:id="rId949869d8fb205077c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236969b9890c2d19a" w:history="1">
+      <w:hyperlink r:id="rId644469d8fb2050901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157469b9890c2d230" w:history="1">
+      <w:hyperlink r:id="rId589069d8fb2050991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570669b9890c2d315" w:history="1">
+      <w:hyperlink r:id="rId375069d8fb2050a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161369b9890c2d5f9" w:history="1">
+      <w:hyperlink r:id="rId800369d8fb2050d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608169b9890c2d738" w:history="1">
+      <w:hyperlink r:id="rId868369d8fb2050e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433569b9890c2d7e8" w:history="1">
+      <w:hyperlink r:id="rId825369d8fb2050f2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116769b9890c2d940" w:history="1">
+      <w:hyperlink r:id="rId368669d8fb2051084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529869b9890c2d9d0" w:history="1">
+      <w:hyperlink r:id="rId938169d8fb205112f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238369b9890c2da61" w:history="1">
+      <w:hyperlink r:id="rId707969d8fb20511bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308169b9890c2daf2" w:history="1">
+      <w:hyperlink r:id="rId271669d8fb2051250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261069b9890c2dba2" w:history="1">
+      <w:hyperlink r:id="rId871069d8fb20512fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101269b9890c2dcac" w:history="1">
+      <w:hyperlink r:id="rId603669d8fb205140f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424369b9890c2e116" w:history="1">
+      <w:hyperlink r:id="rId181769d8fb205184a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662469b9890c2e181" w:history="1">
+      <w:hyperlink r:id="rId928069d8fb20518af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950269b9890c2e20a" w:history="1">
+      <w:hyperlink r:id="rId619469d8fb2051933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729069b9890c2e26f" w:history="1">
+      <w:hyperlink r:id="rId299869d8fb2051996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903769b9890c2e2e2" w:history="1">
+      <w:hyperlink r:id="rId739269d8fb2051a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666669b9890c2e3a8" w:history="1">
+      <w:hyperlink r:id="rId703669d8fb2051ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956169b9890c2e456" w:history="1">
+      <w:hyperlink r:id="rId669969d8fb2051b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646069b9890c2e4c9" w:history="1">
+      <w:hyperlink r:id="rId688869d8fb2051bf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743069b9890c2e54d" w:history="1">
+      <w:hyperlink r:id="rId692269d8fb2051c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347669b9890c2e699" w:history="1">
+      <w:hyperlink r:id="rId249169d8fb2051dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577569b9890c2e75a" w:history="1">
+      <w:hyperlink r:id="rId708569d8fb2051e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212069b9890c2e886" w:history="1">
+      <w:hyperlink r:id="rId268169d8fb2051fa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896769b9890c2e97f" w:history="1">
+      <w:hyperlink r:id="rId180669d8fb20520af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407569b9890c2eaad" w:history="1">
+      <w:hyperlink r:id="rId955069d8fb20521dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159869b9890c2ec69" w:history="1">
+      <w:hyperlink r:id="rId379369d8fb2052393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25284223" name="name724869b9890c2ed19" descr="eu_funding_250.png"/>
+            <wp:docPr id="26957206" name="name503569d8fb20526e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId715369b9890c2ed18" cstate="print"/>
+                    <a:blip r:embed="rId255269d8fb20526e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="862975685">
+  <w:abstractNum w:abstractNumId="395716342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79368400">
+    <w:lvl w:ilvl="0" w:tplc="18909152">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79368400" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18909152" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63832614">
+  <w:abstractNum w:abstractNumId="94959042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36541516">
+    <w:lvl w:ilvl="0" w:tplc="96135864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36541516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96135864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63832613">
+  <w:abstractNum w:abstractNumId="94959041">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35551230">
+    <w:lvl w:ilvl="0" w:tplc="72927001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63832613">
-    <w:abstractNumId w:val="63832613"/>
+  <w:num w:numId="94959041">
+    <w:abstractNumId w:val="94959041"/>
   </w:num>
-  <w:num w:numId="63832614">
-    <w:abstractNumId w:val="63832614"/>
+  <w:num w:numId="94959042">
+    <w:abstractNumId w:val="94959042"/>
   </w:num>
-  <w:num w:numId="862975685">
-    <w:abstractNumId w:val="862975685"/>
+  <w:num w:numId="395716342">
+    <w:abstractNumId w:val="395716342"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112533942" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219036104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261969b9890c2118f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId151669b9890c2142c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId106469b9890c21493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId736069b9890c2abdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId125069b9890c2acb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId167669b9890c2ad6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId437869b9890c2adf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId641269b9890c2ae66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId102369b9890c2b047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId312069b9890c2b0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId961669b9890c2b1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId991469b9890c2b36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId310769b9890c2b501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId732069b9890c2b5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId405169b9890c2b669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId302069b9890c2b6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId388769b9890c2b8a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId557569b9890c2b916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId849369b9890c2b9bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId198169b9890c2ba8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId261369b9890c2bb8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId500269b9890c2bd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId986869b9890c2bdd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId401469b9890c2be76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId131769b9890c2bf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId922369b9890c2bfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId330569b9890c2c0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId675269b9890c2c1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId375769b9890c2c2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId741769b9890c2c348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId470969b9890c2c428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId945669b9890c2c45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId235869b9890c2c5ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId903969b9890c2c65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId272169b9890c2c70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId584369b9890c2c8d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId167669b9890c2c98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId266969b9890c2ca07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId827269b9890c2ca5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId605869b9890c2cad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId439269b9890c2cc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId354569b9890c2ccb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId712369b9890c2cd9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId841069b9890c2cf70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId236969b9890c2d19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId157469b9890c2d230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId570669b9890c2d315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId161369b9890c2d5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId608169b9890c2d738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId433569b9890c2d7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId116769b9890c2d940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId529869b9890c2d9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId238369b9890c2da61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId308169b9890c2daf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId261069b9890c2dba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId101269b9890c2dcac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId424369b9890c2e116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId662469b9890c2e181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId950269b9890c2e20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId729069b9890c2e26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId903769b9890c2e2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId666669b9890c2e3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId956169b9890c2e456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId646069b9890c2e4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId743069b9890c2e54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId347669b9890c2e699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId577569b9890c2e75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId212069b9890c2e886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId896769b9890c2e97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId407569b9890c2eaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId159869b9890c2ec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId303669b9890c28481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303669b9890c28481.jpg"/><Relationship Id="rId715369b9890c2ed18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715369b9890c2ed18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127703838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281194304" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId833769d8fb20459ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId578569d8fb2045ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId711369d8fb2045d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId813569d8fb204e42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId894869d8fb204e51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId363369d8fb204e5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId942169d8fb204e655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId457269d8fb204e6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId554069d8fb204e883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId686269d8fb204e91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId952269d8fb204ea2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId102169d8fb204eb97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId643569d8fb204ed22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId430369d8fb204edf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId644269d8fb204ee80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId988369d8fb204ef02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId171469d8fb204f0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId253869d8fb204f11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId822769d8fb204f1d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId734169d8fb204f2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId502669d8fb204f3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId302069d8fb204f535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId631169d8fb204f5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId680769d8fb204f67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId131569d8fb204f6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId287069d8fb204f7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId730569d8fb204f8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId781569d8fb204f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId347269d8fb204fa78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId610569d8fb204fb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId728669d8fb204fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId404669d8fb204fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId540869d8fb204fdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId225869d8fb204fe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId466569d8fb204ff22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId986969d8fb20500f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId353969d8fb20501c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId859669d8fb2050234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId606569d8fb2050288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId124869d8fb20502fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId330269d8fb2050452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId366169d8fb20504e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId979169d8fb20505c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId949869d8fb205077c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId644469d8fb2050901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId589069d8fb2050991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId375069d8fb2050a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId800369d8fb2050d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId868369d8fb2050e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId825369d8fb2050f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId368669d8fb2051084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId938169d8fb205112f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId707969d8fb20511bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId271669d8fb2051250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId871069d8fb20512fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId603669d8fb205140f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId181769d8fb205184a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId928069d8fb20518af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId619469d8fb2051933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId299869d8fb2051996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId739269d8fb2051a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId703669d8fb2051ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId669969d8fb2051b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId688869d8fb2051bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId692269d8fb2051c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId249169d8fb2051dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId708569d8fb2051e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId268169d8fb2051fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId180669d8fb20520af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId955069d8fb20521dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId379369d8fb2052393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId425669d8fb204bfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425669d8fb204bfa8.jpg"/><Relationship Id="rId255269d8fb20526e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255269d8fb20526e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>