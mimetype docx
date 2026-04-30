--- v7 (2026-04-10)
+++ v8 (2026-04-30)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833769d8fb20459ef" w:history="1">
+      <w:hyperlink r:id="rId872469f3cacce79e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578569d8fb2045ca0" w:history="1">
+            <w:hyperlink r:id="rId660169f3cacce7ccf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711369d8fb2045d05" w:history="1">
+            <w:hyperlink r:id="rId183969f3cacce7d36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20205825" name="name101669d8fb204bfac" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="92095435" name="name621769f3cacced771" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId425669d8fb204bfa8" cstate="print"/>
+                    <a:blip r:embed="rId895169f3cacced76e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="395716342"/>
+          <w:numId w:val="373215468"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813569d8fb204e42e" w:history="1">
+      <w:hyperlink r:id="rId692969f3caccefc3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894869d8fb204e51b" w:history="1">
+      <w:hyperlink r:id="rId661969f3caccefd13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363369d8fb204e5cf" w:history="1">
+      <w:hyperlink r:id="rId380969f3caccefdc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942169d8fb204e655" w:history="1">
+      <w:hyperlink r:id="rId363669f3caccefe49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457269d8fb204e6c6" w:history="1">
+      <w:hyperlink r:id="rId997169f3caccefebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554069d8fb204e883" w:history="1">
+      <w:hyperlink r:id="rId671069f3caccf007d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686269d8fb204e91f" w:history="1">
+      <w:hyperlink r:id="rId536869f3caccf0112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952269d8fb204ea2b" w:history="1">
+      <w:hyperlink r:id="rId921169f3caccf0221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102169d8fb204eb97" w:history="1">
+      <w:hyperlink r:id="rId461669f3caccf03fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643569d8fb204ed22" w:history="1">
+      <w:hyperlink r:id="rId802469f3caccf05a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430369d8fb204edf0" w:history="1">
+      <w:hyperlink r:id="rId305069f3caccf0676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644269d8fb204ee80" w:history="1">
+      <w:hyperlink r:id="rId408869f3caccf0709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988369d8fb204ef02" w:history="1">
+      <w:hyperlink r:id="rId117669f3caccf078f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171469d8fb204f0a4" w:history="1">
+      <w:hyperlink r:id="rId128669f3caccf0931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253869d8fb204f11c" w:history="1">
+      <w:hyperlink r:id="rId753069f3caccf09a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822769d8fb204f1d7" w:history="1">
+      <w:hyperlink r:id="rId362969f3caccf0a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734169d8fb204f2aa" w:history="1">
+      <w:hyperlink r:id="rId548669f3caccf0b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502669d8fb204f3a9" w:history="1">
+      <w:hyperlink r:id="rId764669f3caccf0c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302069d8fb204f535" w:history="1">
+      <w:hyperlink r:id="rId734369f3caccf0da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631169d8fb204f5ed" w:history="1">
+      <w:hyperlink r:id="rId659269f3caccf0e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680769d8fb204f67d" w:history="1">
+      <w:hyperlink r:id="rId199969f3caccf0ee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131569d8fb204f6ee" w:history="1">
+      <w:hyperlink r:id="rId475369f3caccf0f56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287069d8fb204f7be" w:history="1">
+      <w:hyperlink r:id="rId767669f3caccf1029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730569d8fb204f8ba" w:history="1">
+      <w:hyperlink r:id="rId719669f3caccf111c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781569d8fb204f9c6" w:history="1">
+      <w:hyperlink r:id="rId230169f3caccf122c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347269d8fb204fa78" w:history="1">
+      <w:hyperlink r:id="rId305569f3caccf12df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610569d8fb204fb09" w:history="1">
+      <w:hyperlink r:id="rId970369f3caccf1385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728669d8fb204fbe8" w:history="1">
+      <w:hyperlink r:id="rId644169f3caccf1494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404669d8fb204fc23" w:history="1">
+      <w:hyperlink r:id="rId577369f3caccf14cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540869d8fb204fdac" w:history="1">
+      <w:hyperlink r:id="rId443869f3caccf161d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225869d8fb204fe71" w:history="1">
+      <w:hyperlink r:id="rId500369f3caccf16d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466569d8fb204ff22" w:history="1">
+      <w:hyperlink r:id="rId105869f3caccf1781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986969d8fb20500f9" w:history="1">
+      <w:hyperlink r:id="rId743369f3caccf194c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353969d8fb20501c0" w:history="1">
+      <w:hyperlink r:id="rId555269f3caccf19fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859669d8fb2050234" w:history="1">
+      <w:hyperlink r:id="rId192269f3caccf1a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606569d8fb2050288" w:history="1">
+      <w:hyperlink r:id="rId883969f3caccf1abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124869d8fb20502fa" w:history="1">
+      <w:hyperlink r:id="rId452769f3caccf1b30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330269d8fb2050452" w:history="1">
+      <w:hyperlink r:id="rId808369f3caccf1c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366169d8fb20504e4" w:history="1">
+      <w:hyperlink r:id="rId909169f3caccf1d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979169d8fb20505c3" w:history="1">
+      <w:hyperlink r:id="rId160769f3caccf1dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949869d8fb205077c" w:history="1">
+      <w:hyperlink r:id="rId351569f3caccf1fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644469d8fb2050901" w:history="1">
+      <w:hyperlink r:id="rId660669f3caccf212f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589069d8fb2050991" w:history="1">
+      <w:hyperlink r:id="rId671369f3caccf21c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375069d8fb2050a72" w:history="1">
+      <w:hyperlink r:id="rId511669f3caccf22a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800369d8fb2050d4f" w:history="1">
+      <w:hyperlink r:id="rId408569f3caccf2583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868369d8fb2050e81" w:history="1">
+      <w:hyperlink r:id="rId656369f3caccf26b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825369d8fb2050f2f" w:history="1">
+      <w:hyperlink r:id="rId663369f3caccf276b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368669d8fb2051084" w:history="1">
+      <w:hyperlink r:id="rId605369f3caccf28cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938169d8fb205112f" w:history="1">
+      <w:hyperlink r:id="rId190069f3caccf2962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707969d8fb20511bf" w:history="1">
+      <w:hyperlink r:id="rId309369f3caccf29f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271669d8fb2051250" w:history="1">
+      <w:hyperlink r:id="rId844369f3caccf2a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871069d8fb20512fd" w:history="1">
+      <w:hyperlink r:id="rId418369f3caccf2b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603669d8fb205140f" w:history="1">
+      <w:hyperlink r:id="rId494969f3caccf2c43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181769d8fb205184a" w:history="1">
+      <w:hyperlink r:id="rId248769f3caccf3079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928069d8fb20518af" w:history="1">
+      <w:hyperlink r:id="rId396869f3caccf30e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619469d8fb2051933" w:history="1">
+      <w:hyperlink r:id="rId757569f3caccf3169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299869d8fb2051996" w:history="1">
+      <w:hyperlink r:id="rId509869f3caccf31cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739269d8fb2051a05" w:history="1">
+      <w:hyperlink r:id="rId974969f3caccf323e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703669d8fb2051ac4" w:history="1">
+      <w:hyperlink r:id="rId308169f3caccf331b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669969d8fb2051b7b" w:history="1">
+      <w:hyperlink r:id="rId373269f3caccf33cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688869d8fb2051bf0" w:history="1">
+      <w:hyperlink r:id="rId445469f3caccf344a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692269d8fb2051c72" w:history="1">
+      <w:hyperlink r:id="rId510069f3caccf34d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249169d8fb2051dbe" w:history="1">
+      <w:hyperlink r:id="rId307769f3caccf3625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708569d8fb2051e7b" w:history="1">
+      <w:hyperlink r:id="rId697869f3caccf36e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268169d8fb2051fa3" w:history="1">
+      <w:hyperlink r:id="rId613569f3caccf3814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180669d8fb20520af" w:history="1">
+      <w:hyperlink r:id="rId786669f3caccf3902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955069d8fb20521dc" w:history="1">
+      <w:hyperlink r:id="rId809369f3caccf3a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379369d8fb2052393" w:history="1">
+      <w:hyperlink r:id="rId568869f3caccf3be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26957206" name="name503569d8fb20526e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="62813832" name="name947169f3caccf3ccf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId255269d8fb20526e7" cstate="print"/>
+                    <a:blip r:embed="rId605069f3caccf3cce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="395716342">
+  <w:abstractNum w:abstractNumId="373215468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18909152">
+    <w:lvl w:ilvl="0" w:tplc="33814309">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18909152" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33814309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94959042">
+  <w:abstractNum w:abstractNumId="58370006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96135864">
+    <w:lvl w:ilvl="0" w:tplc="99184268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96135864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99184268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94959041">
+  <w:abstractNum w:abstractNumId="58370005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72927001">
+    <w:lvl w:ilvl="0" w:tplc="80736977">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94959041">
-    <w:abstractNumId w:val="94959041"/>
+  <w:num w:numId="58370005">
+    <w:abstractNumId w:val="58370005"/>
   </w:num>
-  <w:num w:numId="94959042">
-    <w:abstractNumId w:val="94959042"/>
+  <w:num w:numId="58370006">
+    <w:abstractNumId w:val="58370006"/>
   </w:num>
-  <w:num w:numId="395716342">
-    <w:abstractNumId w:val="395716342"/>
+  <w:num w:numId="373215468">
+    <w:abstractNumId w:val="373215468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127703838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281194304" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId833769d8fb20459ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId578569d8fb2045ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId711369d8fb2045d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId813569d8fb204e42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId894869d8fb204e51b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId363369d8fb204e5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId942169d8fb204e655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId457269d8fb204e6c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId554069d8fb204e883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId686269d8fb204e91f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId952269d8fb204ea2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId102169d8fb204eb97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId643569d8fb204ed22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId430369d8fb204edf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId644269d8fb204ee80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId988369d8fb204ef02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId171469d8fb204f0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId253869d8fb204f11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId822769d8fb204f1d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId734169d8fb204f2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId502669d8fb204f3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId302069d8fb204f535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId631169d8fb204f5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId680769d8fb204f67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId131569d8fb204f6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId287069d8fb204f7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId730569d8fb204f8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId781569d8fb204f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId347269d8fb204fa78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId610569d8fb204fb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId728669d8fb204fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId404669d8fb204fc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId540869d8fb204fdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId225869d8fb204fe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId466569d8fb204ff22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId986969d8fb20500f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId353969d8fb20501c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId859669d8fb2050234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId606569d8fb2050288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId124869d8fb20502fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId330269d8fb2050452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId366169d8fb20504e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId979169d8fb20505c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId949869d8fb205077c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId644469d8fb2050901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId589069d8fb2050991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId375069d8fb2050a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId800369d8fb2050d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId868369d8fb2050e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId825369d8fb2050f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId368669d8fb2051084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId938169d8fb205112f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId707969d8fb20511bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId271669d8fb2051250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId871069d8fb20512fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId603669d8fb205140f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId181769d8fb205184a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId928069d8fb20518af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId619469d8fb2051933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId299869d8fb2051996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId739269d8fb2051a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId703669d8fb2051ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId669969d8fb2051b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId688869d8fb2051bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId692269d8fb2051c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId249169d8fb2051dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId708569d8fb2051e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId268169d8fb2051fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId180669d8fb20520af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId955069d8fb20521dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId379369d8fb2052393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId425669d8fb204bfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425669d8fb204bfa8.jpg"/><Relationship Id="rId255269d8fb20526e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId255269d8fb20526e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690851874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843051621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId872469f3cacce79e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId660169f3cacce7ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId183969f3cacce7d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId692969f3caccefc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId661969f3caccefd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId380969f3caccefdc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId363669f3caccefe49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId997169f3caccefebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId671069f3caccf007d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId536869f3caccf0112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId921169f3caccf0221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId461669f3caccf03fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId802469f3caccf05a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId305069f3caccf0676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId408869f3caccf0709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId117669f3caccf078f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId128669f3caccf0931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId753069f3caccf09a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId362969f3caccf0a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId548669f3caccf0b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId764669f3caccf0c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId734369f3caccf0da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId659269f3caccf0e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId199969f3caccf0ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId475369f3caccf0f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId767669f3caccf1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId719669f3caccf111c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId230169f3caccf122c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId305569f3caccf12df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId970369f3caccf1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId644169f3caccf1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId577369f3caccf14cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId443869f3caccf161d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId500369f3caccf16d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId105869f3caccf1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId743369f3caccf194c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId555269f3caccf19fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId192269f3caccf1a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId883969f3caccf1abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId452769f3caccf1b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId808369f3caccf1c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId909169f3caccf1d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId160769f3caccf1dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId351569f3caccf1fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId660669f3caccf212f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId671369f3caccf21c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId511669f3caccf22a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId408569f3caccf2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId656369f3caccf26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId663369f3caccf276b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId605369f3caccf28cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId190069f3caccf2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId309369f3caccf29f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId844369f3caccf2a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId418369f3caccf2b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId494969f3caccf2c43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId248769f3caccf3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId396869f3caccf30e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId757569f3caccf3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId509869f3caccf31cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId974969f3caccf323e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId308169f3caccf331b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId373269f3caccf33cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId445469f3caccf344a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId510069f3caccf34d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId307769f3caccf3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId697869f3caccf36e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId613569f3caccf3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId786669f3caccf3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId809369f3caccf3a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId568869f3caccf3be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895169f3cacced76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId895169f3cacced76e.jpg"/><Relationship Id="rId605069f3caccf3cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId605069f3caccf3cce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>