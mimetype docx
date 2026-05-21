--- v8 (2026-04-30)
+++ v9 (2026-05-21)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872469f3cacce79e2" w:history="1">
+      <w:hyperlink r:id="rId65386a0f7f0d0e1b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660169f3cacce7ccf" w:history="1">
+            <w:hyperlink r:id="rId46336a0f7f0d0e4a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183969f3cacce7d36" w:history="1">
+            <w:hyperlink r:id="rId57826a0f7f0d0e50e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92095435" name="name621769f3cacced771" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="13229613" name="name45096a0f7f0d158ec" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId895169f3cacced76e" cstate="print"/>
+                    <a:blip r:embed="rId66066a0f7f0d158e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="373215468"/>
+          <w:numId w:val="555628728"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692969f3caccefc3d" w:history="1">
+      <w:hyperlink r:id="rId78946a0f7f0d1897e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661969f3caccefd13" w:history="1">
+      <w:hyperlink r:id="rId41186a0f7f0d18a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380969f3caccefdc4" w:history="1">
+      <w:hyperlink r:id="rId32816a0f7f0d18b13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363669f3caccefe49" w:history="1">
+      <w:hyperlink r:id="rId45596a0f7f0d18b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997169f3caccefebb" w:history="1">
+      <w:hyperlink r:id="rId17096a0f7f0d18c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671069f3caccf007d" w:history="1">
+      <w:hyperlink r:id="rId97696a0f7f0d18df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536869f3caccf0112" w:history="1">
+      <w:hyperlink r:id="rId67166a0f7f0d18ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921169f3caccf0221" w:history="1">
+      <w:hyperlink r:id="rId47706a0f7f0d19006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461669f3caccf03fe" w:history="1">
+      <w:hyperlink r:id="rId50206a0f7f0d1917c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802469f3caccf05a0" w:history="1">
+      <w:hyperlink r:id="rId90866a0f7f0d19323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305069f3caccf0676" w:history="1">
+      <w:hyperlink r:id="rId35226a0f7f0d19425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408869f3caccf0709" w:history="1">
+      <w:hyperlink r:id="rId53546a0f7f0d19513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117669f3caccf078f" w:history="1">
+      <w:hyperlink r:id="rId16156a0f7f0d195a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128669f3caccf0931" w:history="1">
+      <w:hyperlink r:id="rId21826a0f7f0d19776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753069f3caccf09a7" w:history="1">
+      <w:hyperlink r:id="rId46166a0f7f0d19808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362969f3caccf0a4c" w:history="1">
+      <w:hyperlink r:id="rId79856a0f7f0d198b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548669f3caccf0b1b" w:history="1">
+      <w:hyperlink r:id="rId28296a0f7f0d19984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764669f3caccf0c18" w:history="1">
+      <w:hyperlink r:id="rId52236a0f7f0d19ab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734369f3caccf0da7" w:history="1">
+      <w:hyperlink r:id="rId75416a0f7f0d19ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659269f3caccf0e56" w:history="1">
+      <w:hyperlink r:id="rId87966a0f7f0d19d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199969f3caccf0ee6" w:history="1">
+      <w:hyperlink r:id="rId97606a0f7f0d19e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475369f3caccf0f56" w:history="1">
+      <w:hyperlink r:id="rId83096a0f7f0d19ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767669f3caccf1029" w:history="1">
+      <w:hyperlink r:id="rId52746a0f7f0d19f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId719669f3caccf111c" w:history="1">
+      <w:hyperlink r:id="rId98556a0f7f0d1a089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230169f3caccf122c" w:history="1">
+      <w:hyperlink r:id="rId56296a0f7f0d1a206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305569f3caccf12df" w:history="1">
+      <w:hyperlink r:id="rId20346a0f7f0d1a2c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970369f3caccf1385" w:history="1">
+      <w:hyperlink r:id="rId77656a0f7f0d1a358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644169f3caccf1494" w:history="1">
+      <w:hyperlink r:id="rId69706a0f7f0d1a43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577369f3caccf14cb" w:history="1">
+      <w:hyperlink r:id="rId31266a0f7f0d1a472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443869f3caccf161d" w:history="1">
+      <w:hyperlink r:id="rId51776a0f7f0d1a5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500369f3caccf16d0" w:history="1">
+      <w:hyperlink r:id="rId96556a0f7f0d1a6b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105869f3caccf1781" w:history="1">
+      <w:hyperlink r:id="rId59856a0f7f0d1a796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743369f3caccf194c" w:history="1">
+      <w:hyperlink r:id="rId50256a0f7f0d1a99e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555269f3caccf19fb" w:history="1">
+      <w:hyperlink r:id="rId81786a0f7f0d1aa52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192269f3caccf1a6e" w:history="1">
+      <w:hyperlink r:id="rId44636a0f7f0d1aac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883969f3caccf1abf" w:history="1">
+      <w:hyperlink r:id="rId11226a0f7f0d1ab19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452769f3caccf1b30" w:history="1">
+      <w:hyperlink r:id="rId84996a0f7f0d1ab8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808369f3caccf1c7d" w:history="1">
+      <w:hyperlink r:id="rId72766a0f7f0d1acdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909169f3caccf1d1b" w:history="1">
+      <w:hyperlink r:id="rId42966a0f7f0d1adbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160769f3caccf1dff" w:history="1">
+      <w:hyperlink r:id="rId46676a0f7f0d1aeda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351569f3caccf1fc0" w:history="1">
+      <w:hyperlink r:id="rId66786a0f7f0d1b0a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660669f3caccf212f" w:history="1">
+      <w:hyperlink r:id="rId97096a0f7f0d1b219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671369f3caccf21c0" w:history="1">
+      <w:hyperlink r:id="rId79086a0f7f0d1b2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511669f3caccf22a2" w:history="1">
+      <w:hyperlink r:id="rId16206a0f7f0d1b3e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408569f3caccf2583" w:history="1">
+      <w:hyperlink r:id="rId29046a0f7f0d1b70e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656369f3caccf26b6" w:history="1">
+      <w:hyperlink r:id="rId28086a0f7f0d1b845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663369f3caccf276b" w:history="1">
+      <w:hyperlink r:id="rId81276a0f7f0d1b94d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605369f3caccf28cd" w:history="1">
+      <w:hyperlink r:id="rId23216a0f7f0d1baf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190069f3caccf2962" w:history="1">
+      <w:hyperlink r:id="rId95866a0f7f0d1bb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309369f3caccf29f5" w:history="1">
+      <w:hyperlink r:id="rId51336a0f7f0d1bc22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844369f3caccf2a85" w:history="1">
+      <w:hyperlink r:id="rId29096a0f7f0d1bcb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418369f3caccf2b35" w:history="1">
+      <w:hyperlink r:id="rId84736a0f7f0d1bd68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494969f3caccf2c43" w:history="1">
+      <w:hyperlink r:id="rId60626a0f7f0d1be77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248769f3caccf3079" w:history="1">
+      <w:hyperlink r:id="rId82316a0f7f0d1c33f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396869f3caccf30e1" w:history="1">
+      <w:hyperlink r:id="rId12926a0f7f0d1c3aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757569f3caccf3169" w:history="1">
+      <w:hyperlink r:id="rId13496a0f7f0d1c435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509869f3caccf31cd" w:history="1">
+      <w:hyperlink r:id="rId30546a0f7f0d1c4c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974969f3caccf323e" w:history="1">
+      <w:hyperlink r:id="rId14986a0f7f0d1c587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308169f3caccf331b" w:history="1">
+      <w:hyperlink r:id="rId95546a0f7f0d1c67f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373269f3caccf33cd" w:history="1">
+      <w:hyperlink r:id="rId43476a0f7f0d1c731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445469f3caccf344a" w:history="1">
+      <w:hyperlink r:id="rId65936a0f7f0d1c7a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510069f3caccf34d3" w:history="1">
+      <w:hyperlink r:id="rId36276a0f7f0d1c830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307769f3caccf3625" w:history="1">
+      <w:hyperlink r:id="rId69976a0f7f0d1c982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697869f3caccf36e6" w:history="1">
+      <w:hyperlink r:id="rId77996a0f7f0d1ca6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613569f3caccf3814" w:history="1">
+      <w:hyperlink r:id="rId96556a0f7f0d1cbfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786669f3caccf3902" w:history="1">
+      <w:hyperlink r:id="rId91816a0f7f0d1ccf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809369f3caccf3a2c" w:history="1">
+      <w:hyperlink r:id="rId56926a0f7f0d1cf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568869f3caccf3be2" w:history="1">
+      <w:hyperlink r:id="rId84066a0f7f0d1d14f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62813832" name="name947169f3caccf3ccf" descr="eu_funding_250.png"/>
+            <wp:docPr id="68528234" name="name80066a0f7f0d1d1f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId605069f3caccf3cce" cstate="print"/>
+                    <a:blip r:embed="rId40776a0f7f0d1d1f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="373215468">
+  <w:abstractNum w:abstractNumId="555628728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33814309">
+    <w:lvl w:ilvl="0" w:tplc="75046638">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33814309" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75046638" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58370006">
+  <w:abstractNum w:abstractNumId="72298932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99184268">
+    <w:lvl w:ilvl="0" w:tplc="31946198">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99184268" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31946198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58370005">
+  <w:abstractNum w:abstractNumId="72298931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80736977">
+    <w:lvl w:ilvl="0" w:tplc="30908656">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58370005">
-    <w:abstractNumId w:val="58370005"/>
+  <w:num w:numId="72298931">
+    <w:abstractNumId w:val="72298931"/>
   </w:num>
-  <w:num w:numId="58370006">
-    <w:abstractNumId w:val="58370006"/>
+  <w:num w:numId="72298932">
+    <w:abstractNumId w:val="72298932"/>
   </w:num>
-  <w:num w:numId="373215468">
-    <w:abstractNumId w:val="373215468"/>
+  <w:num w:numId="555628728">
+    <w:abstractNumId w:val="555628728"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690851874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843051621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId872469f3cacce79e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId660169f3cacce7ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId183969f3cacce7d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId692969f3caccefc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId661969f3caccefd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId380969f3caccefdc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId363669f3caccefe49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId997169f3caccefebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId671069f3caccf007d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId536869f3caccf0112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId921169f3caccf0221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId461669f3caccf03fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId802469f3caccf05a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId305069f3caccf0676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId408869f3caccf0709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId117669f3caccf078f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId128669f3caccf0931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId753069f3caccf09a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId362969f3caccf0a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId548669f3caccf0b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId764669f3caccf0c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId734369f3caccf0da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId659269f3caccf0e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId199969f3caccf0ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId475369f3caccf0f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId767669f3caccf1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId719669f3caccf111c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId230169f3caccf122c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId305569f3caccf12df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId970369f3caccf1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId644169f3caccf1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId577369f3caccf14cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId443869f3caccf161d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId500369f3caccf16d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId105869f3caccf1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId743369f3caccf194c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId555269f3caccf19fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId192269f3caccf1a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId883969f3caccf1abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId452769f3caccf1b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId808369f3caccf1c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId909169f3caccf1d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId160769f3caccf1dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId351569f3caccf1fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId660669f3caccf212f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId671369f3caccf21c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId511669f3caccf22a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId408569f3caccf2583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId656369f3caccf26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId663369f3caccf276b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId605369f3caccf28cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId190069f3caccf2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId309369f3caccf29f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId844369f3caccf2a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId418369f3caccf2b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId494969f3caccf2c43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId248769f3caccf3079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId396869f3caccf30e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId757569f3caccf3169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId509869f3caccf31cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId974969f3caccf323e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId308169f3caccf331b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId373269f3caccf33cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId445469f3caccf344a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId510069f3caccf34d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId307769f3caccf3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId697869f3caccf36e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId613569f3caccf3814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId786669f3caccf3902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId809369f3caccf3a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId568869f3caccf3be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895169f3cacced76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId895169f3cacced76e.jpg"/><Relationship Id="rId605069f3caccf3cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId605069f3caccf3cce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120412194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467870694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65386a0f7f0d0e1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId46336a0f7f0d0e4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId57826a0f7f0d0e50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId78946a0f7f0d1897e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId41186a0f7f0d18a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId32816a0f7f0d18b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId45596a0f7f0d18b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId17096a0f7f0d18c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId97696a0f7f0d18df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId67166a0f7f0d18ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId47706a0f7f0d19006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId50206a0f7f0d1917c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId90866a0f7f0d19323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId35226a0f7f0d19425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId53546a0f7f0d19513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId16156a0f7f0d195a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId21826a0f7f0d19776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId46166a0f7f0d19808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId79856a0f7f0d198b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId28296a0f7f0d19984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId52236a0f7f0d19ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId75416a0f7f0d19ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId87966a0f7f0d19d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId97606a0f7f0d19e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId83096a0f7f0d19ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId52746a0f7f0d19f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId98556a0f7f0d1a089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId56296a0f7f0d1a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId20346a0f7f0d1a2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId77656a0f7f0d1a358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId69706a0f7f0d1a43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId31266a0f7f0d1a472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId51776a0f7f0d1a5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId96556a0f7f0d1a6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId59856a0f7f0d1a796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId50256a0f7f0d1a99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId81786a0f7f0d1aa52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId44636a0f7f0d1aac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId11226a0f7f0d1ab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId84996a0f7f0d1ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId72766a0f7f0d1acdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId42966a0f7f0d1adbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId46676a0f7f0d1aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId66786a0f7f0d1b0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId97096a0f7f0d1b219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId79086a0f7f0d1b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId16206a0f7f0d1b3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId29046a0f7f0d1b70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId28086a0f7f0d1b845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId81276a0f7f0d1b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId23216a0f7f0d1baf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId95866a0f7f0d1bb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId51336a0f7f0d1bc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId29096a0f7f0d1bcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId84736a0f7f0d1bd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId60626a0f7f0d1be77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId82316a0f7f0d1c33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId12926a0f7f0d1c3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId13496a0f7f0d1c435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId30546a0f7f0d1c4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId14986a0f7f0d1c587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId95546a0f7f0d1c67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId43476a0f7f0d1c731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId65936a0f7f0d1c7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId36276a0f7f0d1c830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId69976a0f7f0d1c982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId77996a0f7f0d1ca6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId96556a0f7f0d1cbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId91816a0f7f0d1ccf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId56926a0f7f0d1cf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId84066a0f7f0d1d14f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66066a0f7f0d158e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66066a0f7f0d158e9.jpg"/><Relationship Id="rId40776a0f7f0d1d1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40776a0f7f0d1d1f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>