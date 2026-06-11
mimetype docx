--- v9 (2026-05-21)
+++ v10 (2026-06-11)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65386a0f7f0d0e1b0" w:history="1">
+      <w:hyperlink r:id="rId11496a2a8387c9b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46336a0f7f0d0e4a6" w:history="1">
+            <w:hyperlink r:id="rId11876a2a8387c9de7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57826a0f7f0d0e50e" w:history="1">
+            <w:hyperlink r:id="rId70396a2a8387c9e51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13229613" name="name45096a0f7f0d158ec" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="56736565" name="name78376a2a8387d096b" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66066a0f7f0d158e9" cstate="print"/>
+                    <a:blip r:embed="rId17876a2a8387d0967" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="555628728"/>
+          <w:numId w:val="970990924"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78946a0f7f0d1897e" w:history="1">
+      <w:hyperlink r:id="rId46446a2a8387d2d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a0f7f0d18a5c" w:history="1">
+      <w:hyperlink r:id="rId81146a2a8387d2e0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32816a0f7f0d18b13" w:history="1">
+      <w:hyperlink r:id="rId23506a2a8387d2eba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45596a0f7f0d18b9c" w:history="1">
+      <w:hyperlink r:id="rId63406a2a8387d2f58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17096a0f7f0d18c0e" w:history="1">
+      <w:hyperlink r:id="rId94606a2a8387d2fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97696a0f7f0d18df9" w:history="1">
+      <w:hyperlink r:id="rId19736a2a8387d318d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67166a0f7f0d18ebe" w:history="1">
+      <w:hyperlink r:id="rId89566a2a8387d321c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47706a0f7f0d19006" w:history="1">
+      <w:hyperlink r:id="rId80416a2a8387d332a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50206a0f7f0d1917c" w:history="1">
+      <w:hyperlink r:id="rId66176a2a8387d3493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90866a0f7f0d19323" w:history="1">
+      <w:hyperlink r:id="rId62106a2a8387d3619" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35226a0f7f0d19425" w:history="1">
+      <w:hyperlink r:id="rId98176a2a8387d36f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53546a0f7f0d19513" w:history="1">
+      <w:hyperlink r:id="rId41906a2a8387d378b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16156a0f7f0d195a2" w:history="1">
+      <w:hyperlink r:id="rId47136a2a8387d3810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21826a0f7f0d19776" w:history="1">
+      <w:hyperlink r:id="rId60116a2a8387d39af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46166a0f7f0d19808" w:history="1">
+      <w:hyperlink r:id="rId54696a2a8387d3a20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a0f7f0d198b2" w:history="1">
+      <w:hyperlink r:id="rId60656a2a8387d3ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28296a0f7f0d19984" w:history="1">
+      <w:hyperlink r:id="rId28766a2a8387d3b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52236a0f7f0d19ab3" w:history="1">
+      <w:hyperlink r:id="rId61826a2a8387d3c8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75416a0f7f0d19ce2" w:history="1">
+      <w:hyperlink r:id="rId18676a2a8387d3e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87966a0f7f0d19d9a" w:history="1">
+      <w:hyperlink r:id="rId33246a2a8387d3ede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97606a0f7f0d19e2c" w:history="1">
+      <w:hyperlink r:id="rId35756a2a8387d3f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83096a0f7f0d19ea0" w:history="1">
+      <w:hyperlink r:id="rId35026a2a8387d3fe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52746a0f7f0d19f73" w:history="1">
+      <w:hyperlink r:id="rId41506a2a8387d40b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98556a0f7f0d1a089" w:history="1">
+      <w:hyperlink r:id="rId51216a2a8387d41a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56296a0f7f0d1a206" w:history="1">
+      <w:hyperlink r:id="rId30276a2a8387d42ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20346a0f7f0d1a2c2" w:history="1">
+      <w:hyperlink r:id="rId80956a2a8387d4371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77656a0f7f0d1a358" w:history="1">
+      <w:hyperlink r:id="rId89176a2a8387d4407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69706a0f7f0d1a43c" w:history="1">
+      <w:hyperlink r:id="rId25846a2a8387d44e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31266a0f7f0d1a472" w:history="1">
+      <w:hyperlink r:id="rId95156a2a8387d451b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776a0f7f0d1a5d6" w:history="1">
+      <w:hyperlink r:id="rId72906a2a8387d4665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96556a0f7f0d1a6b7" w:history="1">
+      <w:hyperlink r:id="rId31546a2a8387d4716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59856a0f7f0d1a796" w:history="1">
+      <w:hyperlink r:id="rId63166a2a8387d47c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a0f7f0d1a99e" w:history="1">
+      <w:hyperlink r:id="rId26056a2a8387d498f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81786a0f7f0d1aa52" w:history="1">
+      <w:hyperlink r:id="rId12616a2a8387d4a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44636a0f7f0d1aac5" w:history="1">
+      <w:hyperlink r:id="rId80986a2a8387d4aaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11226a0f7f0d1ab19" w:history="1">
+      <w:hyperlink r:id="rId28286a2a8387d4b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84996a0f7f0d1ab8d" w:history="1">
+      <w:hyperlink r:id="rId47296a2a8387d4b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72766a0f7f0d1acdb" w:history="1">
+      <w:hyperlink r:id="rId87546a2a8387d4cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966a0f7f0d1adbe" w:history="1">
+      <w:hyperlink r:id="rId79806a2a8387d4d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46676a0f7f0d1aeda" w:history="1">
+      <w:hyperlink r:id="rId29986a2a8387d4e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786a0f7f0d1b0a2" w:history="1">
+      <w:hyperlink r:id="rId42586a2a8387d501a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096a0f7f0d1b219" w:history="1">
+      <w:hyperlink r:id="rId51096a2a8387d518a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79086a0f7f0d1b2aa" w:history="1">
+      <w:hyperlink r:id="rId57626a2a8387d5253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16206a0f7f0d1b3e8" w:history="1">
+      <w:hyperlink r:id="rId60496a2a8387d5350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a0f7f0d1b70e" w:history="1">
+      <w:hyperlink r:id="rId59466a2a8387d5625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28086a0f7f0d1b845" w:history="1">
+      <w:hyperlink r:id="rId71626a2a8387d575a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81276a0f7f0d1b94d" w:history="1">
+      <w:hyperlink r:id="rId66306a2a8387d5807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216a0f7f0d1baf5" w:history="1">
+      <w:hyperlink r:id="rId30446a2a8387d5954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866a0f7f0d1bb8c" w:history="1">
+      <w:hyperlink r:id="rId68916a2a8387d59e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51336a0f7f0d1bc22" w:history="1">
+      <w:hyperlink r:id="rId42536a2a8387d5a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29096a0f7f0d1bcb5" w:history="1">
+      <w:hyperlink r:id="rId51246a2a8387d5b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84736a0f7f0d1bd68" w:history="1">
+      <w:hyperlink r:id="rId88676a2a8387d5bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60626a0f7f0d1be77" w:history="1">
+      <w:hyperlink r:id="rId49436a2a8387d5cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82316a0f7f0d1c33f" w:history="1">
+      <w:hyperlink r:id="rId79796a2a8387d612e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12926a0f7f0d1c3aa" w:history="1">
+      <w:hyperlink r:id="rId78946a2a8387d6195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a0f7f0d1c435" w:history="1">
+      <w:hyperlink r:id="rId31186a2a8387d621f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a0f7f0d1c4c5" w:history="1">
+      <w:hyperlink r:id="rId55786a2a8387d6284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14986a0f7f0d1c587" w:history="1">
+      <w:hyperlink r:id="rId78536a2a8387d62f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95546a0f7f0d1c67f" w:history="1">
+      <w:hyperlink r:id="rId10106a2a8387d63bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a0f7f0d1c731" w:history="1">
+      <w:hyperlink r:id="rId80426a2a8387d646d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65936a0f7f0d1c7a8" w:history="1">
+      <w:hyperlink r:id="rId67666a2a8387d64df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36276a0f7f0d1c830" w:history="1">
+      <w:hyperlink r:id="rId75236a2a8387d6561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69976a0f7f0d1c982" w:history="1">
+      <w:hyperlink r:id="rId56216a2a8387d66ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77996a0f7f0d1ca6d" w:history="1">
+      <w:hyperlink r:id="rId33386a2a8387d676a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96556a0f7f0d1cbfb" w:history="1">
+      <w:hyperlink r:id="rId74576a2a8387d6900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91816a0f7f0d1ccf3" w:history="1">
+      <w:hyperlink r:id="rId10696a2a8387d69f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56926a0f7f0d1cf82" w:history="1">
+      <w:hyperlink r:id="rId27916a2a8387d6b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a0f7f0d1d14f" w:history="1">
+      <w:hyperlink r:id="rId78666a2a8387d6cef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68528234" name="name80066a0f7f0d1d1f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="26571169" name="name96756a2a8387d6e0a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40776a0f7f0d1d1f1" cstate="print"/>
+                    <a:blip r:embed="rId63926a2a8387d6e08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="555628728">
+  <w:abstractNum w:abstractNumId="970990924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75046638">
+    <w:lvl w:ilvl="0" w:tplc="56754661">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75046638" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56754661" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72298932">
+  <w:abstractNum w:abstractNumId="62751954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31946198">
+    <w:lvl w:ilvl="0" w:tplc="56498247">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31946198" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56498247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72298931">
+  <w:abstractNum w:abstractNumId="62751953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30908656">
+    <w:lvl w:ilvl="0" w:tplc="55268203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72298931">
-    <w:abstractNumId w:val="72298931"/>
+  <w:num w:numId="62751953">
+    <w:abstractNumId w:val="62751953"/>
   </w:num>
-  <w:num w:numId="72298932">
-    <w:abstractNumId w:val="72298932"/>
+  <w:num w:numId="62751954">
+    <w:abstractNumId w:val="62751954"/>
   </w:num>
-  <w:num w:numId="555628728">
-    <w:abstractNumId w:val="555628728"/>
+  <w:num w:numId="970990924">
+    <w:abstractNumId w:val="970990924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120412194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467870694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65386a0f7f0d0e1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId46336a0f7f0d0e4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId57826a0f7f0d0e50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId78946a0f7f0d1897e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId41186a0f7f0d18a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId32816a0f7f0d18b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId45596a0f7f0d18b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId17096a0f7f0d18c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId97696a0f7f0d18df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId67166a0f7f0d18ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId47706a0f7f0d19006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId50206a0f7f0d1917c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId90866a0f7f0d19323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId35226a0f7f0d19425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId53546a0f7f0d19513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId16156a0f7f0d195a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId21826a0f7f0d19776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId46166a0f7f0d19808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId79856a0f7f0d198b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId28296a0f7f0d19984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId52236a0f7f0d19ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId75416a0f7f0d19ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId87966a0f7f0d19d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId97606a0f7f0d19e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId83096a0f7f0d19ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId52746a0f7f0d19f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId98556a0f7f0d1a089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId56296a0f7f0d1a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId20346a0f7f0d1a2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId77656a0f7f0d1a358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId69706a0f7f0d1a43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId31266a0f7f0d1a472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId51776a0f7f0d1a5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId96556a0f7f0d1a6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId59856a0f7f0d1a796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId50256a0f7f0d1a99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId81786a0f7f0d1aa52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId44636a0f7f0d1aac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId11226a0f7f0d1ab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId84996a0f7f0d1ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId72766a0f7f0d1acdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId42966a0f7f0d1adbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId46676a0f7f0d1aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId66786a0f7f0d1b0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId97096a0f7f0d1b219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId79086a0f7f0d1b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId16206a0f7f0d1b3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId29046a0f7f0d1b70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId28086a0f7f0d1b845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId81276a0f7f0d1b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId23216a0f7f0d1baf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId95866a0f7f0d1bb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId51336a0f7f0d1bc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId29096a0f7f0d1bcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId84736a0f7f0d1bd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId60626a0f7f0d1be77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId82316a0f7f0d1c33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId12926a0f7f0d1c3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId13496a0f7f0d1c435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId30546a0f7f0d1c4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId14986a0f7f0d1c587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId95546a0f7f0d1c67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId43476a0f7f0d1c731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId65936a0f7f0d1c7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId36276a0f7f0d1c830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId69976a0f7f0d1c982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId77996a0f7f0d1ca6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId96556a0f7f0d1cbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId91816a0f7f0d1ccf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId56926a0f7f0d1cf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId84066a0f7f0d1d14f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66066a0f7f0d158e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66066a0f7f0d158e9.jpg"/><Relationship Id="rId40776a0f7f0d1d1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40776a0f7f0d1d1f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153694641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979348397" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11496a2a8387c9b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId11876a2a8387c9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId70396a2a8387c9e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId46446a2a8387d2d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId81146a2a8387d2e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId23506a2a8387d2eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId63406a2a8387d2f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId94606a2a8387d2fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId19736a2a8387d318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId89566a2a8387d321c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId80416a2a8387d332a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId66176a2a8387d3493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId62106a2a8387d3619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId98176a2a8387d36f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId41906a2a8387d378b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId47136a2a8387d3810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId60116a2a8387d39af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId54696a2a8387d3a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId60656a2a8387d3ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId28766a2a8387d3b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId61826a2a8387d3c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId18676a2a8387d3e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId33246a2a8387d3ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId35756a2a8387d3f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId35026a2a8387d3fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId41506a2a8387d40b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId51216a2a8387d41a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId30276a2a8387d42ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId80956a2a8387d4371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId89176a2a8387d4407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId25846a2a8387d44e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId95156a2a8387d451b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId72906a2a8387d4665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId31546a2a8387d4716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId63166a2a8387d47c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId26056a2a8387d498f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId12616a2a8387d4a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId80986a2a8387d4aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId28286a2a8387d4b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId47296a2a8387d4b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId87546a2a8387d4cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId79806a2a8387d4d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId29986a2a8387d4e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId42586a2a8387d501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId51096a2a8387d518a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId57626a2a8387d5253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId60496a2a8387d5350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId59466a2a8387d5625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId71626a2a8387d575a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId66306a2a8387d5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId30446a2a8387d5954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId68916a2a8387d59e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId42536a2a8387d5a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId51246a2a8387d5b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId88676a2a8387d5bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId49436a2a8387d5cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId79796a2a8387d612e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId78946a2a8387d6195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId31186a2a8387d621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId55786a2a8387d6284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId78536a2a8387d62f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId10106a2a8387d63bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId80426a2a8387d646d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId67666a2a8387d64df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId75236a2a8387d6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId56216a2a8387d66ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId33386a2a8387d676a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId74576a2a8387d6900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId10696a2a8387d69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId27916a2a8387d6b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId78666a2a8387d6cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17876a2a8387d0967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a2a8387d0967.jpg"/><Relationship Id="rId63926a2a8387d6e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63926a2a8387d6e08.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>