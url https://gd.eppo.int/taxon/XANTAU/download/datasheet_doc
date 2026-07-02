--- v10 (2026-06-11)
+++ v11 (2026-07-02)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11496a2a8387c9b2c" w:history="1">
+      <w:hyperlink r:id="rId55326a464469945e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11876a2a8387c9de7" w:history="1">
+            <w:hyperlink r:id="rId49706a46446994890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70396a2a8387c9e51" w:history="1">
+            <w:hyperlink r:id="rId67376a464469948f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56736565" name="name78376a2a8387d096b" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="22033422" name="name97426a4644699a986" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17876a2a8387d0967" cstate="print"/>
+                    <a:blip r:embed="rId92526a4644699a983" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="970990924"/>
+          <w:numId w:val="568917013"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a2a8387d2d2f" w:history="1">
+      <w:hyperlink r:id="rId89276a4644699cd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81146a2a8387d2e0a" w:history="1">
+      <w:hyperlink r:id="rId41486a4644699cde1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a2a8387d2eba" w:history="1">
+      <w:hyperlink r:id="rId25316a4644699ce90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a2a8387d2f58" w:history="1">
+      <w:hyperlink r:id="rId49636a4644699cf13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94606a2a8387d2fca" w:history="1">
+      <w:hyperlink r:id="rId73536a4644699cf84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19736a2a8387d318d" w:history="1">
+      <w:hyperlink r:id="rId19356a4644699d13e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89566a2a8387d321c" w:history="1">
+      <w:hyperlink r:id="rId24766a4644699d1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416a2a8387d332a" w:history="1">
+      <w:hyperlink r:id="rId30696a4644699d2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66176a2a8387d3493" w:history="1">
+      <w:hyperlink r:id="rId25986a4644699d4b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62106a2a8387d3619" w:history="1">
+      <w:hyperlink r:id="rId74916a4644699d64b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a2a8387d36f5" w:history="1">
+      <w:hyperlink r:id="rId59626a4644699d728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41906a2a8387d378b" w:history="1">
+      <w:hyperlink r:id="rId42896a4644699d7bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47136a2a8387d3810" w:history="1">
+      <w:hyperlink r:id="rId46436a4644699d842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60116a2a8387d39af" w:history="1">
+      <w:hyperlink r:id="rId55226a4644699d9df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54696a2a8387d3a20" w:history="1">
+      <w:hyperlink r:id="rId98806a4644699da51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60656a2a8387d3ac6" w:history="1">
+      <w:hyperlink r:id="rId86736a4644699daf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766a2a8387d3b92" w:history="1">
+      <w:hyperlink r:id="rId81246a4644699dbc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61826a2a8387d3c8d" w:history="1">
+      <w:hyperlink r:id="rId46106a4644699dcbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18676a2a8387d3e18" w:history="1">
+      <w:hyperlink r:id="rId89066a4644699de47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33246a2a8387d3ede" w:history="1">
+      <w:hyperlink r:id="rId48076a4644699def5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35756a2a8387d3f70" w:history="1">
+      <w:hyperlink r:id="rId54586a4644699df84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a2a8387d3fe3" w:history="1">
+      <w:hyperlink r:id="rId71466a4644699dff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506a2a8387d40b5" w:history="1">
+      <w:hyperlink r:id="rId78416a4644699e0c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51216a2a8387d41a1" w:history="1">
+      <w:hyperlink r:id="rId34536a4644699e1a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30276a2a8387d42ba" w:history="1">
+      <w:hyperlink r:id="rId98726a4644699e2ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80956a2a8387d4371" w:history="1">
+      <w:hyperlink r:id="rId68006a4644699e383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a2a8387d4407" w:history="1">
+      <w:hyperlink r:id="rId25846a4644699e418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846a2a8387d44e6" w:history="1">
+      <w:hyperlink r:id="rId23156a4644699e4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95156a2a8387d451b" w:history="1">
+      <w:hyperlink r:id="rId76506a4644699e52e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72906a2a8387d4665" w:history="1">
+      <w:hyperlink r:id="rId64316a4644699e684" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a2a8387d4716" w:history="1">
+      <w:hyperlink r:id="rId67386a4644699e735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63166a2a8387d47c4" w:history="1">
+      <w:hyperlink r:id="rId11516a4644699e7e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26056a2a8387d498f" w:history="1">
+      <w:hyperlink r:id="rId15876a4644699e9e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12616a2a8387d4a40" w:history="1">
+      <w:hyperlink r:id="rId47486a4644699eac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80986a2a8387d4aaf" w:history="1">
+      <w:hyperlink r:id="rId51806a4644699eb40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28286a2a8387d4b01" w:history="1">
+      <w:hyperlink r:id="rId53396a4644699eb95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47296a2a8387d4b74" w:history="1">
+      <w:hyperlink r:id="rId81616a4644699ec09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87546a2a8387d4cbf" w:history="1">
+      <w:hyperlink r:id="rId76816a4644699ed57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79806a2a8387d4d51" w:history="1">
+      <w:hyperlink r:id="rId84596a4644699edea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29986a2a8387d4e54" w:history="1">
+      <w:hyperlink r:id="rId86146a4644699eeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42586a2a8387d501a" w:history="1">
+      <w:hyperlink r:id="rId49286a4644699f0bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51096a2a8387d518a" w:history="1">
+      <w:hyperlink r:id="rId80746a4644699f240" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57626a2a8387d5253" w:history="1">
+      <w:hyperlink r:id="rId80696a4644699f2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60496a2a8387d5350" w:history="1">
+      <w:hyperlink r:id="rId13836a4644699f3e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59466a2a8387d5625" w:history="1">
+      <w:hyperlink r:id="rId19036a4644699f6af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71626a2a8387d575a" w:history="1">
+      <w:hyperlink r:id="rId95006a4644699f7df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66306a2a8387d5807" w:history="1">
+      <w:hyperlink r:id="rId68226a4644699f88c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a2a8387d5954" w:history="1">
+      <w:hyperlink r:id="rId64216a4644699f9d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68916a2a8387d59e4" w:history="1">
+      <w:hyperlink r:id="rId78596a4644699fa65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536a2a8387d5a77" w:history="1">
+      <w:hyperlink r:id="rId92916a4644699faf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51246a2a8387d5b06" w:history="1">
+      <w:hyperlink r:id="rId61456a4644699fb82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88676a2a8387d5bb7" w:history="1">
+      <w:hyperlink r:id="rId94496a4644699fc2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a2a8387d5cc1" w:history="1">
+      <w:hyperlink r:id="rId89236a4644699fd35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79796a2a8387d612e" w:history="1">
+      <w:hyperlink r:id="rId71636a464469a017a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78946a2a8387d6195" w:history="1">
+      <w:hyperlink r:id="rId75966a464469a01e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a2a8387d621f" w:history="1">
+      <w:hyperlink r:id="rId33416a464469a0277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55786a2a8387d6284" w:history="1">
+      <w:hyperlink r:id="rId67836a464469a02df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78536a2a8387d62f8" w:history="1">
+      <w:hyperlink r:id="rId54296a464469a0354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10106a2a8387d63bf" w:history="1">
+      <w:hyperlink r:id="rId22126a464469a0433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80426a2a8387d646d" w:history="1">
+      <w:hyperlink r:id="rId75316a464469a04e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67666a2a8387d64df" w:history="1">
+      <w:hyperlink r:id="rId80836a464469a0558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75236a2a8387d6561" w:history="1">
+      <w:hyperlink r:id="rId29896a464469a05dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a2a8387d66ac" w:history="1">
+      <w:hyperlink r:id="rId93636a464469a072a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33386a2a8387d676a" w:history="1">
+      <w:hyperlink r:id="rId95916a464469a07e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74576a2a8387d6900" w:history="1">
+      <w:hyperlink r:id="rId87206a464469a090e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10696a2a8387d69f3" w:history="1">
+      <w:hyperlink r:id="rId71286a464469a0a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a2a8387d6b1f" w:history="1">
+      <w:hyperlink r:id="rId57676a464469a0b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78666a2a8387d6cef" w:history="1">
+      <w:hyperlink r:id="rId98176a464469a0cf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26571169" name="name96756a2a8387d6e0a" descr="eu_funding_250.png"/>
+            <wp:docPr id="45905252" name="name60546a464469a0da7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63926a2a8387d6e08" cstate="print"/>
+                    <a:blip r:embed="rId34396a464469a0da6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="970990924">
+  <w:abstractNum w:abstractNumId="568917013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56754661">
+    <w:lvl w:ilvl="0" w:tplc="26220783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56754661" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26220783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62751954">
+  <w:abstractNum w:abstractNumId="82247810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56498247">
+    <w:lvl w:ilvl="0" w:tplc="66877211">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56498247" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66877211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62751953">
+  <w:abstractNum w:abstractNumId="82247809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55268203">
+    <w:lvl w:ilvl="0" w:tplc="21900267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62751953">
-    <w:abstractNumId w:val="62751953"/>
+  <w:num w:numId="82247809">
+    <w:abstractNumId w:val="82247809"/>
   </w:num>
-  <w:num w:numId="62751954">
-    <w:abstractNumId w:val="62751954"/>
+  <w:num w:numId="82247810">
+    <w:abstractNumId w:val="82247810"/>
   </w:num>
-  <w:num w:numId="970990924">
-    <w:abstractNumId w:val="970990924"/>
+  <w:num w:numId="568917013">
+    <w:abstractNumId w:val="568917013"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153694641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979348397" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11496a2a8387c9b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId11876a2a8387c9de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId70396a2a8387c9e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId46446a2a8387d2d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId81146a2a8387d2e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId23506a2a8387d2eba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId63406a2a8387d2f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId94606a2a8387d2fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId19736a2a8387d318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId89566a2a8387d321c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId80416a2a8387d332a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId66176a2a8387d3493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId62106a2a8387d3619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId98176a2a8387d36f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId41906a2a8387d378b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId47136a2a8387d3810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId60116a2a8387d39af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId54696a2a8387d3a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId60656a2a8387d3ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId28766a2a8387d3b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId61826a2a8387d3c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId18676a2a8387d3e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId33246a2a8387d3ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId35756a2a8387d3f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId35026a2a8387d3fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId41506a2a8387d40b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId51216a2a8387d41a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId30276a2a8387d42ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId80956a2a8387d4371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId89176a2a8387d4407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId25846a2a8387d44e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId95156a2a8387d451b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId72906a2a8387d4665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId31546a2a8387d4716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId63166a2a8387d47c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId26056a2a8387d498f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId12616a2a8387d4a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId80986a2a8387d4aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId28286a2a8387d4b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId47296a2a8387d4b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId87546a2a8387d4cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId79806a2a8387d4d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId29986a2a8387d4e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId42586a2a8387d501a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId51096a2a8387d518a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId57626a2a8387d5253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId60496a2a8387d5350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId59466a2a8387d5625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId71626a2a8387d575a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId66306a2a8387d5807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId30446a2a8387d5954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId68916a2a8387d59e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId42536a2a8387d5a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId51246a2a8387d5b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId88676a2a8387d5bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId49436a2a8387d5cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId79796a2a8387d612e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId78946a2a8387d6195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId31186a2a8387d621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId55786a2a8387d6284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId78536a2a8387d62f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId10106a2a8387d63bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId80426a2a8387d646d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId67666a2a8387d64df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId75236a2a8387d6561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId56216a2a8387d66ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId33386a2a8387d676a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId74576a2a8387d6900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId10696a2a8387d69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId27916a2a8387d6b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId78666a2a8387d6cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17876a2a8387d0967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17876a2a8387d0967.jpg"/><Relationship Id="rId63926a2a8387d6e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63926a2a8387d6e08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534794463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470684216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55326a464469945e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId49706a46446994890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId67376a464469948f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId89276a4644699cd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId41486a4644699cde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId25316a4644699ce90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId49636a4644699cf13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId73536a4644699cf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId19356a4644699d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId24766a4644699d1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId30696a4644699d2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId25986a4644699d4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId74916a4644699d64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId59626a4644699d728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId42896a4644699d7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId46436a4644699d842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId55226a4644699d9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId98806a4644699da51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId86736a4644699daf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId81246a4644699dbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId46106a4644699dcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId89066a4644699de47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId48076a4644699def5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId54586a4644699df84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId71466a4644699dff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId78416a4644699e0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId34536a4644699e1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId98726a4644699e2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId68006a4644699e383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId25846a4644699e418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId23156a4644699e4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId76506a4644699e52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId64316a4644699e684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId67386a4644699e735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId11516a4644699e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId15876a4644699e9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId47486a4644699eac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId51806a4644699eb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId53396a4644699eb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId81616a4644699ec09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId76816a4644699ed57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId84596a4644699edea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId86146a4644699eeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId49286a4644699f0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId80746a4644699f240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId80696a4644699f2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId13836a4644699f3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId19036a4644699f6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId95006a4644699f7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId68226a4644699f88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId64216a4644699f9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId78596a4644699fa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId92916a4644699faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId61456a4644699fb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId94496a4644699fc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId89236a4644699fd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId71636a464469a017a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId75966a464469a01e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId33416a464469a0277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId67836a464469a02df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId54296a464469a0354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId22126a464469a0433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId75316a464469a04e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId80836a464469a0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId29896a464469a05dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId93636a464469a072a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId95916a464469a07e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId87206a464469a090e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId71286a464469a0a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId57676a464469a0b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId98176a464469a0cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92526a4644699a983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a4644699a983.jpg"/><Relationship Id="rId34396a464469a0da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a464469a0da6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>