--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55326a464469945e6" w:history="1">
+      <w:hyperlink r:id="rId73146a60dc5f37e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49706a46446994890" w:history="1">
+            <w:hyperlink r:id="rId42566a60dc5f380f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67376a464469948f7" w:history="1">
+            <w:hyperlink r:id="rId37606a60dc5f3815f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22033422" name="name97426a4644699a986" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="24236488" name="name36936a60dc5f3e348" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92526a4644699a983" cstate="print"/>
+                    <a:blip r:embed="rId51746a60dc5f3e344" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="568917013"/>
+          <w:numId w:val="932001382"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89276a4644699cd0b" w:history="1">
+      <w:hyperlink r:id="rId58936a60dc5f4075f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41486a4644699cde1" w:history="1">
+      <w:hyperlink r:id="rId38296a60dc5f4083b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25316a4644699ce90" w:history="1">
+      <w:hyperlink r:id="rId89416a60dc5f408ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49636a4644699cf13" w:history="1">
+      <w:hyperlink r:id="rId36046a60dc5f40978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a4644699cf84" w:history="1">
+      <w:hyperlink r:id="rId98806a60dc5f409e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19356a4644699d13e" w:history="1">
+      <w:hyperlink r:id="rId37826a60dc5f40ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24766a4644699d1cd" w:history="1">
+      <w:hyperlink r:id="rId83896a60dc5f40c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30696a4644699d2d8" w:history="1">
+      <w:hyperlink r:id="rId21256a60dc5f40d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25986a4644699d4b6" w:history="1">
+      <w:hyperlink r:id="rId54796a60dc5f40eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74916a4644699d64b" w:history="1">
+      <w:hyperlink r:id="rId28276a60dc5f41044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a4644699d728" w:history="1">
+      <w:hyperlink r:id="rId92946a60dc5f41115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896a4644699d7bd" w:history="1">
+      <w:hyperlink r:id="rId27306a60dc5f411a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46436a4644699d842" w:history="1">
+      <w:hyperlink r:id="rId42656a60dc5f41229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55226a4644699d9df" w:history="1">
+      <w:hyperlink r:id="rId92206a60dc5f413d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a4644699da51" w:history="1">
+      <w:hyperlink r:id="rId18366a60dc5f4144b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86736a4644699daf4" w:history="1">
+      <w:hyperlink r:id="rId90616a60dc5f414f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81246a4644699dbc1" w:history="1">
+      <w:hyperlink r:id="rId80466a60dc5f415bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46106a4644699dcbd" w:history="1">
+      <w:hyperlink r:id="rId65496a60dc5f416d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a4644699de47" w:history="1">
+      <w:hyperlink r:id="rId24566a60dc5f4187d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48076a4644699def5" w:history="1">
+      <w:hyperlink r:id="rId48376a60dc5f41936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54586a4644699df84" w:history="1">
+      <w:hyperlink r:id="rId24006a60dc5f419c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71466a4644699dff3" w:history="1">
+      <w:hyperlink r:id="rId21766a60dc5f41a39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78416a4644699e0c3" w:history="1">
+      <w:hyperlink r:id="rId28896a60dc5f41b0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34536a4644699e1a8" w:history="1">
+      <w:hyperlink r:id="rId61386a60dc5f41bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98726a4644699e2ba" w:history="1">
+      <w:hyperlink r:id="rId50026a60dc5f41d05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68006a4644699e383" w:history="1">
+      <w:hyperlink r:id="rId24176a60dc5f41db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25846a4644699e418" w:history="1">
+      <w:hyperlink r:id="rId38756a60dc5f41e4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23156a4644699e4fa" w:history="1">
+      <w:hyperlink r:id="rId94536a60dc5f41f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76506a4644699e52e" w:history="1">
+      <w:hyperlink r:id="rId55476a60dc5f41f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64316a4644699e684" w:history="1">
+      <w:hyperlink r:id="rId86786a60dc5f420bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67386a4644699e735" w:history="1">
+      <w:hyperlink r:id="rId23716a60dc5f4216c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11516a4644699e7e4" w:history="1">
+      <w:hyperlink r:id="rId77856a60dc5f42219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15876a4644699e9e8" w:history="1">
+      <w:hyperlink r:id="rId58636a60dc5f423e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47486a4644699eac9" w:history="1">
+      <w:hyperlink r:id="rId86076a60dc5f42499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51806a4644699eb40" w:history="1">
+      <w:hyperlink r:id="rId97016a60dc5f4250a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53396a4644699eb95" w:history="1">
+      <w:hyperlink r:id="rId13496a60dc5f4255d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81616a4644699ec09" w:history="1">
+      <w:hyperlink r:id="rId66066a60dc5f425d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76816a4644699ed57" w:history="1">
+      <w:hyperlink r:id="rId63576a60dc5f42744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84596a4644699edea" w:history="1">
+      <w:hyperlink r:id="rId47516a60dc5f427db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86146a4644699eeca" w:history="1">
+      <w:hyperlink r:id="rId23776a60dc5f428c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49286a4644699f0bf" w:history="1">
+      <w:hyperlink r:id="rId71336a60dc5f42a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80746a4644699f240" w:history="1">
+      <w:hyperlink r:id="rId68356a60dc5f42c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80696a4644699f2f8" w:history="1">
+      <w:hyperlink r:id="rId87726a60dc5f42c92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13836a4644699f3e0" w:history="1">
+      <w:hyperlink r:id="rId17886a60dc5f42d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19036a4644699f6af" w:history="1">
+      <w:hyperlink r:id="rId45696a60dc5f43047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95006a4644699f7df" w:history="1">
+      <w:hyperlink r:id="rId50416a60dc5f4317a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a4644699f88c" w:history="1">
+      <w:hyperlink r:id="rId83736a60dc5f43229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64216a4644699f9d4" w:history="1">
+      <w:hyperlink r:id="rId98306a60dc5f43378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596a4644699fa65" w:history="1">
+      <w:hyperlink r:id="rId37816a60dc5f43409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916a4644699faf2" w:history="1">
+      <w:hyperlink r:id="rId43896a60dc5f43499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456a4644699fb82" w:history="1">
+      <w:hyperlink r:id="rId20746a60dc5f43529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a4644699fc2f" w:history="1">
+      <w:hyperlink r:id="rId94646a60dc5f435da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236a4644699fd35" w:history="1">
+      <w:hyperlink r:id="rId49356a60dc5f43713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71636a464469a017a" w:history="1">
+      <w:hyperlink r:id="rId31416a60dc5f43b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75966a464469a01e1" w:history="1">
+      <w:hyperlink r:id="rId81016a60dc5f43bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a464469a0277" w:history="1">
+      <w:hyperlink r:id="rId62836a60dc5f43c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67836a464469a02df" w:history="1">
+      <w:hyperlink r:id="rId45166a60dc5f43cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54296a464469a0354" w:history="1">
+      <w:hyperlink r:id="rId59216a60dc5f43d38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22126a464469a0433" w:history="1">
+      <w:hyperlink r:id="rId50866a60dc5f43dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75316a464469a04e6" w:history="1">
+      <w:hyperlink r:id="rId19626a60dc5f43ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80836a464469a0558" w:history="1">
+      <w:hyperlink r:id="rId61586a60dc5f43f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29896a464469a05dd" w:history="1">
+      <w:hyperlink r:id="rId92896a60dc5f43fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636a464469a072a" w:history="1">
+      <w:hyperlink r:id="rId89706a60dc5f4410d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95916a464469a07e7" w:history="1">
+      <w:hyperlink r:id="rId61706a60dc5f441d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87206a464469a090e" w:history="1">
+      <w:hyperlink r:id="rId97846a60dc5f44308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71286a464469a0a02" w:history="1">
+      <w:hyperlink r:id="rId25576a60dc5f443f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a464469a0b2c" w:history="1">
+      <w:hyperlink r:id="rId31516a60dc5f44522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a464469a0cf8" w:history="1">
+      <w:hyperlink r:id="rId20426a60dc5f446ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45905252" name="name60546a464469a0da7" descr="eu_funding_250.png"/>
+            <wp:docPr id="53825242" name="name91596a60dc5f447a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34396a464469a0da6" cstate="print"/>
+                    <a:blip r:embed="rId33466a60dc5f4479f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="568917013">
+  <w:abstractNum w:abstractNumId="932001382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26220783">
+    <w:lvl w:ilvl="0" w:tplc="78349250">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26220783" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78349250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82247810">
+  <w:abstractNum w:abstractNumId="82768991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66877211">
+    <w:lvl w:ilvl="0" w:tplc="16715294">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66877211" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16715294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82247809">
+  <w:abstractNum w:abstractNumId="82768990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21900267">
+    <w:lvl w:ilvl="0" w:tplc="68338433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82247809">
-    <w:abstractNumId w:val="82247809"/>
+  <w:num w:numId="82768990">
+    <w:abstractNumId w:val="82768990"/>
   </w:num>
-  <w:num w:numId="82247810">
-    <w:abstractNumId w:val="82247810"/>
+  <w:num w:numId="82768991">
+    <w:abstractNumId w:val="82768991"/>
   </w:num>
-  <w:num w:numId="568917013">
-    <w:abstractNumId w:val="568917013"/>
+  <w:num w:numId="932001382">
+    <w:abstractNumId w:val="932001382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534794463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470684216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55326a464469945e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId49706a46446994890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId67376a464469948f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId89276a4644699cd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId41486a4644699cde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId25316a4644699ce90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId49636a4644699cf13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId73536a4644699cf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId19356a4644699d13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId24766a4644699d1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId30696a4644699d2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId25986a4644699d4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId74916a4644699d64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId59626a4644699d728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId42896a4644699d7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId46436a4644699d842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId55226a4644699d9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId98806a4644699da51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId86736a4644699daf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId81246a4644699dbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId46106a4644699dcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId89066a4644699de47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId48076a4644699def5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId54586a4644699df84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId71466a4644699dff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId78416a4644699e0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId34536a4644699e1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId98726a4644699e2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId68006a4644699e383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId25846a4644699e418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId23156a4644699e4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId76506a4644699e52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId64316a4644699e684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId67386a4644699e735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId11516a4644699e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId15876a4644699e9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId47486a4644699eac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId51806a4644699eb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId53396a4644699eb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId81616a4644699ec09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId76816a4644699ed57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId84596a4644699edea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId86146a4644699eeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId49286a4644699f0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId80746a4644699f240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId80696a4644699f2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId13836a4644699f3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId19036a4644699f6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId95006a4644699f7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId68226a4644699f88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId64216a4644699f9d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId78596a4644699fa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId92916a4644699faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId61456a4644699fb82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId94496a4644699fc2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId89236a4644699fd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId71636a464469a017a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId75966a464469a01e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId33416a464469a0277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId67836a464469a02df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId54296a464469a0354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId22126a464469a0433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId75316a464469a04e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId80836a464469a0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId29896a464469a05dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId93636a464469a072a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId95916a464469a07e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId87206a464469a090e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId71286a464469a0a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId57676a464469a0b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId98176a464469a0cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92526a4644699a983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a4644699a983.jpg"/><Relationship Id="rId34396a464469a0da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a464469a0da6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894789417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId279398363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73146a60dc5f37e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId42566a60dc5f380f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId37606a60dc5f3815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId58936a60dc5f4075f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId38296a60dc5f4083b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId89416a60dc5f408ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId36046a60dc5f40978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId98806a60dc5f409e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId37826a60dc5f40ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId83896a60dc5f40c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId21256a60dc5f40d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId54796a60dc5f40eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId28276a60dc5f41044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId92946a60dc5f41115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId27306a60dc5f411a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId42656a60dc5f41229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId92206a60dc5f413d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId18366a60dc5f4144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId90616a60dc5f414f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId80466a60dc5f415bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId65496a60dc5f416d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId24566a60dc5f4187d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId48376a60dc5f41936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId24006a60dc5f419c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId21766a60dc5f41a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId28896a60dc5f41b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId61386a60dc5f41bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId50026a60dc5f41d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId24176a60dc5f41db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId38756a60dc5f41e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId94536a60dc5f41f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId55476a60dc5f41f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId86786a60dc5f420bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId23716a60dc5f4216c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId77856a60dc5f42219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId58636a60dc5f423e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId86076a60dc5f42499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId97016a60dc5f4250a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId13496a60dc5f4255d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId66066a60dc5f425d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId63576a60dc5f42744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId47516a60dc5f427db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId23776a60dc5f428c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId71336a60dc5f42a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId68356a60dc5f42c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId87726a60dc5f42c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId17886a60dc5f42d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId45696a60dc5f43047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId50416a60dc5f4317a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId83736a60dc5f43229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId98306a60dc5f43378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId37816a60dc5f43409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId43896a60dc5f43499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId20746a60dc5f43529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId94646a60dc5f435da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId49356a60dc5f43713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId31416a60dc5f43b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId81016a60dc5f43bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId62836a60dc5f43c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId45166a60dc5f43cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId59216a60dc5f43d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId50866a60dc5f43dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId19626a60dc5f43ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId61586a60dc5f43f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId92896a60dc5f43fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId89706a60dc5f4410d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId61706a60dc5f441d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId97846a60dc5f44308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId25576a60dc5f443f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId31516a60dc5f44522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId20426a60dc5f446ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51746a60dc5f3e344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51746a60dc5f3e344.jpg"/><Relationship Id="rId33466a60dc5f4479f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a60dc5f4479f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>