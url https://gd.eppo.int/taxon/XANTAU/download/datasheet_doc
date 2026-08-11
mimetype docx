--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73146a60dc5f37e38" w:history="1">
+      <w:hyperlink r:id="rId41146a7b717fdefcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42566a60dc5f380f8" w:history="1">
+            <w:hyperlink r:id="rId81466a7b717fdf28a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37606a60dc5f3815f" w:history="1">
+            <w:hyperlink r:id="rId83726a7b717fdf2f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24236488" name="name36936a60dc5f3e348" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="80108735" name="name44506a7b717fe554e" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51746a60dc5f3e344" cstate="print"/>
+                    <a:blip r:embed="rId40276a7b717fe554a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="932001382"/>
+          <w:numId w:val="577402403"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58936a60dc5f4075f" w:history="1">
+      <w:hyperlink r:id="rId45206a7b717fe7aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296a60dc5f4083b" w:history="1">
+      <w:hyperlink r:id="rId90636a7b717fe7b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89416a60dc5f408ee" w:history="1">
+      <w:hyperlink r:id="rId46166a7b717fe7c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36046a60dc5f40978" w:history="1">
+      <w:hyperlink r:id="rId89036a7b717fe7caf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a60dc5f409e9" w:history="1">
+      <w:hyperlink r:id="rId81946a7b717fe7d20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37826a60dc5f40ba8" w:history="1">
+      <w:hyperlink r:id="rId54296a7b717fe7edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83896a60dc5f40c38" w:history="1">
+      <w:hyperlink r:id="rId21796a7b717fe7f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21256a60dc5f40d47" w:history="1">
+      <w:hyperlink r:id="rId69776a7b717fe807a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54796a60dc5f40eb2" w:history="1">
+      <w:hyperlink r:id="rId60586a7b717fe81e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28276a60dc5f41044" w:history="1">
+      <w:hyperlink r:id="rId45916a7b717fe837a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92946a60dc5f41115" w:history="1">
+      <w:hyperlink r:id="rId25056a7b717fe844a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a60dc5f411a6" w:history="1">
+      <w:hyperlink r:id="rId95626a7b717fe84db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42656a60dc5f41229" w:history="1">
+      <w:hyperlink r:id="rId41706a7b717fe855f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92206a60dc5f413d7" w:history="1">
+      <w:hyperlink r:id="rId45926a7b717fe8716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18366a60dc5f4144b" w:history="1">
+      <w:hyperlink r:id="rId95816a7b717fe8ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90616a60dc5f414f1" w:history="1">
+      <w:hyperlink r:id="rId33236a7b717fe8b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80466a60dc5f415bd" w:history="1">
+      <w:hyperlink r:id="rId59446a7b717fe8c9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65496a60dc5f416d4" w:history="1">
+      <w:hyperlink r:id="rId95866a7b717fe8ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566a60dc5f4187d" w:history="1">
+      <w:hyperlink r:id="rId23866a7b717fe90c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48376a60dc5f41936" w:history="1">
+      <w:hyperlink r:id="rId63536a7b717fe91d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24006a60dc5f419c7" w:history="1">
+      <w:hyperlink r:id="rId52236a7b717fe9298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21766a60dc5f41a39" w:history="1">
+      <w:hyperlink r:id="rId20256a7b717fe930d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28896a60dc5f41b0c" w:history="1">
+      <w:hyperlink r:id="rId47026a7b717fe9417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61386a60dc5f41bf7" w:history="1">
+      <w:hyperlink r:id="rId24956a7b717fe9572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026a60dc5f41d05" w:history="1">
+      <w:hyperlink r:id="rId59796a7b717fe96c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24176a60dc5f41db9" w:history="1">
+      <w:hyperlink r:id="rId60586a7b717fe97ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38756a60dc5f41e4c" w:history="1">
+      <w:hyperlink r:id="rId93936a7b717fea2bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94536a60dc5f41f37" w:history="1">
+      <w:hyperlink r:id="rId71476a7b717fea3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a60dc5f41f6f" w:history="1">
+      <w:hyperlink r:id="rId68506a7b717fea40e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786a60dc5f420bc" w:history="1">
+      <w:hyperlink r:id="rId13256a7b717fea5d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23716a60dc5f4216c" w:history="1">
+      <w:hyperlink r:id="rId53846a7b717fea6b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a60dc5f42219" w:history="1">
+      <w:hyperlink r:id="rId10616a7b717fea76d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636a60dc5f423e7" w:history="1">
+      <w:hyperlink r:id="rId11236a7b717fea93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a60dc5f42499" w:history="1">
+      <w:hyperlink r:id="rId85976a7b717feaae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97016a60dc5f4250a" w:history="1">
+      <w:hyperlink r:id="rId10286a7b717feab66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a60dc5f4255d" w:history="1">
+      <w:hyperlink r:id="rId44756a7b717feabbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66066a60dc5f425d0" w:history="1">
+      <w:hyperlink r:id="rId97036a7b717feac5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63576a60dc5f42744" w:history="1">
+      <w:hyperlink r:id="rId82486a7b717feadf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47516a60dc5f427db" w:history="1">
+      <w:hyperlink r:id="rId15176a7b717feae8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23776a60dc5f428c0" w:history="1">
+      <w:hyperlink r:id="rId64276a7b717feafaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a60dc5f42a8d" w:history="1">
+      <w:hyperlink r:id="rId55696a7b717feb197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68356a60dc5f42c00" w:history="1">
+      <w:hyperlink r:id="rId15126a7b717feb309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a60dc5f42c92" w:history="1">
+      <w:hyperlink r:id="rId93776a7b717feb39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a60dc5f42d75" w:history="1">
+      <w:hyperlink r:id="rId29476a7b717feb483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45696a60dc5f43047" w:history="1">
+      <w:hyperlink r:id="rId89086a7b717fed676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a60dc5f4317a" w:history="1">
+      <w:hyperlink r:id="rId55756a7b717fed7b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83736a60dc5f43229" w:history="1">
+      <w:hyperlink r:id="rId25256a7b717fed86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98306a60dc5f43378" w:history="1">
+      <w:hyperlink r:id="rId69586a7b717fed9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37816a60dc5f43409" w:history="1">
+      <w:hyperlink r:id="rId29926a7b717feda4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43896a60dc5f43499" w:history="1">
+      <w:hyperlink r:id="rId24426a7b717fedadb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a60dc5f43529" w:history="1">
+      <w:hyperlink r:id="rId59756a7b717fedb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94646a60dc5f435da" w:history="1">
+      <w:hyperlink r:id="rId81556a7b717fedc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49356a60dc5f43713" w:history="1">
+      <w:hyperlink r:id="rId19306a7b717fedd27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31416a60dc5f43b71" w:history="1">
+      <w:hyperlink r:id="rId11936a7b717fee164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81016a60dc5f43bd9" w:history="1">
+      <w:hyperlink r:id="rId94596a7b717fee1ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62836a60dc5f43c62" w:history="1">
+      <w:hyperlink r:id="rId81386a7b717fee254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166a60dc5f43cc6" w:history="1">
+      <w:hyperlink r:id="rId67366a7b717fee2ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59216a60dc5f43d38" w:history="1">
+      <w:hyperlink r:id="rId26036a7b717fee32b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50866a60dc5f43dfe" w:history="1">
+      <w:hyperlink r:id="rId41896a7b717fee8e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19626a60dc5f43ead" w:history="1">
+      <w:hyperlink r:id="rId96986a7b717fee9ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61586a60dc5f43f31" w:history="1">
+      <w:hyperlink r:id="rId76366a7b717feea25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92896a60dc5f43fbe" w:history="1">
+      <w:hyperlink r:id="rId12196a7b717feeacb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a60dc5f4410d" w:history="1">
+      <w:hyperlink r:id="rId43146a7b717feec24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61706a60dc5f441d8" w:history="1">
+      <w:hyperlink r:id="rId14476a7b717feece7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97846a60dc5f44308" w:history="1">
+      <w:hyperlink r:id="rId52066a7b717feee15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25576a60dc5f443f8" w:history="1">
+      <w:hyperlink r:id="rId82296a7b717feef03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a60dc5f44522" w:history="1">
+      <w:hyperlink r:id="rId77366a7b717fef02c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20426a60dc5f446ec" w:history="1">
+      <w:hyperlink r:id="rId11036a7b717fef1eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53825242" name="name91596a60dc5f447a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="26831034" name="name79436a7b717fef2ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33466a60dc5f4479f" cstate="print"/>
+                    <a:blip r:embed="rId72776a7b717fef2cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="932001382">
+  <w:abstractNum w:abstractNumId="577402403">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78349250">
+    <w:lvl w:ilvl="0" w:tplc="56982606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78349250" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56982606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82768991">
+  <w:abstractNum w:abstractNumId="99786723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16715294">
+    <w:lvl w:ilvl="0" w:tplc="39542491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16715294" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39542491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82768990">
+  <w:abstractNum w:abstractNumId="99786722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68338433">
+    <w:lvl w:ilvl="0" w:tplc="17966330">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82768990">
-    <w:abstractNumId w:val="82768990"/>
+  <w:num w:numId="99786722">
+    <w:abstractNumId w:val="99786722"/>
   </w:num>
-  <w:num w:numId="82768991">
-    <w:abstractNumId w:val="82768991"/>
+  <w:num w:numId="99786723">
+    <w:abstractNumId w:val="99786723"/>
   </w:num>
-  <w:num w:numId="932001382">
-    <w:abstractNumId w:val="932001382"/>
+  <w:num w:numId="577402403">
+    <w:abstractNumId w:val="577402403"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894789417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId279398363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73146a60dc5f37e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId42566a60dc5f380f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId37606a60dc5f3815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId58936a60dc5f4075f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId38296a60dc5f4083b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId89416a60dc5f408ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId36046a60dc5f40978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId98806a60dc5f409e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId37826a60dc5f40ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId83896a60dc5f40c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId21256a60dc5f40d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId54796a60dc5f40eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId28276a60dc5f41044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId92946a60dc5f41115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId27306a60dc5f411a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId42656a60dc5f41229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId92206a60dc5f413d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId18366a60dc5f4144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId90616a60dc5f414f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId80466a60dc5f415bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId65496a60dc5f416d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId24566a60dc5f4187d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId48376a60dc5f41936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId24006a60dc5f419c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId21766a60dc5f41a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId28896a60dc5f41b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId61386a60dc5f41bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId50026a60dc5f41d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId24176a60dc5f41db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId38756a60dc5f41e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId94536a60dc5f41f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId55476a60dc5f41f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId86786a60dc5f420bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId23716a60dc5f4216c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId77856a60dc5f42219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId58636a60dc5f423e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId86076a60dc5f42499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId97016a60dc5f4250a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId13496a60dc5f4255d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId66066a60dc5f425d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId63576a60dc5f42744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId47516a60dc5f427db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId23776a60dc5f428c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId71336a60dc5f42a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId68356a60dc5f42c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId87726a60dc5f42c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId17886a60dc5f42d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId45696a60dc5f43047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId50416a60dc5f4317a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId83736a60dc5f43229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId98306a60dc5f43378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId37816a60dc5f43409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId43896a60dc5f43499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId20746a60dc5f43529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId94646a60dc5f435da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId49356a60dc5f43713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId31416a60dc5f43b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId81016a60dc5f43bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId62836a60dc5f43c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId45166a60dc5f43cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId59216a60dc5f43d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId50866a60dc5f43dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId19626a60dc5f43ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId61586a60dc5f43f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId92896a60dc5f43fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId89706a60dc5f4410d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId61706a60dc5f441d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId97846a60dc5f44308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId25576a60dc5f443f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId31516a60dc5f44522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId20426a60dc5f446ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51746a60dc5f3e344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51746a60dc5f3e344.jpg"/><Relationship Id="rId33466a60dc5f4479f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a60dc5f4479f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788808736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875374972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41146a7b717fdefcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId81466a7b717fdf28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId83726a7b717fdf2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId45206a7b717fe7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId90636a7b717fe7b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId46166a7b717fe7c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId89036a7b717fe7caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId81946a7b717fe7d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId54296a7b717fe7edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId21796a7b717fe7f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId69776a7b717fe807a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId60586a7b717fe81e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId45916a7b717fe837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId25056a7b717fe844a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId95626a7b717fe84db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId41706a7b717fe855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId45926a7b717fe8716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId95816a7b717fe8ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId33236a7b717fe8b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId59446a7b717fe8c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId95866a7b717fe8ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId23866a7b717fe90c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId63536a7b717fe91d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId52236a7b717fe9298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId20256a7b717fe930d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId47026a7b717fe9417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId24956a7b717fe9572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId59796a7b717fe96c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId60586a7b717fe97ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId93936a7b717fea2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId71476a7b717fea3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId68506a7b717fea40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId13256a7b717fea5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId53846a7b717fea6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId10616a7b717fea76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId11236a7b717fea93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId85976a7b717feaae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId10286a7b717feab66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId44756a7b717feabbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId97036a7b717feac5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId82486a7b717feadf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId15176a7b717feae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64276a7b717feafaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId55696a7b717feb197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId15126a7b717feb309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId93776a7b717feb39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId29476a7b717feb483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId89086a7b717fed676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId55756a7b717fed7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId25256a7b717fed86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId69586a7b717fed9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId29926a7b717feda4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId24426a7b717fedadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId59756a7b717fedb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId81556a7b717fedc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId19306a7b717fedd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId11936a7b717fee164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId94596a7b717fee1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId81386a7b717fee254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId67366a7b717fee2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId26036a7b717fee32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId41896a7b717fee8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId96986a7b717fee9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId76366a7b717feea25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId12196a7b717feeacb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId43146a7b717feec24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId14476a7b717feece7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId52066a7b717feee15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId82296a7b717feef03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId77366a7b717fef02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId11036a7b717fef1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40276a7b717fe554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40276a7b717fe554a.jpg"/><Relationship Id="rId72776a7b717fef2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72776a7b717fef2cc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>