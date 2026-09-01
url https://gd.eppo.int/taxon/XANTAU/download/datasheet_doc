--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41146a7b717fdefcf" w:history="1">
+      <w:hyperlink r:id="rId16166a96294b155c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81466a7b717fdf28a" w:history="1">
+            <w:hyperlink r:id="rId52036a96294b15875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83726a7b717fdf2f3" w:history="1">
+            <w:hyperlink r:id="rId78596a96294b158dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80108735" name="name44506a7b717fe554e" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="88560652" name="name97756a96294b1c285" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40276a7b717fe554a" cstate="print"/>
+                    <a:blip r:embed="rId14036a96294b1c281" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="577402403"/>
+          <w:numId w:val="841835068"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45206a7b717fe7aa0" w:history="1">
+      <w:hyperlink r:id="rId72656a96294b1e5c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a7b717fe7b76" w:history="1">
+      <w:hyperlink r:id="rId15556a96294b1e6a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46166a7b717fe7c29" w:history="1">
+      <w:hyperlink r:id="rId56506a96294b1e754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89036a7b717fe7caf" w:history="1">
+      <w:hyperlink r:id="rId60106a96294b1e7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81946a7b717fe7d20" w:history="1">
+      <w:hyperlink r:id="rId76016a96294b1e849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54296a7b717fe7edc" w:history="1">
+      <w:hyperlink r:id="rId57236a96294b1eadd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21796a7b717fe7f6d" w:history="1">
+      <w:hyperlink r:id="rId57986a96294b1eb71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69776a7b717fe807a" w:history="1">
+      <w:hyperlink r:id="rId72836a96294b1ec93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a7b717fe81e3" w:history="1">
+      <w:hyperlink r:id="rId47836a96294b1ee07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45916a7b717fe837a" w:history="1">
+      <w:hyperlink r:id="rId57856a96294b1ef99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a7b717fe844a" w:history="1">
+      <w:hyperlink r:id="rId18796a96294b1f06c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95626a7b717fe84db" w:history="1">
+      <w:hyperlink r:id="rId71176a96294b1f0fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a7b717fe855f" w:history="1">
+      <w:hyperlink r:id="rId89376a96294b1f182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45926a7b717fe8716" w:history="1">
+      <w:hyperlink r:id="rId44856a96294b1f321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95816a7b717fe8ad9" w:history="1">
+      <w:hyperlink r:id="rId34806a96294b1f3b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a7b717fe8b8c" w:history="1">
+      <w:hyperlink r:id="rId57336a96294b1f46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59446a7b717fe8c9c" w:history="1">
+      <w:hyperlink r:id="rId53266a96294b1f544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866a7b717fe8ddf" w:history="1">
+      <w:hyperlink r:id="rId92646a96294b1f649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23866a7b717fe90c1" w:history="1">
+      <w:hyperlink r:id="rId58896a96294b1f7dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63536a7b717fe91d7" w:history="1">
+      <w:hyperlink r:id="rId61606a96294b1f88e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52236a7b717fe9298" w:history="1">
+      <w:hyperlink r:id="rId13186a96294b1f920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20256a7b717fe930d" w:history="1">
+      <w:hyperlink r:id="rId35286a96294b1f992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a7b717fe9417" w:history="1">
+      <w:hyperlink r:id="rId82736a96294b1fa69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a7b717fe9572" w:history="1">
+      <w:hyperlink r:id="rId40526a96294b1fb56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59796a7b717fe96c8" w:history="1">
+      <w:hyperlink r:id="rId36866a96294b1fc65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a7b717fe97ba" w:history="1">
+      <w:hyperlink r:id="rId53856a96294b1fd1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93936a7b717fea2bf" w:history="1">
+      <w:hyperlink r:id="rId36266a96294b1fdaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71476a7b717fea3d3" w:history="1">
+      <w:hyperlink r:id="rId88426a96294b1fe93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68506a7b717fea40e" w:history="1">
+      <w:hyperlink r:id="rId15476a96294b1fec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a7b717fea5d3" w:history="1">
+      <w:hyperlink r:id="rId57806a96294b2001f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53846a7b717fea6b4" w:history="1">
+      <w:hyperlink r:id="rId57236a96294b200d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10616a7b717fea76d" w:history="1">
+      <w:hyperlink r:id="rId30546a96294b20192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11236a7b717fea93f" w:history="1">
+      <w:hyperlink r:id="rId58826a96294b20379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a7b717feaae9" w:history="1">
+      <w:hyperlink r:id="rId66076a96294b2042f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10286a7b717feab66" w:history="1">
+      <w:hyperlink r:id="rId94136a96294b204a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44756a7b717feabbe" w:history="1">
+      <w:hyperlink r:id="rId75086a96294b204f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97036a7b717feac5a" w:history="1">
+      <w:hyperlink r:id="rId36616a96294b2056c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a7b717feadf0" w:history="1">
+      <w:hyperlink r:id="rId65916a96294b206be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15176a7b717feae8d" w:history="1">
+      <w:hyperlink r:id="rId85376a96294b20752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64276a7b717feafaf" w:history="1">
+      <w:hyperlink r:id="rId42766a96294b20836" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55696a7b717feb197" w:history="1">
+      <w:hyperlink r:id="rId58156a96294b209fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15126a7b717feb309" w:history="1">
+      <w:hyperlink r:id="rId55246a96294b20b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a7b717feb39d" w:history="1">
+      <w:hyperlink r:id="rId46806a96294b20c0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a7b717feb483" w:history="1">
+      <w:hyperlink r:id="rId80576a96294b20cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89086a7b717fed676" w:history="1">
+      <w:hyperlink r:id="rId21166a96294b20fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55756a7b717fed7b8" w:history="1">
+      <w:hyperlink r:id="rId53916a96294b21101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a7b717fed86a" w:history="1">
+      <w:hyperlink r:id="rId91826a96294b211b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69586a7b717fed9b8" w:history="1">
+      <w:hyperlink r:id="rId16646a96294b2131b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29926a7b717feda4a" w:history="1">
+      <w:hyperlink r:id="rId24956a96294b213b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24426a7b717fedadb" w:history="1">
+      <w:hyperlink r:id="rId53576a96294b21445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59756a7b717fedb6c" w:history="1">
+      <w:hyperlink r:id="rId26926a96294b214d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81556a7b717fedc1d" w:history="1">
+      <w:hyperlink r:id="rId76376a96294b2158e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19306a7b717fedd27" w:history="1">
+      <w:hyperlink r:id="rId13606a96294b2169d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11936a7b717fee164" w:history="1">
+      <w:hyperlink r:id="rId23126a96294b21af7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a7b717fee1ce" w:history="1">
+      <w:hyperlink r:id="rId59186a96294b21b60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81386a7b717fee254" w:history="1">
+      <w:hyperlink r:id="rId56026a96294b21be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67366a7b717fee2ba" w:history="1">
+      <w:hyperlink r:id="rId17586a96294b21c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26036a7b717fee32b" w:history="1">
+      <w:hyperlink r:id="rId79986a96294b21cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41896a7b717fee8e6" w:history="1">
+      <w:hyperlink r:id="rId53536a96294b21d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a7b717fee9ad" w:history="1">
+      <w:hyperlink r:id="rId45036a96294b21e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a7b717feea25" w:history="1">
+      <w:hyperlink r:id="rId79276a96294b21eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12196a7b717feeacb" w:history="1">
+      <w:hyperlink r:id="rId86776a96294b21f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43146a7b717feec24" w:history="1">
+      <w:hyperlink r:id="rId38756a96294b22081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14476a7b717feece7" w:history="1">
+      <w:hyperlink r:id="rId71666a96294b22142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52066a7b717feee15" w:history="1">
+      <w:hyperlink r:id="rId75246a96294b22284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82296a7b717feef03" w:history="1">
+      <w:hyperlink r:id="rId27946a96294b22386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77366a7b717fef02c" w:history="1">
+      <w:hyperlink r:id="rId11776a96294b224b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a7b717fef1eb" w:history="1">
+      <w:hyperlink r:id="rId98666a96294b22677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26831034" name="name79436a7b717fef2ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="68904545" name="name57106a96294b22753" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72776a7b717fef2cc" cstate="print"/>
+                    <a:blip r:embed="rId59846a96294b22752" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="577402403">
+  <w:abstractNum w:abstractNumId="841835068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56982606">
+    <w:lvl w:ilvl="0" w:tplc="95394381">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56982606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95394381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99786723">
+  <w:abstractNum w:abstractNumId="57115116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39542491">
+    <w:lvl w:ilvl="0" w:tplc="85412876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39542491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85412876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99786722">
+  <w:abstractNum w:abstractNumId="57115115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17966330">
+    <w:lvl w:ilvl="0" w:tplc="90261519">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99786722">
-    <w:abstractNumId w:val="99786722"/>
+  <w:num w:numId="57115115">
+    <w:abstractNumId w:val="57115115"/>
   </w:num>
-  <w:num w:numId="99786723">
-    <w:abstractNumId w:val="99786723"/>
+  <w:num w:numId="57115116">
+    <w:abstractNumId w:val="57115116"/>
   </w:num>
-  <w:num w:numId="577402403">
-    <w:abstractNumId w:val="577402403"/>
+  <w:num w:numId="841835068">
+    <w:abstractNumId w:val="841835068"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788808736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId875374972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41146a7b717fdefcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId81466a7b717fdf28a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId83726a7b717fdf2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId45206a7b717fe7aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId90636a7b717fe7b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId46166a7b717fe7c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId89036a7b717fe7caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId81946a7b717fe7d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId54296a7b717fe7edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId21796a7b717fe7f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId69776a7b717fe807a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId60586a7b717fe81e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId45916a7b717fe837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId25056a7b717fe844a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId95626a7b717fe84db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId41706a7b717fe855f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId45926a7b717fe8716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId95816a7b717fe8ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId33236a7b717fe8b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId59446a7b717fe8c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId95866a7b717fe8ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId23866a7b717fe90c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId63536a7b717fe91d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId52236a7b717fe9298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId20256a7b717fe930d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId47026a7b717fe9417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId24956a7b717fe9572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId59796a7b717fe96c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId60586a7b717fe97ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId93936a7b717fea2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId71476a7b717fea3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId68506a7b717fea40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId13256a7b717fea5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId53846a7b717fea6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId10616a7b717fea76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId11236a7b717fea93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId85976a7b717feaae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId10286a7b717feab66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId44756a7b717feabbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId97036a7b717feac5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId82486a7b717feadf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId15176a7b717feae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId64276a7b717feafaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId55696a7b717feb197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId15126a7b717feb309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId93776a7b717feb39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId29476a7b717feb483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId89086a7b717fed676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId55756a7b717fed7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId25256a7b717fed86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId69586a7b717fed9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId29926a7b717feda4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId24426a7b717fedadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId59756a7b717fedb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId81556a7b717fedc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId19306a7b717fedd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId11936a7b717fee164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId94596a7b717fee1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId81386a7b717fee254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId67366a7b717fee2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId26036a7b717fee32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId41896a7b717fee8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId96986a7b717fee9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId76366a7b717feea25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId12196a7b717feeacb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId43146a7b717feec24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId14476a7b717feece7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId52066a7b717feee15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId82296a7b717feef03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId77366a7b717fef02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId11036a7b717fef1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40276a7b717fe554a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40276a7b717fe554a.jpg"/><Relationship Id="rId72776a7b717fef2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72776a7b717fef2cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441757244" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319549465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16166a96294b155c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId52036a96294b15875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId78596a96294b158dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId72656a96294b1e5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId15556a96294b1e6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId56506a96294b1e754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId60106a96294b1e7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId76016a96294b1e849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId57236a96294b1eadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId57986a96294b1eb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId72836a96294b1ec93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId47836a96294b1ee07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId57856a96294b1ef99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId18796a96294b1f06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId71176a96294b1f0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId89376a96294b1f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId44856a96294b1f321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId34806a96294b1f3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId57336a96294b1f46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId53266a96294b1f544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId92646a96294b1f649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId58896a96294b1f7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId61606a96294b1f88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId13186a96294b1f920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId35286a96294b1f992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId82736a96294b1fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId40526a96294b1fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId36866a96294b1fc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId53856a96294b1fd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId36266a96294b1fdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId88426a96294b1fe93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId15476a96294b1fec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId57806a96294b2001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId57236a96294b200d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId30546a96294b20192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId58826a96294b20379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId66076a96294b2042f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId94136a96294b204a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId75086a96294b204f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId36616a96294b2056c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId65916a96294b206be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId85376a96294b20752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId42766a96294b20836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId58156a96294b209fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId55246a96294b20b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId46806a96294b20c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId80576a96294b20cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId21166a96294b20fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId53916a96294b21101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId91826a96294b211b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId16646a96294b2131b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId24956a96294b213b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId53576a96294b21445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId26926a96294b214d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId76376a96294b2158e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId13606a96294b2169d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId23126a96294b21af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId59186a96294b21b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId56026a96294b21be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId17586a96294b21c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId79986a96294b21cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId53536a96294b21d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId45036a96294b21e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId79276a96294b21eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId86776a96294b21f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId38756a96294b22081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId71666a96294b22142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId75246a96294b22284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId27946a96294b22386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId11776a96294b224b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId98666a96294b22677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14036a96294b1c281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14036a96294b1c281.jpg"/><Relationship Id="rId59846a96294b22752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59846a96294b22752.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>