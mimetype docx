--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16166a96294b155c2" w:history="1">
+      <w:hyperlink r:id="rId69046ab0bc4583425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52036a96294b15875" w:history="1">
+            <w:hyperlink r:id="rId47436ab0bc45836bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78596a96294b158dd" w:history="1">
+            <w:hyperlink r:id="rId11806ab0bc458372e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88560652" name="name97756a96294b1c285" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="41193705" name="name46206ab0bc4589c0e" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14036a96294b1c281" cstate="print"/>
+                    <a:blip r:embed="rId37986ab0bc4589c0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="841835068"/>
+          <w:numId w:val="698874343"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656a96294b1e5c9" w:history="1">
+      <w:hyperlink r:id="rId80866ab0bc458bf81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15556a96294b1e6a1" w:history="1">
+      <w:hyperlink r:id="rId54236ab0bc458c061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56506a96294b1e754" w:history="1">
+      <w:hyperlink r:id="rId98926ab0bc458c116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60106a96294b1e7d8" w:history="1">
+      <w:hyperlink r:id="rId56296ab0bc458c19c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76016a96294b1e849" w:history="1">
+      <w:hyperlink r:id="rId51836ab0bc458c20f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57236a96294b1eadd" w:history="1">
+      <w:hyperlink r:id="rId97846ab0bc458c401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57986a96294b1eb71" w:history="1">
+      <w:hyperlink r:id="rId28086ab0bc458c4b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a96294b1ec93" w:history="1">
+      <w:hyperlink r:id="rId26636ab0bc458c5c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47836a96294b1ee07" w:history="1">
+      <w:hyperlink r:id="rId62366ab0bc458c87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57856a96294b1ef99" w:history="1">
+      <w:hyperlink r:id="rId92956ab0bc458ca31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18796a96294b1f06c" w:history="1">
+      <w:hyperlink r:id="rId20826ab0bc458cb06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71176a96294b1f0fe" w:history="1">
+      <w:hyperlink r:id="rId54726ab0bc458cb99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89376a96294b1f182" w:history="1">
+      <w:hyperlink r:id="rId47656ab0bc458cc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44856a96294b1f321" w:history="1">
+      <w:hyperlink r:id="rId28166ab0bc458cdbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34806a96294b1f3b2" w:history="1">
+      <w:hyperlink r:id="rId52456ab0bc458ce31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57336a96294b1f46a" w:history="1">
+      <w:hyperlink r:id="rId37946ab0bc458ced5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53266a96294b1f544" w:history="1">
+      <w:hyperlink r:id="rId77396ab0bc458cfa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92646a96294b1f649" w:history="1">
+      <w:hyperlink r:id="rId83526ab0bc458d0a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58896a96294b1f7dc" w:history="1">
+      <w:hyperlink r:id="rId12476ab0bc458d22d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a96294b1f88e" w:history="1">
+      <w:hyperlink r:id="rId37906ab0bc458d2dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13186a96294b1f920" w:history="1">
+      <w:hyperlink r:id="rId63806ab0bc458d375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a96294b1f992" w:history="1">
+      <w:hyperlink r:id="rId50306ab0bc458d3e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82736a96294b1fa69" w:history="1">
+      <w:hyperlink r:id="rId42546ab0bc458d4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40526a96294b1fb56" w:history="1">
+      <w:hyperlink r:id="rId10666ab0bc458d5a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36866a96294b1fc65" w:history="1">
+      <w:hyperlink r:id="rId71416ab0bc458d6b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53856a96294b1fd1a" w:history="1">
+      <w:hyperlink r:id="rId40146ab0bc458d761" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36266a96294b1fdaf" w:history="1">
+      <w:hyperlink r:id="rId65176ab0bc458d7f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88426a96294b1fe93" w:history="1">
+      <w:hyperlink r:id="rId64636ab0bc458d8d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15476a96294b1fec6" w:history="1">
+      <w:hyperlink r:id="rId98526ab0bc458d913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806a96294b2001f" w:history="1">
+      <w:hyperlink r:id="rId65626ab0bc458da65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57236a96294b200d7" w:history="1">
+      <w:hyperlink r:id="rId74326ab0bc458db16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a96294b20192" w:history="1">
+      <w:hyperlink r:id="rId81326ab0bc458dbc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58826a96294b20379" w:history="1">
+      <w:hyperlink r:id="rId87036ab0bc458dd95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66076a96294b2042f" w:history="1">
+      <w:hyperlink r:id="rId79836ab0bc458de48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94136a96294b204a4" w:history="1">
+      <w:hyperlink r:id="rId45286ab0bc458deba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75086a96294b204f9" w:history="1">
+      <w:hyperlink r:id="rId74126ab0bc458df0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36616a96294b2056c" w:history="1">
+      <w:hyperlink r:id="rId35966ab0bc458df8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65916a96294b206be" w:history="1">
+      <w:hyperlink r:id="rId93766ab0bc458e0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85376a96294b20752" w:history="1">
+      <w:hyperlink r:id="rId44906ab0bc458e16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42766a96294b20836" w:history="1">
+      <w:hyperlink r:id="rId30776ab0bc458e250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58156a96294b209fc" w:history="1">
+      <w:hyperlink r:id="rId62506ab0bc458e40f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246a96294b20b70" w:history="1">
+      <w:hyperlink r:id="rId58616ab0bc458e57d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46806a96294b20c0d" w:history="1">
+      <w:hyperlink r:id="rId92756ab0bc458e60e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a96294b20cf6" w:history="1">
+      <w:hyperlink r:id="rId52356ab0bc458e6f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21166a96294b20fcc" w:history="1">
+      <w:hyperlink r:id="rId88776ab0bc458e9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53916a96294b21101" w:history="1">
+      <w:hyperlink r:id="rId46846ab0bc458eb0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91826a96294b211b1" w:history="1">
+      <w:hyperlink r:id="rId94146ab0bc458ebbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16646a96294b2131b" w:history="1">
+      <w:hyperlink r:id="rId73576ab0bc458ed10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a96294b213b2" w:history="1">
+      <w:hyperlink r:id="rId81286ab0bc458eda3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576a96294b21445" w:history="1">
+      <w:hyperlink r:id="rId52726ab0bc458ee33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a96294b214d9" w:history="1">
+      <w:hyperlink r:id="rId58926ab0bc458eeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a96294b2158e" w:history="1">
+      <w:hyperlink r:id="rId79676ab0bc458ef80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a96294b2169d" w:history="1">
+      <w:hyperlink r:id="rId88346ab0bc458f08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23126a96294b21af7" w:history="1">
+      <w:hyperlink r:id="rId88426ab0bc458f4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59186a96294b21b60" w:history="1">
+      <w:hyperlink r:id="rId46186ab0bc458f52d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56026a96294b21be9" w:history="1">
+      <w:hyperlink r:id="rId74666ab0bc458f5b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a96294b21c50" w:history="1">
+      <w:hyperlink r:id="rId87406ab0bc458f618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a96294b21cc2" w:history="1">
+      <w:hyperlink r:id="rId42246ab0bc458f687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a96294b21d88" w:history="1">
+      <w:hyperlink r:id="rId21356ab0bc458f759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45036a96294b21e39" w:history="1">
+      <w:hyperlink r:id="rId64656ab0bc458f80a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a96294b21eac" w:history="1">
+      <w:hyperlink r:id="rId79486ab0bc458f89c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86776a96294b21f31" w:history="1">
+      <w:hyperlink r:id="rId10506ab0bc458f925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38756a96294b22081" w:history="1">
+      <w:hyperlink r:id="rId97856ab0bc458fa77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71666a96294b22142" w:history="1">
+      <w:hyperlink r:id="rId70186ab0bc458fb39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a96294b22284" w:history="1">
+      <w:hyperlink r:id="rId28286ab0bc458fc67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27946a96294b22386" w:history="1">
+      <w:hyperlink r:id="rId64846ab0bc458fd55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11776a96294b224b7" w:history="1">
+      <w:hyperlink r:id="rId93916ab0bc458fe7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98666a96294b22677" w:history="1">
+      <w:hyperlink r:id="rId21316ab0bc4590038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68904545" name="name57106a96294b22753" descr="eu_funding_250.png"/>
+            <wp:docPr id="6095683" name="name32156ab0bc4590384" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59846a96294b22752" cstate="print"/>
+                    <a:blip r:embed="rId54806ab0bc4590383" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="841835068">
+  <w:abstractNum w:abstractNumId="698874343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95394381">
+    <w:lvl w:ilvl="0" w:tplc="60865402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95394381" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60865402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57115116">
+  <w:abstractNum w:abstractNumId="96612964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85412876">
+    <w:lvl w:ilvl="0" w:tplc="31576925">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85412876" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31576925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57115115">
+  <w:abstractNum w:abstractNumId="96612963">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90261519">
+    <w:lvl w:ilvl="0" w:tplc="36468341">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57115115">
-    <w:abstractNumId w:val="57115115"/>
+  <w:num w:numId="96612963">
+    <w:abstractNumId w:val="96612963"/>
   </w:num>
-  <w:num w:numId="57115116">
-    <w:abstractNumId w:val="57115116"/>
+  <w:num w:numId="96612964">
+    <w:abstractNumId w:val="96612964"/>
   </w:num>
-  <w:num w:numId="841835068">
-    <w:abstractNumId w:val="841835068"/>
+  <w:num w:numId="698874343">
+    <w:abstractNumId w:val="698874343"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441757244" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId319549465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16166a96294b155c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId52036a96294b15875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId78596a96294b158dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId72656a96294b1e5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId15556a96294b1e6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId56506a96294b1e754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId60106a96294b1e7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId76016a96294b1e849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId57236a96294b1eadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId57986a96294b1eb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId72836a96294b1ec93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId47836a96294b1ee07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId57856a96294b1ef99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId18796a96294b1f06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId71176a96294b1f0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId89376a96294b1f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId44856a96294b1f321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId34806a96294b1f3b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId57336a96294b1f46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId53266a96294b1f544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId92646a96294b1f649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId58896a96294b1f7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId61606a96294b1f88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId13186a96294b1f920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId35286a96294b1f992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId82736a96294b1fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId40526a96294b1fb56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId36866a96294b1fc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId53856a96294b1fd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId36266a96294b1fdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId88426a96294b1fe93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId15476a96294b1fec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId57806a96294b2001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId57236a96294b200d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId30546a96294b20192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId58826a96294b20379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId66076a96294b2042f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId94136a96294b204a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId75086a96294b204f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId36616a96294b2056c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId65916a96294b206be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId85376a96294b20752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId42766a96294b20836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId58156a96294b209fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId55246a96294b20b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId46806a96294b20c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId80576a96294b20cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId21166a96294b20fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId53916a96294b21101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId91826a96294b211b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId16646a96294b2131b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId24956a96294b213b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId53576a96294b21445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId26926a96294b214d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId76376a96294b2158e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId13606a96294b2169d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId23126a96294b21af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId59186a96294b21b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId56026a96294b21be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId17586a96294b21c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId79986a96294b21cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId53536a96294b21d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId45036a96294b21e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId79276a96294b21eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId86776a96294b21f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId38756a96294b22081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId71666a96294b22142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId75246a96294b22284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId27946a96294b22386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId11776a96294b224b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId98666a96294b22677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14036a96294b1c281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14036a96294b1c281.jpg"/><Relationship Id="rId59846a96294b22752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59846a96294b22752.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327095577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187043865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69046ab0bc4583425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId47436ab0bc45836bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId11806ab0bc458372e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId80866ab0bc458bf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId54236ab0bc458c061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId98926ab0bc458c116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId56296ab0bc458c19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId51836ab0bc458c20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId97846ab0bc458c401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId28086ab0bc458c4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId26636ab0bc458c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId62366ab0bc458c87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId92956ab0bc458ca31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId20826ab0bc458cb06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54726ab0bc458cb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId47656ab0bc458cc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId28166ab0bc458cdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId52456ab0bc458ce31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId37946ab0bc458ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId77396ab0bc458cfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId83526ab0bc458d0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId12476ab0bc458d22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId37906ab0bc458d2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId63806ab0bc458d375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId50306ab0bc458d3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId42546ab0bc458d4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId10666ab0bc458d5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId71416ab0bc458d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId40146ab0bc458d761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId65176ab0bc458d7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId64636ab0bc458d8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId98526ab0bc458d913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId65626ab0bc458da65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId74326ab0bc458db16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId81326ab0bc458dbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId87036ab0bc458dd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId79836ab0bc458de48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId45286ab0bc458deba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId74126ab0bc458df0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId35966ab0bc458df8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId93766ab0bc458e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId44906ab0bc458e16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId30776ab0bc458e250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId62506ab0bc458e40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId58616ab0bc458e57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId92756ab0bc458e60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId52356ab0bc458e6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId88776ab0bc458e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId46846ab0bc458eb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId94146ab0bc458ebbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId73576ab0bc458ed10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId81286ab0bc458eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId52726ab0bc458ee33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId58926ab0bc458eeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId79676ab0bc458ef80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId88346ab0bc458f08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId88426ab0bc458f4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId46186ab0bc458f52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId74666ab0bc458f5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId87406ab0bc458f618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId42246ab0bc458f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId21356ab0bc458f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId64656ab0bc458f80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId79486ab0bc458f89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId10506ab0bc458f925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId97856ab0bc458fa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId70186ab0bc458fb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId28286ab0bc458fc67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId64846ab0bc458fd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId93916ab0bc458fe7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId21316ab0bc4590038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37986ab0bc4589c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37986ab0bc4589c0b.jpg"/><Relationship Id="rId54806ab0bc4590383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54806ab0bc4590383.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>