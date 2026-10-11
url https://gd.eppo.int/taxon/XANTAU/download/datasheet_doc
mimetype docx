--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -171,51 +171,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pathotypes A, A*, A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is covered in a separate datasheet.  Text between square brackets [ ], on symptoms, morphology and detection, identification and inspection methods, is from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69046ab0bc4583425" w:history="1">
+      <w:hyperlink r:id="rId80316acb84b73cbd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO datasheet on </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">X. citri</w:t>
@@ -520,51 +520,51 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Galician lemon canker (C strains), Mexican lime cancrosis (C strains), South American citrus canker, cancrosis B (B strains), citrus canker, false citrus canker (B strains)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47436ab0bc45836bd" w:history="1">
+            <w:hyperlink r:id="rId22596acb84b73ce71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -580,51 +580,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11806ab0bc458372e" w:history="1">
+            <w:hyperlink r:id="rId22576acb84b73ceda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -10669,63 +10669,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in citrus orchards in South America since the 2000s. Absence has been confirmed in Argentina and Uruguay but not (yet) in São Paulo (Brazil) and Paraguay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41193705" name="name46206ab0bc4589c0e" descr="XANTAU_distribution_map.jpg"/>
+            <wp:docPr id="96710153" name="name24566acb84b743431" descr="XANTAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37986ab0bc4589c0b" cstate="print"/>
+                    <a:blip r:embed="rId17916acb84b74342d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14328,201 +14328,201 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). Seven significant introduction pathways were identified and evaluated by the EFSA Plant Health Panel (EFSA, 2014, 2019):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus fruit and/or leaves import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornamental rutaceous plants for planting import by passenger traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="698874343"/>
+          <w:numId w:val="311799397"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus and rutaceous leaves and twigs, commercial trade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15920,51 +15920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 306-318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80866ab0bc458bf81" w:history="1">
+      <w:hyperlink r:id="rId13056acb84b74600b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.65453-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16050,51 +16050,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 857-865. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54236ab0bc458c061" w:history="1">
+      <w:hyperlink r:id="rId66016acb84b7460e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16160,51 +16160,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 12, 4148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98926ab0bc458c116" w:history="1">
+      <w:hyperlink r:id="rId58096acb84b746195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-20-2498-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16241,51 +16241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1201-1207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56296ab0bc458c19c" w:history="1">
+      <w:hyperlink r:id="rId92966acb84b74621b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-08-21-0342-SC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16311,51 +16311,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51836ab0bc458c20f" w:history="1">
+      <w:hyperlink r:id="rId78866acb84b74628d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-020-00377-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16588,51 +16588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515-525. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97846ab0bc458c401" w:history="1">
+      <w:hyperlink r:id="rId35136acb84b74646b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijs.0.009514-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16678,51 +16678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathogenicity, a Review. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IntechOpen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28086ab0bc458c4b2" w:history="1">
+      <w:hyperlink r:id="rId94206acb84b746501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5772/intechopen.97776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16846,51 +16846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 441-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636ab0bc458c5c6" w:history="1">
+      <w:hyperlink r:id="rId66666acb84b746615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.03.2017.0071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17074,51 +17074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiatic citrus canker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62366ab0bc458c87d" w:history="1">
+      <w:hyperlink r:id="rId88706acb84b7467a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 23-10-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -17320,51 +17320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 231–236. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92956ab0bc458ca31" w:history="1">
+      <w:hyperlink r:id="rId53196acb84b746941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-66-231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17450,51 +17450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 792-806. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20826ab0bc458cb06" w:history="1">
+      <w:hyperlink r:id="rId60566acb84b746a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17540,51 +17540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1257-1264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54726ab0bc458cb99" w:history="1">
+      <w:hyperlink r:id="rId41346acb84b746aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.68.3.1257-1264.2002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17621,51 +17621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1333–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47656ab0bc458cc1e" w:history="1">
+      <w:hyperlink r:id="rId54466acb84b746b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17878,51 +17878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 459-463 (2002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28166ab0bc458cdbd" w:history="1">
+      <w:hyperlink r:id="rId59056acb84b746cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/417459a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17948,51 +17948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207-218. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52456ab0bc458ce31" w:history="1">
+      <w:hyperlink r:id="rId34916acb84b746d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0384-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18049,51 +18049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 373-378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37946ab0bc458ced5" w:history="1">
+      <w:hyperlink r:id="rId94916acb84b746ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-12-0351-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18177,51 +18177,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 287-291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dewdney MM &amp; Johnson EG (2023) 2023–2024 Florida citrus production guide: citrus canker. University of Florida, Institute of Food and Agricultural Sciences, FL, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77396ab0bc458cfa3" w:history="1">
+      <w:hyperlink r:id="rId13546acb84b746ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CG040</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed January 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -18334,51 +18334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> type IV Pilus is required for twitching motility, biofilm development, and adherence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Microbe Interactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 27, 1132-1147. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83526ab0bc458d0a0" w:history="1">
+      <w:hyperlink r:id="rId51036acb84b746fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-06-14-0184-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18582,51 +18582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3556. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12476ab0bc458d22d" w:history="1">
+      <w:hyperlink r:id="rId91826acb84b747170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18692,51 +18692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019:EN-1587. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37906ab0bc458d2dc" w:history="1">
+      <w:hyperlink r:id="rId46116acb84b747223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1587</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18782,51 +18782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63806ab0bc458d375" w:history="1">
+      <w:hyperlink r:id="rId33486acb84b7472b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18852,51 +18852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50306ab0bc458d3e9" w:history="1">
+      <w:hyperlink r:id="rId75296acb84b747327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18984,51 +18984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 62-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42546ab0bc458d4bc" w:history="1">
+      <w:hyperlink r:id="rId43026acb84b747419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12913</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19121,51 +19121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 483-496. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10666ab0bc458d5a5" w:history="1">
+      <w:hyperlink r:id="rId14646acb84b74750b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19289,51 +19289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1302-1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71416ab0bc458d6b0" w:history="1">
+      <w:hyperlink r:id="rId41216acb84b74761a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12638</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19399,51 +19399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40146ab0bc458d761" w:history="1">
+      <w:hyperlink r:id="rId24916acb84b7476df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.02361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19489,51 +19489,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e7676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65176ab0bc458d7f2" w:history="1">
+      <w:hyperlink r:id="rId89716acb84b747775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.7717/peerj.7676</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19630,81 +19630,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636ab0bc458d8d2" w:history="1">
+      <w:hyperlink r:id="rId80316acb84b747859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-39-1-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gochez A (2014) Host pathogen interaction, and copper resistance in Xanthomonads associated with citrus canker. University of Florida, thesis, 161 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98526ab0bc458d913" w:history="1">
+      <w:hyperlink r:id="rId98746acb84b74788d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ufdc.ufl.edu/ufe0046962/00001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19868,51 +19868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1207-1214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65626ab0bc458da65" w:history="1">
+      <w:hyperlink r:id="rId70626acb84b7479e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12361</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19978,51 +19978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74326ab0bc458db16" w:history="1">
+      <w:hyperlink r:id="rId85436acb84b747a92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12408</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20088,51 +20088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2309-2315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81326ab0bc458dbc6" w:history="1">
+      <w:hyperlink r:id="rId27256acb84b747b59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2007.03484.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20374,51 +20374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">781-787. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87036ab0bc458dd95" w:history="1">
+      <w:hyperlink r:id="rId30006acb84b747d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-72-0781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20484,51 +20484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 749-753. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79836ab0bc458de48" w:history="1">
+      <w:hyperlink r:id="rId24526acb84b747df7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/Phyto-81-749</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20554,101 +20554,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286ab0bc458deba" w:history="1">
+      <w:hyperlink r:id="rId11486acb84b747e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO.2001.91.1.30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gottwald TR, Graham JH &amp; Schubert TS (2002) Citrus canker: the pathogen and its impact. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74126ab0bc458df0d" w:history="1">
+      <w:hyperlink r:id="rId15186acb84b747ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2002-0812-01-RV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20674,51 +20674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1193-1200. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35966ab0bc458df8a" w:history="1">
+      <w:hyperlink r:id="rId50816acb84b747f2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-75-1193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20882,51 +20882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93766ab0bc458e0db" w:history="1">
+      <w:hyperlink r:id="rId58416acb84b74807c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1364-3703.2004.00197.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20972,51 +20972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e6632. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44906ab0bc458e16e" w:history="1">
+      <w:hyperlink r:id="rId13166acb84b74810d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0006632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21111,51 +21111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776ab0bc458e250" w:history="1">
+      <w:hyperlink r:id="rId79006acb84b7481ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21390,51 +21390,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62506ab0bc458e40f" w:history="1">
+      <w:hyperlink r:id="rId41626acb84b7483bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-10-1074B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21618,51 +21618,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3-7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58616ab0bc458e57d" w:history="1">
+      <w:hyperlink r:id="rId25426acb84b74852f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/0261-2194(90)90038-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21708,51 +21708,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18427-18432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756ab0bc458e60e" w:history="1">
+      <w:hyperlink r:id="rId92956acb84b7485c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1073/pnas.0705590104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21849,51 +21849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microorganisms </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356ab0bc458e6f0" w:history="1">
+      <w:hyperlink r:id="rId45846acb84b7486a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10050986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22295,51 +22295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776ab0bc458e9cb" w:history="1">
+      <w:hyperlink r:id="rId33106acb84b74897b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2164-11-238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22481,51 +22481,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1075. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46846ab0bc458eb0c" w:history="1">
+      <w:hyperlink r:id="rId12666acb84b748aae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12051075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22591,51 +22591,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 140-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146ab0bc458ebbe" w:history="1">
+      <w:hyperlink r:id="rId18826acb84b748b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-41582006000200003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22799,51 +22799,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576ab0bc458ed10" w:history="1">
+      <w:hyperlink r:id="rId86956acb84b748ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12864-019-6007-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22889,51 +22889,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 665–677. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286ab0bc458eda3" w:history="1">
+      <w:hyperlink r:id="rId66606acb84b748d37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-50-2-665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22979,51 +22979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1098–1111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52726ab0bc458ee33" w:history="1">
+      <w:hyperlink r:id="rId89786acb84b748dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-95-1098</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23069,51 +23069,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0210122. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926ab0bc458eeca" w:history="1">
+      <w:hyperlink r:id="rId86346acb84b748e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.02101-22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23179,51 +23179,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 296. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79676ab0bc458ef80" w:history="1">
+      <w:hyperlink r:id="rId87246acb84b748f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s12866-020-01972-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23345,51 +23345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88346ab0bc458f08f" w:history="1">
+      <w:hyperlink r:id="rId88536acb84b749011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-12-43</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24031,51 +24031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 494-518. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88426ab0bc458f4c8" w:history="1">
+      <w:hyperlink r:id="rId75106acb84b749466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2005.03.017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24092,51 +24092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic and Applied Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 690-695. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186ab0bc458f52d" w:history="1">
+      <w:hyperlink r:id="rId90506acb84b7494d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/ 10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24173,51 +24173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 893-897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74666ab0bc458f5b4" w:history="1">
+      <w:hyperlink r:id="rId30806acb84b74955a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2006.08.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24234,51 +24234,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 388–395. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87406ab0bc458f618" w:history="1">
+      <w:hyperlink r:id="rId22446acb84b7495bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-71-0388</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24304,51 +24304,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 340-356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42246ab0bc458f687" w:history="1">
+      <w:hyperlink r:id="rId23866acb84b749899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2001.85.4.340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24423,51 +24423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1179-1188. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356ab0bc458f759" w:history="1">
+      <w:hyperlink r:id="rId93456acb84b749981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2004.88.11.1179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24531,51 +24531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64656ab0bc458f80a" w:history="1">
+      <w:hyperlink r:id="rId86686acb84b749a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture10050171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24601,51 +24601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e06137. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79486ab0bc458f89c" w:history="1">
+      <w:hyperlink r:id="rId83726acb84b749adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2021.e06137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24682,51 +24682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 472-489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10506ab0bc458f925" w:history="1">
+      <w:hyperlink r:id="rId64856acb84b749b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-45-3-472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24890,51 +24890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97856ab0bc458fa77" w:history="1">
+      <w:hyperlink r:id="rId43146acb84b749dfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.1.243-249.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25009,51 +25009,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 477–487. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70186ab0bc458fb39" w:history="1">
+      <w:hyperlink r:id="rId80646acb84b749ee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/A:1008676508688</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25197,51 +25197,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 235-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28286ab0bc458fc67" w:history="1">
+      <w:hyperlink r:id="rId45386acb84b74a09c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTOFR-04-22-0044-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25345,51 +25345,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-377. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64846ab0bc458fd55" w:history="1">
+      <w:hyperlink r:id="rId24226acb84b74a1b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.syapm.2008.06.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25535,51 +25535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129–132. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916ab0bc458fe7f" w:history="1">
+      <w:hyperlink r:id="rId99836acb84b74a34c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/rpd.2012.18.2.129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25803,51 +25803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xanthomonas citri pv. aurantifolii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21316ab0bc4590038" w:history="1">
+      <w:hyperlink r:id="rId84566acb84b74a5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25860,63 +25860,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6095683" name="name32156ab0bc4590384" descr="eu_funding_250.png"/>
+            <wp:docPr id="57119591" name="name72516acb84b74ada3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54806ab0bc4590383" cstate="print"/>
+                    <a:blip r:embed="rId65156acb84b74ada1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26014,221 +26014,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="698874343">
+  <w:abstractNum w:abstractNumId="311799397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60865402">
+    <w:lvl w:ilvl="0" w:tplc="56890528">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60865402" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56890528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96612964">
+  <w:abstractNum w:abstractNumId="62849987">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31576925">
+    <w:lvl w:ilvl="0" w:tplc="28725975">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31576925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28725975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96612963">
+  <w:abstractNum w:abstractNumId="62849986">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36468341">
+    <w:lvl w:ilvl="0" w:tplc="33912207">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26980,58 +26980,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96612963">
-    <w:abstractNumId w:val="96612963"/>
+  <w:num w:numId="62849986">
+    <w:abstractNumId w:val="62849986"/>
   </w:num>
-  <w:num w:numId="96612964">
-    <w:abstractNumId w:val="96612964"/>
+  <w:num w:numId="62849987">
+    <w:abstractNumId w:val="62849987"/>
   </w:num>
-  <w:num w:numId="698874343">
-    <w:abstractNumId w:val="698874343"/>
+  <w:num w:numId="311799397">
+    <w:abstractNumId w:val="311799397"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38581,51 +38581,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327095577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187043865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69046ab0bc4583425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId47436ab0bc45836bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId11806ab0bc458372e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId80866ab0bc458bf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId54236ab0bc458c061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId98926ab0bc458c116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId56296ab0bc458c19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId51836ab0bc458c20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId97846ab0bc458c401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId28086ab0bc458c4b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId26636ab0bc458c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId62366ab0bc458c87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId92956ab0bc458ca31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId20826ab0bc458cb06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId54726ab0bc458cb99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId47656ab0bc458cc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId28166ab0bc458cdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId52456ab0bc458ce31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId37946ab0bc458ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId77396ab0bc458cfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId83526ab0bc458d0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId12476ab0bc458d22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId37906ab0bc458d2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId63806ab0bc458d375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId50306ab0bc458d3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId42546ab0bc458d4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId10666ab0bc458d5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId71416ab0bc458d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId40146ab0bc458d761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId65176ab0bc458d7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId64636ab0bc458d8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId98526ab0bc458d913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId65626ab0bc458da65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId74326ab0bc458db16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId81326ab0bc458dbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId87036ab0bc458dd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId79836ab0bc458de48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId45286ab0bc458deba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId74126ab0bc458df0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId35966ab0bc458df8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId93766ab0bc458e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId44906ab0bc458e16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId30776ab0bc458e250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId62506ab0bc458e40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId58616ab0bc458e57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId92756ab0bc458e60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId52356ab0bc458e6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId88776ab0bc458e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId46846ab0bc458eb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId94146ab0bc458ebbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId73576ab0bc458ed10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId81286ab0bc458eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId52726ab0bc458ee33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId58926ab0bc458eeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId79676ab0bc458ef80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId88346ab0bc458f08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId88426ab0bc458f4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId46186ab0bc458f52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId74666ab0bc458f5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId87406ab0bc458f618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId42246ab0bc458f687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId21356ab0bc458f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId64656ab0bc458f80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId79486ab0bc458f89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId10506ab0bc458f925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId97856ab0bc458fa77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId70186ab0bc458fb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId28286ab0bc458fc67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId64846ab0bc458fd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId93916ab0bc458fe7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId21316ab0bc4590038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37986ab0bc4589c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37986ab0bc4589c0b.jpg"/><Relationship Id="rId54806ab0bc4590383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54806ab0bc4590383.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984969675" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614033862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80316acb84b73cbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId22596acb84b73ce71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/" TargetMode="External"/><Relationship Id="rId22576acb84b73ceda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAU/categorization" TargetMode="External"/><Relationship Id="rId13056acb84b74600b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.65453-0" TargetMode="External"/><Relationship Id="rId66016acb84b7460e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-857" TargetMode="External"/><Relationship Id="rId58096acb84b746195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-20-2498-PDN" TargetMode="External"/><Relationship Id="rId92966acb84b74621b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-08-21-0342-SC" TargetMode="External"/><Relationship Id="rId78866acb84b74628d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-020-00377-2" TargetMode="External"/><Relationship Id="rId35136acb84b74646b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijs.0.009514-0" TargetMode="External"/><Relationship Id="rId94206acb84b746501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5772/intechopen.97776" TargetMode="External"/><Relationship Id="rId66666acb84b746615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.03.2017.0071" TargetMode="External"/><Relationship Id="rId88706acb84b7467a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.56921" TargetMode="External"/><Relationship Id="rId53196acb84b746941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-66-231" TargetMode="External"/><Relationship Id="rId60566acb84b746a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12461" TargetMode="External"/><Relationship Id="rId41346acb84b746aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.68.3.1257-1264.2002" TargetMode="External"/><Relationship Id="rId54466acb84b746b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1333" TargetMode="External"/><Relationship Id="rId59056acb84b746cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/417459a" TargetMode="External"/><Relationship Id="rId34916acb84b746d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0384-RE" TargetMode="External"/><Relationship Id="rId94916acb84b746ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-12-0351-RE" TargetMode="External"/><Relationship Id="rId13546acb84b746ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CG040" TargetMode="External"/><Relationship Id="rId51036acb84b746fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-06-14-0184-R" TargetMode="External"/><Relationship Id="rId91826acb84b747170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3027" TargetMode="External"/><Relationship Id="rId46116acb84b747223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1587" TargetMode="External"/><Relationship Id="rId33486acb84b7472b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId75296acb84b747327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId43026acb84b747419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12913" TargetMode="External"/><Relationship Id="rId14646acb84b74750b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId41216acb84b74761a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12638" TargetMode="External"/><Relationship Id="rId24916acb84b7476df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.02361" TargetMode="External"/><Relationship Id="rId89716acb84b747775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.7717/peerj.7676" TargetMode="External"/><Relationship Id="rId80316acb84b747859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-39-1-14" TargetMode="External"/><Relationship Id="rId98746acb84b74788d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufdc.ufl.edu/ufe0046962/00001" TargetMode="External"/><Relationship Id="rId70626acb84b7479e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12361" TargetMode="External"/><Relationship Id="rId85436acb84b747a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12408" TargetMode="External"/><Relationship Id="rId27256acb84b747b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2007.03484.x" TargetMode="External"/><Relationship Id="rId30006acb84b747d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-72-0781" TargetMode="External"/><Relationship Id="rId24526acb84b747df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/Phyto-81-749" TargetMode="External"/><Relationship Id="rId11486acb84b747e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO.2001.91.1.30" TargetMode="External"/><Relationship Id="rId15186acb84b747ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2002-0812-01-RV" TargetMode="External"/><Relationship Id="rId50816acb84b747f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-75-1193" TargetMode="External"/><Relationship Id="rId58416acb84b74807c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1364-3703.2004.00197.x" TargetMode="External"/><Relationship Id="rId13166acb84b74810d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0006632" TargetMode="External"/><Relationship Id="rId79006acb84b7481ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/dp-6-2014-xanthomonas-citri-subsp-citri/" TargetMode="External"/><Relationship Id="rId41626acb84b7483bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-10-1074B" TargetMode="External"/><Relationship Id="rId25426acb84b74852f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/0261-2194(90)90038-9" TargetMode="External"/><Relationship Id="rId92956acb84b7485c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1073/pnas.0705590104" TargetMode="External"/><Relationship Id="rId45846acb84b7486a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10050986" TargetMode="External"/><Relationship Id="rId33106acb84b74897b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2164-11-238" TargetMode="External"/><Relationship Id="rId12666acb84b748aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12051075" TargetMode="External"/><Relationship Id="rId18826acb84b748b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-41582006000200003" TargetMode="External"/><Relationship Id="rId86956acb84b748ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12864-019-6007-4" TargetMode="External"/><Relationship Id="rId66606acb84b748d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-50-2-665" TargetMode="External"/><Relationship Id="rId89786acb84b748dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-95-1098" TargetMode="External"/><Relationship Id="rId86346acb84b748e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.02101-22" TargetMode="External"/><Relationship Id="rId87246acb84b748f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12866-020-01972-8" TargetMode="External"/><Relationship Id="rId88536acb84b749011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-12-43" TargetMode="External"/><Relationship Id="rId75106acb84b749466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2005.03.017" TargetMode="External"/><Relationship Id="rId90506acb84b7494d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/%2010.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId30806acb84b74955a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2006.08.001" TargetMode="External"/><Relationship Id="rId22446acb84b7495bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-71-0388" TargetMode="External"/><Relationship Id="rId23866acb84b749899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2001.85.4.340" TargetMode="External"/><Relationship Id="rId93456acb84b749981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2004.88.11.1179" TargetMode="External"/><Relationship Id="rId86686acb84b749a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture10050171" TargetMode="External"/><Relationship Id="rId83726acb84b749adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2021.e06137" TargetMode="External"/><Relationship Id="rId64856acb84b749b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-45-3-472" TargetMode="External"/><Relationship Id="rId43146acb84b749dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.1.243-249.1993" TargetMode="External"/><Relationship Id="rId80646acb84b749ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/A:1008676508688" TargetMode="External"/><Relationship Id="rId45386acb84b74a09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTOFR-04-22-0044-FI" TargetMode="External"/><Relationship Id="rId24226acb84b74a1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.syapm.2008.06.004" TargetMode="External"/><Relationship Id="rId99836acb84b74a34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/rpd.2012.18.2.129" TargetMode="External"/><Relationship Id="rId84566acb84b74a5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17916acb84b74342d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17916acb84b74342d.jpg"/><Relationship Id="rId65156acb84b74ada1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156acb84b74ada1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>