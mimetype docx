--- v7 (2026-03-23)
+++ v8 (2026-04-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775369c09d36c2d71" w:history="1">
+            <w:hyperlink r:id="rId553469e324cae75a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691169c09d36c2ddb" w:history="1">
+            <w:hyperlink r:id="rId970769e324cae7610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42719396" name="name566569c09d36c3479" descr="1719.jpg"/>
+                  <wp:docPr id="67207806" name="name470869e324cae7cdd" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId712169c09d36c3477" cstate="print"/>
+                          <a:blip r:embed="rId192269e324cae7cdb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId133769c09d36c35d0" w:history="1">
+            <w:hyperlink r:id="rId419869e324cae7e53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25438996" name="name391769c09d36c4d3f" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="80173559" name="name339669e324cae9862" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId123769c09d36c4d3b" cstate="print"/>
+                    <a:blip r:embed="rId193769e324cae985d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165269c09d36c5dfa" w:history="1">
+      <w:hyperlink r:id="rId957669e324caea979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497769c09d36c5e52" w:history="1">
+      <w:hyperlink r:id="rId966769e324caea9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639769c09d36c6045" w:history="1">
+      <w:hyperlink r:id="rId794169e324caeabca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319869c09d36c60d5" w:history="1">
+      <w:hyperlink r:id="rId452469e324caeac5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386569c09d36c6183" w:history="1">
+      <w:hyperlink r:id="rId459569e324caead0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380069c09d36c62da" w:history="1">
+      <w:hyperlink r:id="rId255469e324caeae62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173269c09d36c63b8" w:history="1">
+      <w:hyperlink r:id="rId290369e324caeaf3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795969c09d36c6502" w:history="1">
+      <w:hyperlink r:id="rId324069e324caeb086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215769c09d36c65b1" w:history="1">
+      <w:hyperlink r:id="rId628869e324caeb136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261069c09d36c6640" w:history="1">
+      <w:hyperlink r:id="rId659969e324caeb1c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769869c09d36c66e0" w:history="1">
+      <w:hyperlink r:id="rId546369e324caeb26a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225669c09d36c676f" w:history="1">
+      <w:hyperlink r:id="rId498169e324caeb2fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456969c09d36c6877" w:history="1">
+      <w:hyperlink r:id="rId147969e324caeb45c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236669c09d36c6904" w:history="1">
+      <w:hyperlink r:id="rId892369e324caeb4ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383369c09d36c6991" w:history="1">
+      <w:hyperlink r:id="rId563369e324caeb593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143269c09d36c6a3d" w:history="1">
+      <w:hyperlink r:id="rId301169e324caeb646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667069c09d36c6c1c" w:history="1">
+      <w:hyperlink r:id="rId961169e324caeb832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573469c09d36c6faa" w:history="1">
+      <w:hyperlink r:id="rId323869e324caebc11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211569c09d36c73a3" w:history="1">
+      <w:hyperlink r:id="rId633369e324caec0aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221069c09d36c74ba" w:history="1">
+      <w:hyperlink r:id="rId848269e324caec1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248169c09d36c761d" w:history="1">
+      <w:hyperlink r:id="rId837169e324caec334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90143304" name="name893169c09d36c768c" descr="eu_funding_250.png"/>
+            <wp:docPr id="69777186" name="name491569e324caec4d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId344169c09d36c768b" cstate="print"/>
+                    <a:blip r:embed="rId360469e324caec4cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63720010">
+  <w:abstractNum w:abstractNumId="22978973">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54537620">
+    <w:lvl w:ilvl="0" w:tplc="49164378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54537620" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49164378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63720009">
+  <w:abstractNum w:abstractNumId="22978972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93150765">
+    <w:lvl w:ilvl="0" w:tplc="18743824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63720009">
-    <w:abstractNumId w:val="63720009"/>
+  <w:num w:numId="22978972">
+    <w:abstractNumId w:val="22978972"/>
   </w:num>
-  <w:num w:numId="63720010">
-    <w:abstractNumId w:val="63720010"/>
+  <w:num w:numId="22978973">
+    <w:abstractNumId w:val="22978973"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537016543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104964468" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId775369c09d36c2d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId691169c09d36c2ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId133769c09d36c35d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId165269c09d36c5dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId497769c09d36c5e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId639769c09d36c6045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId319869c09d36c60d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId386569c09d36c6183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId380069c09d36c62da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId173269c09d36c63b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId795969c09d36c6502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId215769c09d36c65b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId261069c09d36c6640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId769869c09d36c66e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId225669c09d36c676f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId456969c09d36c6877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId236669c09d36c6904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId383369c09d36c6991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId143269c09d36c6a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId667069c09d36c6c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId573469c09d36c6faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId211569c09d36c73a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId221069c09d36c74ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248169c09d36c761d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId712169c09d36c3477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId712169c09d36c3477.jpg"/><Relationship Id="rId123769c09d36c4d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId123769c09d36c4d3b.jpg"/><Relationship Id="rId344169c09d36c768b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344169c09d36c768b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId227660168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179892266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId553469e324cae75a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId970769e324cae7610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId419869e324cae7e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId957669e324caea979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId966769e324caea9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId794169e324caeabca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId452469e324caeac5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId459569e324caead0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId255469e324caeae62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId290369e324caeaf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId324069e324caeb086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId628869e324caeb136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId659969e324caeb1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId546369e324caeb26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId498169e324caeb2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId147969e324caeb45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId892369e324caeb4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId563369e324caeb593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId301169e324caeb646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId961169e324caeb832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId323869e324caebc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId633369e324caec0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId848269e324caec1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId837169e324caec334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId192269e324cae7cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192269e324cae7cdb.jpg"/><Relationship Id="rId193769e324cae985d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId193769e324cae985d.jpg"/><Relationship Id="rId360469e324caec4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId360469e324caec4cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>