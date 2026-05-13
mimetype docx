--- v8 (2026-04-18)
+++ v9 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553469e324cae75a6" w:history="1">
+            <w:hyperlink r:id="rId91146a04c434e4b0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970769e324cae7610" w:history="1">
+            <w:hyperlink r:id="rId61786a04c434e4b72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67207806" name="name470869e324cae7cdd" descr="1719.jpg"/>
+                  <wp:docPr id="13397188" name="name76506a04c434e5093" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId192269e324cae7cdb" cstate="print"/>
+                          <a:blip r:embed="rId34996a04c434e5090" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId419869e324cae7e53" w:history="1">
+            <w:hyperlink r:id="rId95966a04c434e51e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80173559" name="name339669e324cae9862" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="12760888" name="name43826a04c434e6808" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId193769e324cae985d" cstate="print"/>
+                    <a:blip r:embed="rId91876a04c434e6804" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957669e324caea979" w:history="1">
+      <w:hyperlink r:id="rId76866a04c434e78cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966769e324caea9d1" w:history="1">
+      <w:hyperlink r:id="rId71996a04c434e7922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794169e324caeabca" w:history="1">
+      <w:hyperlink r:id="rId17306a04c434e7b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452469e324caeac5e" w:history="1">
+      <w:hyperlink r:id="rId42686a04c434e7ba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459569e324caead0a" w:history="1">
+      <w:hyperlink r:id="rId33926a04c434e7c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255469e324caeae62" w:history="1">
+      <w:hyperlink r:id="rId94266a04c434e7da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290369e324caeaf3b" w:history="1">
+      <w:hyperlink r:id="rId23226a04c434e7e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324069e324caeb086" w:history="1">
+      <w:hyperlink r:id="rId58086a04c434e7fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628869e324caeb136" w:history="1">
+      <w:hyperlink r:id="rId19816a04c434e8071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659969e324caeb1c7" w:history="1">
+      <w:hyperlink r:id="rId72366a04c434e8101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546369e324caeb26a" w:history="1">
+      <w:hyperlink r:id="rId81076a04c434e81a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498169e324caeb2fa" w:history="1">
+      <w:hyperlink r:id="rId69806a04c434e8231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147969e324caeb45c" w:history="1">
+      <w:hyperlink r:id="rId30766a04c434e833b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892369e324caeb4ec" w:history="1">
+      <w:hyperlink r:id="rId17196a04c434e83ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563369e324caeb593" w:history="1">
+      <w:hyperlink r:id="rId46556a04c434e8458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301169e324caeb646" w:history="1">
+      <w:hyperlink r:id="rId18186a04c434e8505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961169e324caeb832" w:history="1">
+      <w:hyperlink r:id="rId34896a04c434e86ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323869e324caebc11" w:history="1">
+      <w:hyperlink r:id="rId77956a04c434e8aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633369e324caec0aa" w:history="1">
+      <w:hyperlink r:id="rId19186a04c434e8eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848269e324caec1c5" w:history="1">
+      <w:hyperlink r:id="rId52426a04c434e8fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837169e324caec334" w:history="1">
+      <w:hyperlink r:id="rId47006a04c434e912b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69777186" name="name491569e324caec4d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="78195491" name="name98836a04c434e9466" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId360469e324caec4cf" cstate="print"/>
+                    <a:blip r:embed="rId53666a04c434e9464" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22978973">
+  <w:abstractNum w:abstractNumId="15227768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49164378">
+    <w:lvl w:ilvl="0" w:tplc="93557724">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49164378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93557724" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22978972">
+  <w:abstractNum w:abstractNumId="15227767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18743824">
+    <w:lvl w:ilvl="0" w:tplc="60923762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22978972">
-    <w:abstractNumId w:val="22978972"/>
+  <w:num w:numId="15227767">
+    <w:abstractNumId w:val="15227767"/>
   </w:num>
-  <w:num w:numId="22978973">
-    <w:abstractNumId w:val="22978973"/>
+  <w:num w:numId="15227768">
+    <w:abstractNumId w:val="15227768"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId227660168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179892266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId553469e324cae75a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId970769e324cae7610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId419869e324cae7e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId957669e324caea979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId966769e324caea9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId794169e324caeabca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId452469e324caeac5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId459569e324caead0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId255469e324caeae62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId290369e324caeaf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId324069e324caeb086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId628869e324caeb136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId659969e324caeb1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId546369e324caeb26a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId498169e324caeb2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId147969e324caeb45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId892369e324caeb4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId563369e324caeb593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId301169e324caeb646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId961169e324caeb832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId323869e324caebc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId633369e324caec0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId848269e324caec1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId837169e324caec334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId192269e324cae7cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192269e324cae7cdb.jpg"/><Relationship Id="rId193769e324cae985d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId193769e324cae985d.jpg"/><Relationship Id="rId360469e324caec4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId360469e324caec4cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615039776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738909805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91146a04c434e4b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId61786a04c434e4b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId95966a04c434e51e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId76866a04c434e78cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId71996a04c434e7922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId17306a04c434e7b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId42686a04c434e7ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId33926a04c434e7c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId94266a04c434e7da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId23226a04c434e7e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId58086a04c434e7fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId19816a04c434e8071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId72366a04c434e8101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId81076a04c434e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId69806a04c434e8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId30766a04c434e833b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId17196a04c434e83ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId46556a04c434e8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId18186a04c434e8505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId34896a04c434e86ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId77956a04c434e8aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId19186a04c434e8eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId52426a04c434e8fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47006a04c434e912b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId34996a04c434e5090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34996a04c434e5090.jpg"/><Relationship Id="rId91876a04c434e6804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a04c434e6804.jpg"/><Relationship Id="rId53666a04c434e9464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53666a04c434e9464.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>