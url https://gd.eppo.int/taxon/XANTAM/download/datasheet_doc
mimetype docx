--- v9 (2026-05-13)
+++ v10 (2026-06-24)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91146a04c434e4b0a" w:history="1">
+            <w:hyperlink r:id="rId19876a3b70b69bdc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61786a04c434e4b72" w:history="1">
+            <w:hyperlink r:id="rId63606a3b70b69be12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13397188" name="name76506a04c434e5093" descr="1719.jpg"/>
+                  <wp:docPr id="24837193" name="name28846a3b70b69c427" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34996a04c434e5090" cstate="print"/>
+                          <a:blip r:embed="rId71726a3b70b69c426" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95966a04c434e51e9" w:history="1">
+            <w:hyperlink r:id="rId42026a3b70b69c4ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12760888" name="name43826a04c434e6808" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="57667403" name="name71486a3b70b69d221" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91876a04c434e6804" cstate="print"/>
+                    <a:blip r:embed="rId73626a3b70b69d21f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a04c434e78cb" w:history="1">
+      <w:hyperlink r:id="rId64946a3b70b69ddbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71996a04c434e7922" w:history="1">
+      <w:hyperlink r:id="rId56536a3b70b69ddfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17306a04c434e7b15" w:history="1">
+      <w:hyperlink r:id="rId43576a3b70b69df55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42686a04c434e7ba4" w:history="1">
+      <w:hyperlink r:id="rId64566a3b70b69dfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33926a04c434e7c51" w:history="1">
+      <w:hyperlink r:id="rId10626a3b70b69e036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94266a04c434e7da9" w:history="1">
+      <w:hyperlink r:id="rId86916a3b70b69e12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23226a04c434e7e77" w:history="1">
+      <w:hyperlink r:id="rId45726a3b70b69e1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58086a04c434e7fc0" w:history="1">
+      <w:hyperlink r:id="rId45536a3b70b69e2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19816a04c434e8071" w:history="1">
+      <w:hyperlink r:id="rId35496a3b70b69e32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72366a04c434e8101" w:history="1">
+      <w:hyperlink r:id="rId49546a3b70b69e396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81076a04c434e81a3" w:history="1">
+      <w:hyperlink r:id="rId91426a3b70b69e40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69806a04c434e8231" w:history="1">
+      <w:hyperlink r:id="rId44776a3b70b69e473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30766a04c434e833b" w:history="1">
+      <w:hyperlink r:id="rId91716a3b70b69e532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17196a04c434e83ca" w:history="1">
+      <w:hyperlink r:id="rId61016a3b70b69e599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46556a04c434e8458" w:history="1">
+      <w:hyperlink r:id="rId86306a3b70b69e5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18186a04c434e8505" w:history="1">
+      <w:hyperlink r:id="rId49996a3b70b69e67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a04c434e86ff" w:history="1">
+      <w:hyperlink r:id="rId40926a3b70b69e7e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77956a04c434e8aa6" w:history="1">
+      <w:hyperlink r:id="rId48086a3b70b69ea73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19186a04c434e8eb5" w:history="1">
+      <w:hyperlink r:id="rId99746a3b70b69ed35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52426a04c434e8fcb" w:history="1">
+      <w:hyperlink r:id="rId13406a3b70b69edf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47006a04c434e912b" w:history="1">
+      <w:hyperlink r:id="rId17826a3b70b69eef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78195491" name="name98836a04c434e9466" descr="eu_funding_250.png"/>
+            <wp:docPr id="5471685" name="name53316a3b70b69ef63" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53666a04c434e9464" cstate="print"/>
+                    <a:blip r:embed="rId61766a3b70b69ef62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15227768">
+  <w:abstractNum w:abstractNumId="18005954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93557724">
+    <w:lvl w:ilvl="0" w:tplc="97621743">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93557724" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97621743" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15227767">
+  <w:abstractNum w:abstractNumId="18005953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60923762">
+    <w:lvl w:ilvl="0" w:tplc="81746527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15227767">
-    <w:abstractNumId w:val="15227767"/>
+  <w:num w:numId="18005953">
+    <w:abstractNumId w:val="18005953"/>
   </w:num>
-  <w:num w:numId="15227768">
-    <w:abstractNumId w:val="15227768"/>
+  <w:num w:numId="18005954">
+    <w:abstractNumId w:val="18005954"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615039776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738909805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91146a04c434e4b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId61786a04c434e4b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId95966a04c434e51e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId76866a04c434e78cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId71996a04c434e7922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId17306a04c434e7b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId42686a04c434e7ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId33926a04c434e7c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId94266a04c434e7da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId23226a04c434e7e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId58086a04c434e7fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId19816a04c434e8071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId72366a04c434e8101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId81076a04c434e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId69806a04c434e8231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId30766a04c434e833b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId17196a04c434e83ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId46556a04c434e8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId18186a04c434e8505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId34896a04c434e86ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId77956a04c434e8aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId19186a04c434e8eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId52426a04c434e8fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47006a04c434e912b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId34996a04c434e5090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34996a04c434e5090.jpg"/><Relationship Id="rId91876a04c434e6804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a04c434e6804.jpg"/><Relationship Id="rId53666a04c434e9464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53666a04c434e9464.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId501611931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708826282" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19876a3b70b69bdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId63606a3b70b69be12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId42026a3b70b69c4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId64946a3b70b69ddbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId56536a3b70b69ddfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId43576a3b70b69df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId64566a3b70b69dfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId10626a3b70b69e036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId86916a3b70b69e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId45726a3b70b69e1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId45536a3b70b69e2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId35496a3b70b69e32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId49546a3b70b69e396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId91426a3b70b69e40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId44776a3b70b69e473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId91716a3b70b69e532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId61016a3b70b69e599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId86306a3b70b69e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId49996a3b70b69e67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId40926a3b70b69e7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId48086a3b70b69ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId99746a3b70b69ed35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId13406a3b70b69edf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17826a3b70b69eef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId71726a3b70b69c426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71726a3b70b69c426.jpg"/><Relationship Id="rId73626a3b70b69d21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73626a3b70b69d21f.jpg"/><Relationship Id="rId61766a3b70b69ef62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61766a3b70b69ef62.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>