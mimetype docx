--- v10 (2026-06-24)
+++ v11 (2026-07-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19876a3b70b69bdc6" w:history="1">
+            <w:hyperlink r:id="rId41576a597aeb5beeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63606a3b70b69be12" w:history="1">
+            <w:hyperlink r:id="rId22336a597aeb5bf54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24837193" name="name28846a3b70b69c427" descr="1719.jpg"/>
+                  <wp:docPr id="94348865" name="name68496a597aeb5c593" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71726a3b70b69c426" cstate="print"/>
+                          <a:blip r:embed="rId86806a597aeb5c590" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42026a3b70b69c4ff" w:history="1">
+            <w:hyperlink r:id="rId46366a597aeb5c6df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57667403" name="name71486a3b70b69d221" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="32621074" name="name46406a597aeb5d9ae" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73626a3b70b69d21f" cstate="print"/>
+                    <a:blip r:embed="rId17756a597aeb5d9aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946a3b70b69ddbf" w:history="1">
+      <w:hyperlink r:id="rId69326a597aeb5ea7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56536a3b70b69ddfc" w:history="1">
+      <w:hyperlink r:id="rId47546a597aeb5ead2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43576a3b70b69df55" w:history="1">
+      <w:hyperlink r:id="rId35506a597aeb5ecc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64566a3b70b69dfbc" w:history="1">
+      <w:hyperlink r:id="rId56216a597aeb5ed55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10626a3b70b69e036" w:history="1">
+      <w:hyperlink r:id="rId96836a597aeb5edff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86916a3b70b69e12b" w:history="1">
+      <w:hyperlink r:id="rId57036a597aeb5ef5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45726a3b70b69e1be" w:history="1">
+      <w:hyperlink r:id="rId92096a597aeb5f02e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a3b70b69e2a5" w:history="1">
+      <w:hyperlink r:id="rId35616a597aeb5f165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35496a3b70b69e32d" w:history="1">
+      <w:hyperlink r:id="rId10096a597aeb5f213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546a3b70b69e396" w:history="1">
+      <w:hyperlink r:id="rId45316a597aeb5f2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91426a3b70b69e40c" w:history="1">
+      <w:hyperlink r:id="rId37846a597aeb5f341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44776a3b70b69e473" w:history="1">
+      <w:hyperlink r:id="rId80126a597aeb5f3ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91716a3b70b69e532" w:history="1">
+      <w:hyperlink r:id="rId95716a597aeb5f4e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a3b70b69e599" w:history="1">
+      <w:hyperlink r:id="rId49076a597aeb5f576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86306a3b70b69e5ff" w:history="1">
+      <w:hyperlink r:id="rId71956a597aeb5f603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49996a3b70b69e67b" w:history="1">
+      <w:hyperlink r:id="rId96536a597aeb5f6da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40926a3b70b69e7e2" w:history="1">
+      <w:hyperlink r:id="rId16056a597aeb5fafc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48086a3b70b69ea73" w:history="1">
+      <w:hyperlink r:id="rId51716a597aeb6006c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99746a3b70b69ed35" w:history="1">
+      <w:hyperlink r:id="rId48396a597aeb604f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13406a3b70b69edf9" w:history="1">
+      <w:hyperlink r:id="rId39966a597aeb6063a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17826a3b70b69eef3" w:history="1">
+      <w:hyperlink r:id="rId59316a597aeb607f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5471685" name="name53316a3b70b69ef63" descr="eu_funding_250.png"/>
+            <wp:docPr id="95349311" name="name55676a597aeb60ae5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61766a3b70b69ef62" cstate="print"/>
+                    <a:blip r:embed="rId57756a597aeb60ae3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18005954">
+  <w:abstractNum w:abstractNumId="57940017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97621743">
+    <w:lvl w:ilvl="0" w:tplc="24108075">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97621743" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24108075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18005953">
+  <w:abstractNum w:abstractNumId="57940016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81746527">
+    <w:lvl w:ilvl="0" w:tplc="97283339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18005953">
-    <w:abstractNumId w:val="18005953"/>
+  <w:num w:numId="57940016">
+    <w:abstractNumId w:val="57940016"/>
   </w:num>
-  <w:num w:numId="18005954">
-    <w:abstractNumId w:val="18005954"/>
+  <w:num w:numId="57940017">
+    <w:abstractNumId w:val="57940017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId501611931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708826282" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19876a3b70b69bdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId63606a3b70b69be12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId42026a3b70b69c4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId64946a3b70b69ddbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId56536a3b70b69ddfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId43576a3b70b69df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId64566a3b70b69dfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId10626a3b70b69e036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId86916a3b70b69e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId45726a3b70b69e1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId45536a3b70b69e2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId35496a3b70b69e32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId49546a3b70b69e396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId91426a3b70b69e40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId44776a3b70b69e473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId91716a3b70b69e532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId61016a3b70b69e599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId86306a3b70b69e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId49996a3b70b69e67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId40926a3b70b69e7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId48086a3b70b69ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId99746a3b70b69ed35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId13406a3b70b69edf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17826a3b70b69eef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId71726a3b70b69c426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71726a3b70b69c426.jpg"/><Relationship Id="rId73626a3b70b69d21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73626a3b70b69d21f.jpg"/><Relationship Id="rId61766a3b70b69ef62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61766a3b70b69ef62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId209287115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765253154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41576a597aeb5beeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId22336a597aeb5bf54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId46366a597aeb5c6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId69326a597aeb5ea7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId47546a597aeb5ead2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId35506a597aeb5ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId56216a597aeb5ed55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId96836a597aeb5edff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId57036a597aeb5ef5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId92096a597aeb5f02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId35616a597aeb5f165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId10096a597aeb5f213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId45316a597aeb5f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId37846a597aeb5f341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId80126a597aeb5f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId95716a597aeb5f4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId49076a597aeb5f576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId71956a597aeb5f603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId96536a597aeb5f6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId16056a597aeb5fafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId51716a597aeb6006c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId48396a597aeb604f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId39966a597aeb6063a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59316a597aeb607f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId86806a597aeb5c590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86806a597aeb5c590.jpg"/><Relationship Id="rId17756a597aeb5d9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a597aeb5d9aa.jpg"/><Relationship Id="rId57756a597aeb60ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57756a597aeb60ae3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>