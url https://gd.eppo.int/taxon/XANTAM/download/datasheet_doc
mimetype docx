--- v11 (2026-07-17)
+++ v12 (2026-08-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41576a597aeb5beeb" w:history="1">
+            <w:hyperlink r:id="rId86396a759f3565bbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22336a597aeb5bf54" w:history="1">
+            <w:hyperlink r:id="rId62336a759f3565c25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94348865" name="name68496a597aeb5c593" descr="1719.jpg"/>
+                  <wp:docPr id="65641406" name="name36466a759f3565cce" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86806a597aeb5c590" cstate="print"/>
+                          <a:blip r:embed="rId46446a759f3565ccd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46366a597aeb5c6df" w:history="1">
+            <w:hyperlink r:id="rId40616a759f3565da1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32621074" name="name46406a597aeb5d9ae" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="32338862" name="name51106a759f3567c0a" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17756a597aeb5d9aa" cstate="print"/>
+                    <a:blip r:embed="rId84536a759f3567c07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69326a597aeb5ea7d" w:history="1">
+      <w:hyperlink r:id="rId75396a759f3568c89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47546a597aeb5ead2" w:history="1">
+      <w:hyperlink r:id="rId80396a759f3568ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35506a597aeb5ecc5" w:history="1">
+      <w:hyperlink r:id="rId86686a759f3568ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a597aeb5ed55" w:history="1">
+      <w:hyperlink r:id="rId33006a759f3568f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a597aeb5edff" w:history="1">
+      <w:hyperlink r:id="rId84516a759f356900d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57036a597aeb5ef5e" w:history="1">
+      <w:hyperlink r:id="rId63536a759f3569179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a597aeb5f02e" w:history="1">
+      <w:hyperlink r:id="rId47646a759f3569249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35616a597aeb5f165" w:history="1">
+      <w:hyperlink r:id="rId60606a759f356938b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10096a597aeb5f213" w:history="1">
+      <w:hyperlink r:id="rId95176a759f356943d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45316a597aeb5f2a0" w:history="1">
+      <w:hyperlink r:id="rId10186a759f35694cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37846a597aeb5f341" w:history="1">
+      <w:hyperlink r:id="rId14436a759f3569573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80126a597aeb5f3ce" w:history="1">
+      <w:hyperlink r:id="rId45986a759f3569606" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95716a597aeb5f4e9" w:history="1">
+      <w:hyperlink r:id="rId26566a759f356978b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49076a597aeb5f576" w:history="1">
+      <w:hyperlink r:id="rId10616a759f3569823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a597aeb5f603" w:history="1">
+      <w:hyperlink r:id="rId59166a759f35698b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96536a597aeb5f6da" w:history="1">
+      <w:hyperlink r:id="rId25666a759f3569968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16056a597aeb5fafc" w:history="1">
+      <w:hyperlink r:id="rId81036a759f3569b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51716a597aeb6006c" w:history="1">
+      <w:hyperlink r:id="rId43396a759f3569efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a597aeb604f1" w:history="1">
+      <w:hyperlink r:id="rId37706a759f356a3ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a597aeb6063a" w:history="1">
+      <w:hyperlink r:id="rId27446a759f356a4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59316a597aeb607f9" w:history="1">
+      <w:hyperlink r:id="rId70086a759f356a63c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95349311" name="name55676a597aeb60ae5" descr="eu_funding_250.png"/>
+            <wp:docPr id="78507145" name="name30856a759f356a6d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57756a597aeb60ae3" cstate="print"/>
+                    <a:blip r:embed="rId53746a759f356a6d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57940017">
+  <w:abstractNum w:abstractNumId="48177095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24108075">
+    <w:lvl w:ilvl="0" w:tplc="72027555">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24108075" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72027555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57940016">
+  <w:abstractNum w:abstractNumId="48177094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97283339">
+    <w:lvl w:ilvl="0" w:tplc="86149647">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57940016">
-    <w:abstractNumId w:val="57940016"/>
+  <w:num w:numId="48177094">
+    <w:abstractNumId w:val="48177094"/>
   </w:num>
-  <w:num w:numId="57940017">
-    <w:abstractNumId w:val="57940017"/>
+  <w:num w:numId="48177095">
+    <w:abstractNumId w:val="48177095"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId209287115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765253154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41576a597aeb5beeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId22336a597aeb5bf54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId46366a597aeb5c6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId69326a597aeb5ea7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId47546a597aeb5ead2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId35506a597aeb5ecc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId56216a597aeb5ed55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId96836a597aeb5edff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId57036a597aeb5ef5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId92096a597aeb5f02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId35616a597aeb5f165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId10096a597aeb5f213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId45316a597aeb5f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId37846a597aeb5f341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId80126a597aeb5f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId95716a597aeb5f4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId49076a597aeb5f576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId71956a597aeb5f603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId96536a597aeb5f6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId16056a597aeb5fafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId51716a597aeb6006c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId48396a597aeb604f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId39966a597aeb6063a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59316a597aeb607f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId86806a597aeb5c590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86806a597aeb5c590.jpg"/><Relationship Id="rId17756a597aeb5d9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a597aeb5d9aa.jpg"/><Relationship Id="rId57756a597aeb60ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57756a597aeb60ae3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467151595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628601174" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86396a759f3565bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId62336a759f3565c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId40616a759f3565da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId75396a759f3568c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId80396a759f3568ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId86686a759f3568ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId33006a759f3568f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId84516a759f356900d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId63536a759f3569179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId47646a759f3569249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId60606a759f356938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId95176a759f356943d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId10186a759f35694cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId14436a759f3569573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId45986a759f3569606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId26566a759f356978b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId10616a759f3569823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId59166a759f35698b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId25666a759f3569968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId81036a759f3569b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId43396a759f3569efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId37706a759f356a3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId27446a759f356a4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70086a759f356a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId46446a759f3565ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46446a759f3565ccd.jpg"/><Relationship Id="rId84536a759f3567c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84536a759f3567c07.jpg"/><Relationship Id="rId53746a759f356a6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53746a759f356a6d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>