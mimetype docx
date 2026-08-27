--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86396a759f3565bbd" w:history="1">
+            <w:hyperlink r:id="rId71466a901ce156725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62336a759f3565c25" w:history="1">
+            <w:hyperlink r:id="rId93396a901ce15678e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65641406" name="name36466a759f3565cce" descr="1719.jpg"/>
+                  <wp:docPr id="20234435" name="name22486a901ce157086" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46446a759f3565ccd" cstate="print"/>
+                          <a:blip r:embed="rId49446a901ce157084" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40616a759f3565da1" w:history="1">
+            <w:hyperlink r:id="rId45516a901ce1571af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32338862" name="name51106a759f3567c0a" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="17444639" name="name79106a901ce15844e" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84536a759f3567c07" cstate="print"/>
+                    <a:blip r:embed="rId49026a901ce15844c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75396a759f3568c89" w:history="1">
+      <w:hyperlink r:id="rId59166a901ce15969e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a759f3568ce0" w:history="1">
+      <w:hyperlink r:id="rId48646a901ce1596f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86686a759f3568ecb" w:history="1">
+      <w:hyperlink r:id="rId98706a901ce1598db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a759f3568f5e" w:history="1">
+      <w:hyperlink r:id="rId16086a901ce15996b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84516a759f356900d" w:history="1">
+      <w:hyperlink r:id="rId89716a901ce159a21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63536a759f3569179" w:history="1">
+      <w:hyperlink r:id="rId29686a901ce159b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a759f3569249" w:history="1">
+      <w:hyperlink r:id="rId50546a901ce159c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60606a759f356938b" w:history="1">
+      <w:hyperlink r:id="rId78606a901ce159da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95176a759f356943d" w:history="1">
+      <w:hyperlink r:id="rId17806a901ce159e55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a759f35694cf" w:history="1">
+      <w:hyperlink r:id="rId85606a901ce159ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14436a759f3569573" w:history="1">
+      <w:hyperlink r:id="rId35696a901ce159f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45986a759f3569606" w:history="1">
+      <w:hyperlink r:id="rId82436a901ce15a01b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26566a759f356978b" w:history="1">
+      <w:hyperlink r:id="rId73416a901ce15a128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10616a759f3569823" w:history="1">
+      <w:hyperlink r:id="rId13086a901ce15a1b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59166a759f35698b7" w:history="1">
+      <w:hyperlink r:id="rId37076a901ce15a248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25666a759f3569968" w:history="1">
+      <w:hyperlink r:id="rId37706a901ce15a2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81036a759f3569b55" w:history="1">
+      <w:hyperlink r:id="rId14526a901ce15a4fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43396a759f3569efb" w:history="1">
+      <w:hyperlink r:id="rId19346a901ce15a8c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a759f356a3ba" w:history="1">
+      <w:hyperlink r:id="rId26746a901ce15acd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27446a759f356a4d5" w:history="1">
+      <w:hyperlink r:id="rId29436a901ce15adef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70086a759f356a63c" w:history="1">
+      <w:hyperlink r:id="rId35566a901ce15af57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78507145" name="name30856a759f356a6d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="64861263" name="name99926a901ce15b38f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53746a759f356a6d5" cstate="print"/>
+                    <a:blip r:embed="rId28216a901ce15b38d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48177095">
+  <w:abstractNum w:abstractNumId="18227614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72027555">
+    <w:lvl w:ilvl="0" w:tplc="55760233">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72027555" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55760233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48177094">
+  <w:abstractNum w:abstractNumId="18227613">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86149647">
+    <w:lvl w:ilvl="0" w:tplc="22297099">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48177094">
-    <w:abstractNumId w:val="48177094"/>
+  <w:num w:numId="18227613">
+    <w:abstractNumId w:val="18227613"/>
   </w:num>
-  <w:num w:numId="48177095">
-    <w:abstractNumId w:val="48177095"/>
+  <w:num w:numId="18227614">
+    <w:abstractNumId w:val="18227614"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467151595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628601174" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86396a759f3565bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId62336a759f3565c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId40616a759f3565da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId75396a759f3568c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId80396a759f3568ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId86686a759f3568ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId33006a759f3568f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId84516a759f356900d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId63536a759f3569179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId47646a759f3569249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId60606a759f356938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId95176a759f356943d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId10186a759f35694cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId14436a759f3569573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId45986a759f3569606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId26566a759f356978b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId10616a759f3569823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId59166a759f35698b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId25666a759f3569968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId81036a759f3569b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId43396a759f3569efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId37706a759f356a3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId27446a759f356a4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70086a759f356a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId46446a759f3565ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46446a759f3565ccd.jpg"/><Relationship Id="rId84536a759f3567c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84536a759f3567c07.jpg"/><Relationship Id="rId53746a759f356a6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53746a759f356a6d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId258125600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221844581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71466a901ce156725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId93396a901ce15678e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId45516a901ce1571af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId59166a901ce15969e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId48646a901ce1596f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId98706a901ce1598db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId16086a901ce15996b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId89716a901ce159a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId29686a901ce159b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId50546a901ce159c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId78606a901ce159da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId17806a901ce159e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId85606a901ce159ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId35696a901ce159f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId82436a901ce15a01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId73416a901ce15a128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId13086a901ce15a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId37076a901ce15a248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId37706a901ce15a2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId14526a901ce15a4fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId19346a901ce15a8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId26746a901ce15acd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId29436a901ce15adef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35566a901ce15af57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId49446a901ce157084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49446a901ce157084.jpg"/><Relationship Id="rId49026a901ce15844c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49026a901ce15844c.jpg"/><Relationship Id="rId28216a901ce15b38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28216a901ce15b38d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>