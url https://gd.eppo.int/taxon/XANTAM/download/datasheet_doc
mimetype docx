--- v13 (2026-08-27)
+++ v14 (2026-09-24)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71466a901ce156725" w:history="1">
+            <w:hyperlink r:id="rId45736ab5755a353d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93396a901ce15678e" w:history="1">
+            <w:hyperlink r:id="rId10506ab5755a3543a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20234435" name="name22486a901ce157086" descr="1719.jpg"/>
+                  <wp:docPr id="71428366" name="name10736ab5755a35b8e" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49446a901ce157084" cstate="print"/>
+                          <a:blip r:embed="rId39376ab5755a35b8c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45516a901ce1571af" w:history="1">
+            <w:hyperlink r:id="rId28676ab5755a35ce5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17444639" name="name79106a901ce15844e" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="21816293" name="name79816ab5755a36d77" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49026a901ce15844c" cstate="print"/>
+                    <a:blip r:embed="rId34296ab5755a36d74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59166a901ce15969e" w:history="1">
+      <w:hyperlink r:id="rId32866ab5755a37ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48646a901ce1596f6" w:history="1">
+      <w:hyperlink r:id="rId20896ab5755a37ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706a901ce1598db" w:history="1">
+      <w:hyperlink r:id="rId75056ab5755a380e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16086a901ce15996b" w:history="1">
+      <w:hyperlink r:id="rId67376ab5755a38178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89716a901ce159a21" w:history="1">
+      <w:hyperlink r:id="rId59576ab5755a38229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a901ce159b80" w:history="1">
+      <w:hyperlink r:id="rId67106ab5755a38389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a901ce159c4f" w:history="1">
+      <w:hyperlink r:id="rId29126ab5755a38468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78606a901ce159da2" w:history="1">
+      <w:hyperlink r:id="rId51596ab5755a385b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17806a901ce159e55" w:history="1">
+      <w:hyperlink r:id="rId61606ab5755a38663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85606a901ce159ee7" w:history="1">
+      <w:hyperlink r:id="rId76086ab5755a386f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35696a901ce159f8b" w:history="1">
+      <w:hyperlink r:id="rId82426ab5755a3879c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a901ce15a01b" w:history="1">
+      <w:hyperlink r:id="rId15696ab5755a38830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73416a901ce15a128" w:history="1">
+      <w:hyperlink r:id="rId98846ab5755a38940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13086a901ce15a1b9" w:history="1">
+      <w:hyperlink r:id="rId35856ab5755a389e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a901ce15a248" w:history="1">
+      <w:hyperlink r:id="rId91086ab5755a38a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a901ce15a2f8" w:history="1">
+      <w:hyperlink r:id="rId22126ab5755a38b2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14526a901ce15a4fe" w:history="1">
+      <w:hyperlink r:id="rId12026ab5755a38d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19346a901ce15a8c1" w:history="1">
+      <w:hyperlink r:id="rId86876ab5755a390e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26746a901ce15acd3" w:history="1">
+      <w:hyperlink r:id="rId68216ab5755a3951b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29436a901ce15adef" w:history="1">
+      <w:hyperlink r:id="rId17416ab5755a39642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a901ce15af57" w:history="1">
+      <w:hyperlink r:id="rId89806ab5755a397fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64861263" name="name99926a901ce15b38f" descr="eu_funding_250.png"/>
+            <wp:docPr id="66763502" name="name30056ab5755a39d3f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28216a901ce15b38d" cstate="print"/>
+                    <a:blip r:embed="rId71986ab5755a39d3d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18227614">
+  <w:abstractNum w:abstractNumId="75898144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55760233">
+    <w:lvl w:ilvl="0" w:tplc="22881331">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55760233" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22881331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18227613">
+  <w:abstractNum w:abstractNumId="75898143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22297099">
+    <w:lvl w:ilvl="0" w:tplc="86418612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18227613">
-    <w:abstractNumId w:val="18227613"/>
+  <w:num w:numId="75898143">
+    <w:abstractNumId w:val="75898143"/>
   </w:num>
-  <w:num w:numId="18227614">
-    <w:abstractNumId w:val="18227614"/>
+  <w:num w:numId="75898144">
+    <w:abstractNumId w:val="75898144"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId258125600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221844581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71466a901ce156725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId93396a901ce15678e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId45516a901ce1571af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId59166a901ce15969e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId48646a901ce1596f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId98706a901ce1598db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId16086a901ce15996b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId89716a901ce159a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId29686a901ce159b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId50546a901ce159c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId78606a901ce159da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId17806a901ce159e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId85606a901ce159ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId35696a901ce159f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId82436a901ce15a01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId73416a901ce15a128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId13086a901ce15a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId37076a901ce15a248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId37706a901ce15a2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId14526a901ce15a4fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId19346a901ce15a8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId26746a901ce15acd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId29436a901ce15adef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35566a901ce15af57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId49446a901ce157084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49446a901ce157084.jpg"/><Relationship Id="rId49026a901ce15844c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49026a901ce15844c.jpg"/><Relationship Id="rId28216a901ce15b38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28216a901ce15b38d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824300444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324752043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45736ab5755a353d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId10506ab5755a3543a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId28676ab5755a35ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId32866ab5755a37ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId20896ab5755a37ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId75056ab5755a380e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId67376ab5755a38178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId59576ab5755a38229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId67106ab5755a38389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId29126ab5755a38468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId51596ab5755a385b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId61606ab5755a38663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId76086ab5755a386f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId82426ab5755a3879c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId15696ab5755a38830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId98846ab5755a38940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId35856ab5755a389e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId91086ab5755a38a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId22126ab5755a38b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId12026ab5755a38d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId86876ab5755a390e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId68216ab5755a3951b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId17416ab5755a39642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89806ab5755a397fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId39376ab5755a35b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39376ab5755a35b8c.jpg"/><Relationship Id="rId34296ab5755a36d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34296ab5755a36d74.jpg"/><Relationship Id="rId71986ab5755a39d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71986ab5755a39d3d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>