--- v14 (2026-09-24)
+++ v15 (2026-10-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Panagopoulos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial blight of grapevine, canker of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45736ab5755a353d0" w:history="1">
+            <w:hyperlink r:id="rId13736ad4b3424a868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10506ab5755a3543a" w:history="1">
+            <w:hyperlink r:id="rId33696ad4b3424a8d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XANTAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71428366" name="name10736ab5755a35b8e" descr="1719.jpg"/>
+                  <wp:docPr id="48359130" name="name44826ad4b3424af28" descr="1719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39376ab5755a35b8c" cstate="print"/>
+                          <a:blip r:embed="rId13116ad4b3424af26" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28676ab5755a35ce5" w:history="1">
+            <w:hyperlink r:id="rId97336ad4b3424b094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1597,63 +1597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020), another systemic pathogenic bacterium of grapevine which is difficult to diagnose solely on the basis of symptoms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21816293" name="name79816ab5755a36d77" descr="XANTAM_distribution_map.jpg"/>
+            <wp:docPr id="83704512" name="name48586ad4b3424c339" descr="XANTAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="XANTAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34296ab5755a36d74" cstate="print"/>
+                    <a:blip r:embed="rId23656ad4b3424c336" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3856,101 +3856,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (leafspot, canker). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32866ab5755a37ea0" w:history="1">
+      <w:hyperlink r:id="rId85796ad4b3424d426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56929</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (canker of grapevine). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20896ab5755a37ef8" w:history="1">
+      <w:hyperlink r:id="rId23546ad4b3424d47e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56907</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4210,51 +4210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12,3291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75056ab5755a380e4" w:history="1">
+      <w:hyperlink r:id="rId91396ad4b3424d66a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 3989. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67376ab5755a38178" w:history="1">
+      <w:hyperlink r:id="rId48776ad4b3424d6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3989</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4410,51 +4410,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), no. 4225, 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59576ab5755a38229" w:history="1">
+      <w:hyperlink r:id="rId21316ad4b3424d7ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.4225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4627,51 +4627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 403-412. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106ab5755a38389" w:history="1">
+      <w:hyperlink r:id="rId74036ad4b3424d90c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02328.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4755,51 +4755,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">viticola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EU FP-7 project DROPSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126ab5755a38468" w:history="1">
+      <w:hyperlink r:id="rId66026ad4b3424d9da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XANTCV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2020) Inspector’s manual on specific pest surveys. Budapest. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51596ab5755a385b1" w:history="1">
+      <w:hyperlink r:id="rId26906ad4b3424db28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4060/cb2071en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5062,51 +5062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606ab5755a38663" w:history="1">
+      <w:hyperlink r:id="rId87196ad4b3424dbdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2019.00489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5152,51 +5152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8844. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76086ab5755a386f6" w:history="1">
+      <w:hyperlink r:id="rId90886ad4b3424dc6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-45365-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied and Environmental Microbiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,1904-1912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82426ab5755a3879c" w:history="1">
+      <w:hyperlink r:id="rId11996ad4b3424dd12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.69.4.1904-1912.2003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8292-8300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15696ab5755a38830" w:history="1">
+      <w:hyperlink r:id="rId20056ad4b3424dda4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.71.12.8292-8300.2005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5511,51 +5511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 237–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846ab5755a38940" w:history="1">
+      <w:hyperlink r:id="rId46806ad4b3424debe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0581-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5601,51 +5601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 409-414. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35856ab5755a389e2" w:history="1">
+      <w:hyperlink r:id="rId37166ad4b3424df50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-015-0609-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5691,51 +5691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 159–164. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086ab5755a38a77" w:history="1">
+      <w:hyperlink r:id="rId72756ad4b3424dfe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-016-0650-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5801,51 +5801,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4160–4166 (2020). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22126ab5755a38b2a" w:history="1">
+      <w:hyperlink r:id="rId96076ad4b3424e092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00284-020-02194-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 560. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026ab5755a38d29" w:history="1">
+      <w:hyperlink r:id="rId81506ad4b3424e29c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s42003-020-01284-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6681,51 +6681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts WP (1993) Grapevine heat treatment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">– Xanthomonas ampelina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Final report to Grape and Wine Research &amp; Development Corporation, 19 pp. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876ab5755a390e8" w:history="1">
+      <w:hyperlink r:id="rId75296ad4b3424e66b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68216ab5755a3951b" w:history="1">
+      <w:hyperlink r:id="rId27496ad4b3424ea70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/00207713-37-1-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7474,51 +7474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xylophilus ampelinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17416ab5755a39642" w:history="1">
+      <w:hyperlink r:id="rId18296ad4b3424eb8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7700,90 +7700,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 39-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89806ab5755a397fd" w:history="1">
+      <w:hyperlink r:id="rId25596ad4b3424ecf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01979.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66763502" name="name30056ab5755a39d3f" descr="eu_funding_250.png"/>
+            <wp:docPr id="41035728" name="name27646ad4b3424ed61" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71986ab5755a39d3d" cstate="print"/>
+                    <a:blip r:embed="rId43936ad4b3424ed60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7881,137 +7881,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75898144">
+  <w:abstractNum w:abstractNumId="99828444">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22881331">
+    <w:lvl w:ilvl="0" w:tplc="13917566">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22881331" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13917566" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75898143">
+  <w:abstractNum w:abstractNumId="99828443">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86418612">
+    <w:lvl w:ilvl="0" w:tplc="80403222">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8763,55 +8763,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75898143">
-    <w:abstractNumId w:val="75898143"/>
+  <w:num w:numId="99828443">
+    <w:abstractNumId w:val="99828443"/>
   </w:num>
-  <w:num w:numId="75898144">
-    <w:abstractNumId w:val="75898144"/>
+  <w:num w:numId="99828444">
+    <w:abstractNumId w:val="99828444"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20361,51 +20361,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824300444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324752043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45736ab5755a353d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId10506ab5755a3543a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId28676ab5755a35ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId32866ab5755a37ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId20896ab5755a37ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId75056ab5755a380e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId67376ab5755a38178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId59576ab5755a38229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId67106ab5755a38389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId29126ab5755a38468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId51596ab5755a385b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId61606ab5755a38663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId76086ab5755a386f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId82426ab5755a3879c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId15696ab5755a38830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId98846ab5755a38940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId35856ab5755a389e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId91086ab5755a38a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId22126ab5755a38b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId12026ab5755a38d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId86876ab5755a390e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId68216ab5755a3951b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId17416ab5755a39642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89806ab5755a397fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId39376ab5755a35b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39376ab5755a35b8c.jpg"/><Relationship Id="rId34296ab5755a36d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34296ab5755a36d74.jpg"/><Relationship Id="rId71986ab5755a39d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71986ab5755a39d3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370668395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237904044" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13736ad4b3424a868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/" TargetMode="External"/><Relationship Id="rId33696ad4b3424a8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/categorization" TargetMode="External"/><Relationship Id="rId97336ad4b3424b094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTAM/photos" TargetMode="External"/><Relationship Id="rId85796ad4b3424d426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56929" TargetMode="External"/><Relationship Id="rId23546ad4b3424d47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56907" TargetMode="External"/><Relationship Id="rId91396ad4b3424d66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3921" TargetMode="External"/><Relationship Id="rId48776ad4b3424d6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3989" TargetMode="External"/><Relationship Id="rId21316ad4b3424d7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.4225" TargetMode="External"/><Relationship Id="rId74036ad4b3424d90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02328.x" TargetMode="External"/><Relationship Id="rId66026ad4b3424d9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCV/documents" TargetMode="External"/><Relationship Id="rId26906ad4b3424db28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4060/cb2071en" TargetMode="External"/><Relationship Id="rId87196ad4b3424dbdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2019.00489" TargetMode="External"/><Relationship Id="rId90886ad4b3424dc6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId11996ad4b3424dd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.69.4.1904-1912.2003" TargetMode="External"/><Relationship Id="rId20056ad4b3424dda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.71.12.8292-8300.2005" TargetMode="External"/><Relationship Id="rId46806ad4b3424debe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0581-3" TargetMode="External"/><Relationship Id="rId37166ad4b3424df50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-015-0609-8" TargetMode="External"/><Relationship Id="rId72756ad4b3424dfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-016-0650-2" TargetMode="External"/><Relationship Id="rId96076ad4b3424e092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00284-020-02194-x" TargetMode="External"/><Relationship Id="rId81506ad4b3424e29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s42003-020-01284-7" TargetMode="External"/><Relationship Id="rId75296ad4b3424e66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wineaustralia.com/getmedia/410a0c86-fcee-4259-acd2-c5c3c281041e/DPI-3V-Final-Report" TargetMode="External"/><Relationship Id="rId27496ad4b3424ea70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/00207713-37-1-4" TargetMode="External"/><Relationship Id="rId18296ad4b3424eb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25596ad4b3424ecf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01979.x" TargetMode="External"/><Relationship Id="rId13116ad4b3424af26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13116ad4b3424af26.jpg"/><Relationship Id="rId23656ad4b3424c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23656ad4b3424c336.jpg"/><Relationship Id="rId43936ad4b3424ed60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43936ad4b3424ed60.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>