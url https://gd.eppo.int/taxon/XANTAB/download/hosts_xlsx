--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -12,65 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="XANTAB" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
+  </si>
+  <si>
+    <t>SACHY</t>
+  </si>
+  <si>
+    <t>Saccharum hybrids</t>
+  </si>
+  <si>
+    <t>* Hu ZT, Ntambo MS, Zhao JY, Javed T, Shi Y, Fu HY, Huang MT, Gao SJ (2023) Genetic divergence and population structure of Xanthomonas albilineans strains infecting Saccharum spp. hybrid and Saccharum officinarum.Plants 12(10), 1937.  https://doi.org/10.3390/plants12101937</t>
   </si>
   <si>
     <t>SACOF</t>
   </si>
   <si>
     <t>Saccharum officinarum</t>
   </si>
   <si>
     <t>* Duan YY, Zhang YQ, Xu ZX, Lin Y, Mao LR, Wang WH, Deng ZH, Huang MT, Gao SJ (2021) First report of Xanthomonas albilineans causing leaf scald on two chewing cane clones in Zhejiang province, China. Plant Disease 105(2), 485.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PESPU</t>
   </si>
   <si>
     <t>Cenchrus purpureus</t>
   </si>
   <si>
     <t>* Meng JY, Ntambo MS, Luo LM, Huang MT, Fu HY, Gao SJ (2019) Molecular identification of Xanthomonas albilineans infecting elephant grass (Pennisetum purpureum) in China. Crop Protection 124, 104853.</t>
   </si>
 </sst>
 </file>
 
@@ -395,104 +404,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="267.649" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="323.064" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
         <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">