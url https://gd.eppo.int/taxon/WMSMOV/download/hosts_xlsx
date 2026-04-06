--- v0 (2025-10-01)
+++ v1 (2026-04-06)
@@ -76,51 +76,51 @@
   <si>
     <t>ARHHY</t>
   </si>
   <si>
     <t>Arachis hypogaea</t>
   </si>
   <si>
     <t>* Hu B, Xu Z, Wei Z, Huang Y, Guo C, Chen J, Sun Z (2024) Occurrence of Watermelon silver mottle virus in peanut in China. Plant Disease (early view). https://doi.org/10.1094/PDIS-06-23-1238-PDN</t>
   </si>
   <si>
     <t>BNCHI</t>
   </si>
   <si>
     <t>Benincasa hispida</t>
   </si>
   <si>
     <t>* Che H, Ma Y, Lin Y, Feng T, Luo D, Long H (2023) Virome Profiling, New Virus Identification and the Prevalence and Distribution of Viruses Infecting Chieh-Qua (Benincasa hispida Cogn. var. chieh-qua How) in China. Viruses 15(6), 1396. https://doi.org/10.3390/v15061396</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
-    <t>* Anurag S (2012) The occurrence and disease incidence of Tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. The Philippine Agricultural Scientist 95(4), 411-415.</t>
+    <t>* Sunpapao A (2012) The occurrence and disease incidence of Tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. The Philippine Agricultural Scientist 95(4), 411-415.</t>
   </si>
   <si>
     <t>CUMME</t>
   </si>
   <si>
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>* Suresh LM, Malathi VG, Shivanna MB (2013) Serological diagnosis and host range studies of important viral diseases of a few cucurbitaceous crops in Maharashtra, India. Archives of Phytopathology and Plant Protection 46(16), 1919-1930.
 ------- as 'melon'.</t>
   </si>
   <si>
     <t>CUMMC</t>
   </si>
   <si>
     <t>Cucumis melo subsp. melo var. cantaloupensis</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 ------- as cantaloupe.</t>
   </si>
   <si>
     <t>LUFAE</t>
   </si>
   <si>