--- v1 (2026-04-06)
+++ v2 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="WMSMOV" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
     <t>Citrullus lanatus</t>
   </si>
   <si>
     <t xml:space="preserve">* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 * Rao X, Liu Y, Wu Z, Li Y (2011) First report of natural infection of watermelon by Watermelon silver mottle virus in China. New Disease Reports 24, 12. http://www.ndrs.org.uk/article.php?id=024012
 </t>
@@ -107,50 +107,59 @@
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>* Suresh LM, Malathi VG, Shivanna MB (2013) Serological diagnosis and host range studies of important viral diseases of a few cucurbitaceous crops in Maharashtra, India. Archives of Phytopathology and Plant Protection 46(16), 1919-1930.
 ------- as 'melon'.</t>
   </si>
   <si>
     <t>CUMMC</t>
   </si>
   <si>
     <t>Cucumis melo subsp. melo var. cantaloupensis</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 ------- as cantaloupe.</t>
   </si>
   <si>
     <t>LUFAE</t>
   </si>
   <si>
     <t>Luffa aegyptiaca</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 ------- as 'snake luffa'.</t>
+  </si>
+  <si>
+    <t>MOMCH</t>
+  </si>
+  <si>
+    <t>Momordica charantia</t>
+  </si>
+  <si>
+    <t>* Chen Z, Li E, Cai L, Xu D, Du W, Zeng X, Gao F, Gao S (2026b) Complete genome sequence of watermelon silver mottle virus infecting Momordica charantia L. in China. Australasian Plant Pathology 55(4), 55-86.</t>
   </si>
   <si>
     <t>PHYSS</t>
   </si>
   <si>
     <t>Physalis sp.</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153, 571-577.
 ------- as Physalis.</t>
   </si>
   <si>
     <t>ZRTGR</t>
   </si>
   <si>
     <t>Siraitia grosvenorii</t>
   </si>
   <si>
     <t>* Zhang S, Zeng C, Lou B, Pang Q, Su Y, Song Y, Lei C, Li Y, Wen Y (2023) First report of Watermelon silver mottle orthotospovirus infecting Siraitia grosvenorii in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-02-23-0290-PDN</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
@@ -493,51 +502,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="319.636" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -687,50 +696,64 @@
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">