--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -625,51 +625,51 @@
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>20</v>