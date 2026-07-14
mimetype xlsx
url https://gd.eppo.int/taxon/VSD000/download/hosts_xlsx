--- v1 (2026-01-28)
+++ v2 (2026-07-14)
@@ -176,51 +176,51 @@
   <si>
     <t>Catalpa speciosa</t>
   </si>
   <si>
     <t>CETOC</t>
   </si>
   <si>
     <t>Celtis occidentalis</t>
   </si>
   <si>
     <t>CPLOC</t>
   </si>
   <si>
     <t>Cephalanthus occidentalis</t>
   </si>
   <si>
     <t>CIORE</t>
   </si>
   <si>
     <t>Chionanthus retusus</t>
   </si>
   <si>
     <t>CLQLU</t>
   </si>
   <si>
-    <t>Cladrastis lutea</t>
+    <t>Cladrastis kentukea</t>
   </si>
   <si>
     <t>* Bily D, Gyatso T, Avin FA, Bonkowski J, Liyanapathiranage P, Rodriguez Salamanca L, Vinatzer B, Baysal-Gurel F (2026) A Ceratobasidium sp. D.P. Rogers associated with vascular streak dieback of woody ornamental plants in Virginia, U.S.A. Plant Disease (early view) https://doi.org/10.1094/PDIS-02-25-0375-RE
 ------- as Cladrastis kentukea</t>
   </si>
   <si>
     <t>CRWKO</t>
   </si>
   <si>
     <t>Cornus kousa</t>
   </si>
   <si>
     <t>COTCO</t>
   </si>
   <si>
     <t>Cotinus coggygria</t>
   </si>
   <si>
     <t>CSCVI</t>
   </si>
   <si>
     <t>Crataegus viridis</t>
   </si>
   <si>
     <t>FOHSS</t>