--- v5 (2026-05-26)
+++ v6 (2026-11-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VITVI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="572">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Zamharir MG, Paltrinieri S, Hajivand S, Taheri M, Bertaccini A (2017) Molecular identification of diverse ‘Candidatus Phytoplasma’ species associated with grapevine decline in Iran. Journal of Phytopathology 165(7-8), 407-413.
 ------- "related strain"
 * Canik D, Ertunc F, Paltrinieri S, Contaldo N &amp; Bertaccini A (2011) Identification of different phytoplasmas infecting grapevine in Turkey. Bulletin of Insectology 64, S225-S226.
@@ -1351,76 +1351,79 @@
   <si>
     <t>GLRV13</t>
   </si>
   <si>
     <t>Ampelovirus tredecimvitis</t>
   </si>
   <si>
     <t>GLRAV3</t>
   </si>
   <si>
     <t>Ampelovirus trivitis</t>
   </si>
   <si>
     <t>* Maree HJ, Almeida RP, Bester R, Chooi KM, Cohen D, Dolja VV, Fuchs MF, Golino DA, Jooste AE, Martelli GP, Naidu RA (2013) Grapevine leafroll-associated virus 3. Frontiers in microbiology 4, 82. https://doi.org/10.3389/fmicb.2013.00082</t>
   </si>
   <si>
     <t>GLRAV1</t>
   </si>
   <si>
     <t>Ampelovirus univitis</t>
   </si>
   <si>
     <t>* Soltani N, Hu R, Hensley DD, Lockwood DL, Perry KL, Hajimorad MR (2020) A survey for nine major viruses of grapevines in Tennessee vineyards. Plant Health Progress 157-161. https://doi.org/10.1094/PHP-03-20-0018-RS</t>
   </si>
   <si>
-    <t>ANTSOI</t>
-[...4 lines deleted...]
-  <si>
     <t>Aphis illinoisensis</t>
   </si>
   <si>
     <t>* Barjadze S, Ben-Dov Y (2011) The grapevine aphid Aphis illinoisensis: an invasive pest in Israel. Phytoparasitica 39(1), 55–57.
 * Barjadze S, Karaca I, Yasar B (2011) The grapevine aphid, Aphis illinoisensis Shimer, 1866 (Hemiptera: Aphididae): An invasive pest in Isparta Province (Turkey). Türkiye Entomoloji Bülteni 1(2), 119-121.
 * Pérez Hidalgo N, Laguna Garcia F, Nieto Nafría JM (2011) First Spanish record of Aphis illinoisensis Schimer (Hemiptera: Aphididae), the grapevine aphid. Boletín de la Sociedad Entomólogica Aragonesa (S.E.A) n°49, 321-323.
 * Kamel-Ben Halima M, Mdellel L (2010) First record of the grapevine aphid, Aphis illinoisensis Shimer, in Tunisia. EPPO Bulletin 40(2), 191-192.</t>
   </si>
   <si>
     <t>Apscaviroid betaflavivitis (as Vitis)</t>
   </si>
   <si>
     <t>ARBOKA</t>
   </si>
   <si>
     <t>Arboridia kakogawana</t>
   </si>
   <si>
     <t>* Chirecean C, Daniel N, Seljak G (2019) First record of the Japanese grape leafhopper Arboridia kakogawana (Matsumura, 1932) (Hemiptera: Cicadellidae) from Romania. EPPO Bulletin, 49: 391– 397. https://doi.org/10.1111/epp.12585
 ------- confirmed host</t>
+  </si>
+  <si>
+    <t>ANTSOI</t>
+  </si>
+  <si>
+    <t>Aspilanta oinophylla</t>
+  </si>
+  <si>
+    <t>* Van Nieukerken EJ, Wagner DL, Baldessari M, Mazzon L, Angeli G, Girolami V, Duso C, Doorenweerd C (2012) Antispila oinophylla (Lepidoptera, Heliozelidae), a new North American grapevine leafminer invading Italian vineyards: taxonomy, DNA barcodes and life cycle. ZooKeys 170, 29-77.</t>
   </si>
   <si>
     <t>GRIDAV</t>
   </si>
   <si>
     <t>Badnavirus decoloratiovitis</t>
   </si>
   <si>
     <t>* Chiumenti M, Morelli M, Giampetruzzi A, Palmisano F, Savino VN, la Notte P, Martelli GP, Saldarelli P (2015) First report of grapevine roditis leaf discoloration-associated virus in Italy. Journal of Plant Pathology 97(3), 5
 ------- Confirmed host.
 * Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.</t>
   </si>
   <si>
     <t>GVCV00</t>
   </si>
   <si>
     <t>Badnavirus venavitis</t>
   </si>
   <si>
     <t>* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.
 * Qiu W, Schoelz J (2017) Grapevine vein clearing virus: diagnostics, genome diversity and management. In Grapevine Viruses: Molecular Biology, Diagnostics and Management (Eds Meng BZ, Martelli GP, Fuchs M, Golino D), Springer International Publishing AG, pp 315-330.
 ------- Natural host.
 * Qiu WP, Petersen SM, Howard S (2020) North American grape 'Norton' is resistant to Grapevine vein clearing virus. Plant Disease 104, 2051-2053.
 ------- Natural host.
 * Schoelz J, Volenberg D, Adhab M, Fang ZW, Klassen V, Spinka C, Al Rwahnih MA (2021) A survey of viruses found in grapevine cultivars grown in Missouri. American Journal of Enology and Viticulture 72, 73-84.
@@ -4323,877 +4326,879 @@
         <v>405</v>
       </c>
       <c r="D148" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>397</v>
       </c>
       <c r="B149" t="s">
         <v>407</v>
       </c>
       <c r="C149" t="s">
         <v>408</v>
       </c>
       <c r="D149" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>397</v>
       </c>
       <c r="B150" t="s">
+        <v>45</v>
+      </c>
+      <c r="C150" t="s">
         <v>410</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>411</v>
       </c>
-      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>397</v>
       </c>
       <c r="B151" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C151" t="s">
         <v>412</v>
       </c>
-      <c r="D151" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>397</v>
       </c>
       <c r="B152" t="s">
-        <v>51</v>
+        <v>413</v>
       </c>
       <c r="C152" t="s">
         <v>414</v>
       </c>
-      <c r="D152"/>
+      <c r="D152" t="s">
+        <v>415</v>
+      </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>397</v>
       </c>
       <c r="B153" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C153" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D153" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>397</v>
       </c>
       <c r="B154" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C154" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D154" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>397</v>
       </c>
       <c r="B155" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C155" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D155" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C156" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D156" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>397</v>
       </c>
       <c r="B157" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C157" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D157" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>397</v>
       </c>
       <c r="B158" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C158" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D158" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>397</v>
       </c>
       <c r="B159" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C159" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D159" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>397</v>
       </c>
       <c r="B160" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C160" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D160" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>397</v>
       </c>
       <c r="B161" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C161" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D161" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>397</v>
       </c>
       <c r="B162" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C162" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D162" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>397</v>
       </c>
       <c r="B163" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C163" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D163" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>397</v>
       </c>
       <c r="B164" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C164" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D164" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>397</v>
       </c>
       <c r="B165" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C165" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D165" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>397</v>
       </c>
       <c r="B166" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C166" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D166" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>397</v>
       </c>
       <c r="B167" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C167" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>397</v>
       </c>
       <c r="B168" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C168" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D168" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>397</v>
       </c>
       <c r="B169" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C169" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>397</v>
       </c>
       <c r="B170" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C170" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D170" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>397</v>
       </c>
       <c r="B171" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C171" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>397</v>
       </c>
       <c r="B172" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C172" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>397</v>
       </c>
       <c r="B173" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C173" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D173" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>397</v>
       </c>
       <c r="B174" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C174" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>397</v>
       </c>
       <c r="B175" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C175" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D175" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>397</v>
       </c>
       <c r="B176" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C176" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D176" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>397</v>
       </c>
       <c r="B177" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C177" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D177" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>397</v>
       </c>
       <c r="B178" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C178" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D178" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>397</v>
       </c>
       <c r="B179" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C179" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D179" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>397</v>
       </c>
       <c r="B180" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C180" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D180" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C181" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D181" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>397</v>
       </c>
       <c r="B182" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C182" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D182" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>397</v>
       </c>
       <c r="B183" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C183" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D183" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>397</v>
       </c>
       <c r="B184" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C184" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D184" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>397</v>
       </c>
       <c r="B185" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C185" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D185" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>397</v>
       </c>
       <c r="B186" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C186" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D186" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>397</v>
       </c>
       <c r="B187" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C187" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D187" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>397</v>
       </c>
       <c r="B188" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C188" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D188" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>397</v>
       </c>
       <c r="B189" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C189" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D189" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>397</v>
       </c>
       <c r="B190" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C190" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D190" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>397</v>
       </c>
       <c r="B191" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C191" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D191" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>397</v>
       </c>
       <c r="B192" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C192" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D192" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>397</v>
       </c>
       <c r="B193" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C193" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D193" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>397</v>
       </c>
       <c r="B194" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C194" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D194" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>397</v>
       </c>
       <c r="B195" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C195" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D195" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>397</v>
       </c>
       <c r="B196" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C196" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D196" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>397</v>
       </c>
       <c r="B197" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C197" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>397</v>
       </c>
       <c r="B198" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C198" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D198"/>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>397</v>
       </c>
       <c r="B199" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C199" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D199"/>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>397</v>
       </c>
       <c r="B200" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C200" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D200" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>397</v>
       </c>
       <c r="B201" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C201" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D201" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>397</v>
       </c>
       <c r="B202" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C202" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D202" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>397</v>
       </c>
       <c r="B203" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C203" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D203" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>397</v>
       </c>
       <c r="B204" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C204" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D204" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>397</v>
       </c>
       <c r="B205" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C205" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D205" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>397</v>
       </c>
       <c r="B206" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C206" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D206" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>397</v>
       </c>
       <c r="B207" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C207" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D207" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>397</v>
       </c>
       <c r="B208" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C208" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D208" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B209" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C209" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D209" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B210" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C210" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D210" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">