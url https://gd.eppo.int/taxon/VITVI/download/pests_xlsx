--- v3 (2026-03-07)
+++ v4 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VITVI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Zamharir MG, Paltrinieri S, Hajivand S, Taheri M, Bertaccini A (2017) Molecular identification of diverse ‘Candidatus Phytoplasma’ species associated with grapevine decline in Iran. Journal of Phytopathology 165(7-8), 407-413.
 ------- "related strain"
 * Canik D, Ertunc F, Paltrinieri S, Contaldo N &amp; Bertaccini A (2011) Identification of different phytoplasmas infecting grapevine in Turkey. Bulletin of Insectology 64, S225-S226.
@@ -151,51 +151,52 @@
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Dubey AK, Ko CC (2012) Sexual dimorphism among species of Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Taiwan, with one new species and an identification key. Zootaxa 3177, 1–23.
 * Nugnes F, Laudonia S, Jesu G, Jansen MGM, Bernardo U, Porcelli F (2020) Aleurocanthus spiniferus (Hemiptera: Aleyrodidae) in some European countries: diffusion, hosts, molecular characterization, and natural enemies. Insects 11(1), 42. https://doi.org/10.3390/insects11010042
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>AMV000</t>
   </si>
   <si>
     <t>Alfamovirus AMV</t>
   </si>
   <si>
-    <t>* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.</t>
+    <t>* Fuchs M (2025) Grapevine viruses: Did you say more than a hundred? Journal of Plant Pathology 107(1), 217-227. https://doi.org/10.1007/s42161-024-01819-5
+* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Nasca AJ, Zamora JA, Vergara LE, Jaldo HE (1996) Hospederos de moscas de los frutos en el Valle de Antinaco-Los Colorados, Provincia de La Rioja, República Argentina. Revista de Investigación 10, 19–24.
 * Stone A (1942) The fruitflies of the genus Anastrepha. USDA Miscellaneous Publications 439, 112 pp.
 * Zart M, Fernandes OA, Botton M (2010) Biology and fertility life table of the South American fruit fly Anastrepha fraterculus on grape. Bulletin of Insectology 63(2), 237-242.
 * Zart M, Botton M, Fernande OA (2011) Injúrias causadas por mosca-das-frutas-sul-americana em cultivares de videira. Bragantia, Campinas 70(1), 64-71.</t>
   </si>
   <si>
     <t>APHIIL</t>
   </si>
   <si>
     <t>Aphis illinoisensis (as Vitis)</t>
   </si>
   <si>
     <t>* Aphids on the world's plants (online). http://www.aphidsonworldsplants.info/d_APHIDS_A.htm#Aphis</t>
   </si>
   <si>
     <t>APHRPE</t>
   </si>
@@ -256,78 +257,96 @@
     <t>Brevipalpus californicus</t>
   </si>
   <si>
     <t xml:space="preserve">* Saccaggi DL, Ueckermann EA,  du Toit I,  Ngubane-Ndhlovu NP (2017) First records of Brevipalpus lewisi McGregor (Acari: Trombidiformes: Tenuipalpidae) in South Africa, with notes on distribution and field ecology. African Entomology, 25(2), 523-528
 ------- confirmed host </t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Vitis)</t>
   </si>
   <si>
     <t>PHYP77</t>
   </si>
   <si>
     <t>Buckland valley grapevine yellows phytoplasma</t>
   </si>
   <si>
     <t>* Constable FE, Whiting JR, Jones J, Gibb KS, Symons RH (2003) The distribution of grapevine yellows disease associated with the Buckland Valley grapevine yellows phytoplasma. Journal of Phytopathology 151(2), 65-73.</t>
   </si>
   <si>
+    <t>PHYPAS</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma asteris'</t>
+  </si>
+  <si>
+    <t>* Fiore N, González X, Zamorano A, Quiroga N, Paillalef R, Pino AM (2015) Phytoplasmas associated with yellow wilt disease of sugar beet in Chile. Phytopathogenic Mollicutes 5(Suppl. 1), S63-S64.</t>
+  </si>
+  <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Gajardo A, Fiore N, Prodan S, Partrinieri S, Botti S, Ping AM, Zamorano A, Montealegre J, Bertaccini A (2009) Phytoplasmas associated with grapevine yellows disease in Chile.- Plant Disease 93, 789-796.
 * Fiore N, Prodan S, Paltrinieri S, Gajardo A, Botti S, Pino A M, Montealegre J, Bertaccini A (2007) Molecular characterization of phytoplasmas in Chilean grapevines. Bulletin of Insectology 60, 331.
 * Gajardo A, Fiore, N, Prodan S, Paltrinieri S, Botti S, Pino AM, Zamorano A, Montealegre J, Bertaccini A (2009) Phytoplasmas associated with grapevine yellows disease in Chile. Plant Disease 93, 789-796.
 * Zambon Y, Canel A, Bertaccini A, Contaldo N (2018) Molecular diversity of phytoplasmas associated with grapevine yellows disease in north-eastern Italy. Phytopathology 108, 206-214.</t>
   </si>
   <si>
     <t>PHYPMA</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma mali'</t>
   </si>
   <si>
     <t>* Matus JT, Vega A, Loyola R, Serrano C, Cabrera S, Arce-Johnson P (2008) Phytoplasma and virus detection in commercial plantings of Vitis vinifera cv. Merlot exhibiting premature berry dehydration. Electronic Journal of Biotechnology 115, special issue.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
+  </si>
+  <si>
+    <t>CERPFL</t>
+  </si>
+  <si>
+    <t>Ceroplastes floridensis</t>
+  </si>
+  <si>
+    <t>* Beltran-Moreno M, Llacctas A, Huanca J, Evans G (2025)﻿ A survey of scale insects (Hemiptera, Coccoidea) on avocados, olives, and grapes in the Peruvian region of Arequipa. ZooKeys 1257, 91–125.</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t xml:space="preserve">* Ventura MU, Roberto SR, Hoshino AT, Carvalho MG, Hata FT, Genta W (2016) First record of Heliothis virescens (Lepidoptera: Noctuidae) damaging table grape bunches. Florida Entomologist 98(2), 783-786.
 ------- Alternative host, pest damaged bunches.
 * EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Main host (evidence that the plant supports populations of the pest in several generations or years, i.e. true hosts, or plant mentioned as common or preferred host – see PRA for further details on the host)
 </t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
   </si>
   <si>
     <t>* Bishop GC (1978) Studies on silver leaf disease of stone and pome fruit trees (Doctoral dissertation, Adelaide, Australia), 155 pp. https://digital.library.adelaide.edu.au/dspace/bitstream/2440/20649/2/02whole.pdf</t>
   </si>
   <si>
     <t>COLLFC</t>
@@ -336,50 +355,59 @@
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Echeverrigaray S, Scariot FJ, Fontanella G, Favaron F, Sella L, Santos MC, Schwambach J, Pedrotti C, Delamare APL (2020) Colletotrichum species causing grape ripe rot disease in Vitis labrusca and V. vinifera varieties in the highlands of southern Brazil. Plant Pathology, 69, 1504–1512.
 * Lim YS, Hassan O, Chang T (2020) First report of anthracnose of shine muscat caused by Colletotrichum fructicola in Korea. Mycobiology 48(1), 75-79.</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CRYBGN</t>
   </si>
   <si>
     <t>Cryptoblabes gnidiella</t>
   </si>
   <si>
     <t>* Cassarini C (2019) Une pyrale en expansion dans le littoral méditerranéen. Phytoma no. 728, 28-32.</t>
   </si>
   <si>
+    <t>CMV000</t>
+  </si>
+  <si>
+    <t>Cucumovirus CMV</t>
+  </si>
+  <si>
+    <t>* Fuchs M (2025) Grapevine viruses: Did you say more than a hundred? Journal of Plant Pathology 107(1), 217-227. https://doi.org/10.1007/s42161-024-01819-5</t>
+  </si>
+  <si>
     <t>CUERCO</t>
   </si>
   <si>
     <t>Cuerna costalis</t>
   </si>
   <si>
     <t>ROSLNE</t>
   </si>
   <si>
     <t>Dematophora necatrix</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Vitis)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>PHOMGL</t>
   </si>
   <si>
@@ -459,50 +487,56 @@
     <t>* Darvishzadeh I, Kamali K (2009) Faunistic survey of mite (Acari) associated with grapevine yards in Safiabad, Khuzestan, Iran. Journal of Entomological Research 1(1), 79-93.
 * Khanjani M, Khanjani M, Seeman OD (2017) New spider mites (Acari: Tetranychidae) of the genera Paraplonobia and Eurytetranychus from Iran, and a description of all life stages of Eutetranychus orientalis (Klein). Acarologia 57(3), 465-491.</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Non reproductive host tree in California (US).
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis</t>
   </si>
   <si>
     <t>FRANOC</t>
   </si>
   <si>
     <t>Frankliniella occidentalis</t>
   </si>
   <si>
     <t>* İbrahim TE, Atakan E (2022) Investigation of thrips (Thysanoptera) species, their population changes and damage rates in vineyards of Mersin Province (Türkiye). Turkish Journal of Entomology 46(2), 199-210.
 * Moleas T, Baldacchino F, Addante R (1996) Integrated control of Frankliniella occidentalis (Pergande) on table grapes in 1992-94. Difesa delle Piante, 19(1), 41-48.</t>
   </si>
   <si>
     <t>GRCPCF</t>
   </si>
   <si>
     <t>Graphocephala confluens</t>
   </si>
   <si>
     <t xml:space="preserve">* Saguez J, Olivier C, Hamilton A, Lowery T, Stobbs L, Lasnier J, Galka B, Chen X, Mauffette Y, Vincent C (2014) Diversity and abundance of leafhoppers in Canadian vineyards. Journal of Insect Science 14(73). 20 pp. </t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
@@ -578,50 +612,53 @@
   </si>
   <si>
     <t>* Fajardo TVM, Eiras M, Nickel O (2018) First report of Hop stunt viroid infecting Vitis gigas, V. flexuosa and Ampelopsis heterophylla. Australasian Plant Disease Notes 13(3). https://doi.org/10.1007/s13314-017-0287-9
 * Matousek J, Orctova L, Patzak J, Svoboda P, Ludvikova I (2003) Molecular sampling of hop stunt viroid (HSVd) from grapevines in hop production areas in the Czech Republic and hop protection. Plant, Soil and Environment 49(4), 168-175.
 * Sano T, Mimura R, Ohshima K (2001) Phylogenetic analysis of hop and grapevine isolates of hop stunt viroid supports a grapevine origin for hop stunt disease. Virus Genes 22, 53–59.</t>
   </si>
   <si>
     <t>HYAEOB</t>
   </si>
   <si>
     <t>Hyalesthes obsoletus</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea</t>
   </si>
   <si>
     <t>RBDV00</t>
   </si>
   <si>
     <t>Idaeovirus rubi</t>
   </si>
   <si>
+    <t>* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.</t>
+  </si>
+  <si>
     <t>EMPOLY</t>
   </si>
   <si>
     <t>Jacobiasca lybica</t>
   </si>
   <si>
     <t>* Sforza R (2008) Espèces invasives en viticulture. Paper presented at the ‘8ème Conférence Internationale sur les ravageurs en agriculture’ (Montpellier, FR, 2008-10-23/23), 535-546.</t>
   </si>
   <si>
     <t>PHYORH</t>
   </si>
   <si>
     <t>Lasiodiplodia theobromae</t>
   </si>
   <si>
     <t xml:space="preserve">* Arkam M, Alves A, Lopes A, Čechová J, Pokluda R, Eichmeier A, Zitouni A, Mahamedi AE, Berraf-Tebbal A (2021) Diversity of Botryosphaeriaceae causing grapevine trunk diseases and their spatial distribution under different climatic conditions in Algeria. European Journal of Plant Pathology 161(4), 933-952.
 ------- confirmed host. </t>
   </si>
   <si>
     <t>LOPLJA</t>
   </si>
   <si>
     <t>Lopholeucaspis japonica</t>
   </si>
   <si>
@@ -684,50 +721,59 @@
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t>* Carneiro RMDG, Correa VR, Almeida MRA, Gomes ACMM, Deimi AM, Castagnone-Sereno P &amp; Karssen G (2014) Meloidogyne luci n. sp. (Nematoda: Meloidogynidae), a root-knot nematode parasitising different crops in Brazil, Chile and Iran. Nematology 16, 289-301.</t>
   </si>
   <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>* Itoh Y, Ohshima Y, Ichinohe M (1969) A root–knot nematode, Meloidogyne mali n. sp. on apple–tree from Japan (Tylenchida: Heteroderidae). Applied Entomology and Zoology 4: 194-202
 ------- confirmed host</t>
   </si>
   <si>
     <t>MELGVI</t>
   </si>
   <si>
     <t>Meloidogyne vitis</t>
   </si>
   <si>
     <t>* Yang Y, Hu X, Liu P, Chen L, Peng H, Wang Q, Zangg Q (2021) A new root-knot nematode, Meloidogyne vitis sp. nov. (Nematoda: Meloidogynidae), parasitizing grape in Yunnan. Plos One 16(2), e0245201. https://doi.org/10.1371/journal.pone.0245201</t>
   </si>
   <si>
+    <t>MCCTAB</t>
+  </si>
+  <si>
+    <t>Microcephalothrips abdominalis</t>
+  </si>
+  <si>
+    <t>* Elimem M, Karouia W, Lahfef C, Ben Othmen S, Limem-Sellemi E, Mliki Y (2019) Thrips species composition, biodiversity and seasonal dynamic populations in two vine grape orchards in the north-eastern region of Tunisia.  Journal of new sciences, Agriculture and Biotechnology, 64(4), 4028-4039</t>
+  </si>
+  <si>
     <t>MONIFC</t>
   </si>
   <si>
     <t>Monilinia fructicola</t>
   </si>
   <si>
     <t>PHLLAM</t>
   </si>
   <si>
     <t>Neophysopella euvitis</t>
   </si>
   <si>
     <t>* Primiano IV, Loehrer M, Amorim L, Schaffrath U (2017) Asian grapevine leaf rust caused by Phakopsora euvitis: an important disease in Brazil. Plant Pathology 66(5), 691-701.</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis</t>
   </si>
   <si>
     <t>CLRV00</t>
   </si>
   <si>
     <t>Nepovirus avii</t>
@@ -808,85 +854,112 @@
     <t>Oligonychus punicae</t>
   </si>
   <si>
     <t>* Bolland HR, Gutierrez J, Flechtmann CH (1988) World catalogue of the spider mite family (Acari: Tetranychidae). Brill, 392 pp.
 * Domingos CA, Melo JWS, Oliveira JEM, Gondim Jr AMGC (2014) Mites on grapevines in northeast Brazil: occurrence, population dynamics and within-plant distribution. International Journal of Acarology 40(2), 145-151. https://doi.org/10.1080/01647954.2014.891651
 * Migeon A, Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae.  https://www1.montpellier.inrae.fr/CBGP/spmweb
 * Sidhu AS, Singh G (1972) Studies on the chemical control of Oligonychus mangiferus (Rahman and Sapra) on grapevine. Journal of Research, Punjab Agricultural University (1971, pub. in 1972), 8(4), 462-465.</t>
   </si>
   <si>
     <t>OMOPLE</t>
   </si>
   <si>
     <t>Omophlus lepturoides</t>
   </si>
   <si>
     <t>ORIEIS</t>
   </si>
   <si>
     <t>Orientus ishidae</t>
   </si>
   <si>
     <t>* Lessio F, Picciau L, Gonella E, Mandrioli M, Tota F, Alma A (2016) The mosaic leafhopper Orientus ishidae: host plants, spatial distribution, infectivity, and transmission of 16SrV phytoplasmas to vines. Bulletin of Insectology 69(2), 277-289.
 ------- Putative host plant (adults were collected).</t>
   </si>
   <si>
+    <t>SAISNI</t>
+  </si>
+  <si>
+    <t>Parasaissetia nigra</t>
+  </si>
+  <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis (as Vitis)</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Çetin G, Göksel PH, Ak K, Hızal E (2025) Determining host preferences, population density, and geographical distribution of Pochazia shantungensis (Chu &amp; Lu, 1977)(Hemiptera: Ricaniidae) in the Eastern Marmara Region. Plant Protection Bulletin 65(4), 57-68.
 * Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>CEVD00</t>
   </si>
   <si>
     <t>Pospiviroid exocortiscitri</t>
   </si>
   <si>
     <t>* Morgan SW, Read DA, Burger JT, Pietersen G (2023) Diversity of viroids infecting grapevines in the South African Vitis germplasm collection. Virus Genes 59(2), 244-253.</t>
   </si>
   <si>
     <t>CSYV00</t>
   </si>
   <si>
     <t>Potexvirus citriflavivenae</t>
   </si>
   <si>
     <t>* Afloukou FM, Önelge N (2020) First report of natural infection of grapevine (Vitis vinifera) by Citrus yellow vein clearing virus. New Disease Reports 42, 5. http://dx.doi.org/10.5197/j.2044-0588.2020.042.005</t>
+  </si>
+  <si>
+    <t>PVX000</t>
+  </si>
+  <si>
+    <t>Potexvirus ecspotati</t>
+  </si>
+  <si>
+    <t>* Fuchs M (2025) Grapevine viruses: Did you say more than a hundred? Journal of Plant Pathology 107(1), 217-227.</t>
+  </si>
+  <si>
+    <t>BCMV00</t>
+  </si>
+  <si>
+    <t>Potyvirus phaseovulgaris</t>
+  </si>
+  <si>
+    <t>PVY000</t>
+  </si>
+  <si>
+    <t>Potyvirus yituberosi</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Dhileepan K, Neser S, Rumiz D, Raman A, Sharma A (2017) Host associations of gall-inducing Prodiplosis longifila (Diptera: Cecidomyiidae) from Bolivia: Implications for its use as a biological control agent for Jatropha gossypiifolia (Euphorbiaceae). Florida Entomologist, 100(4), 777-786.
 * Diaz-Silva F (2011) [Agroecological aspects for the integrated management of Prodiplosis longifila Gagné in the irrigation of Chavimochic]. Escuela de Ciencias Biológicas, Universidad de Trujillo, Trujillo, PERU (in Spanish).</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Vitis)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>PSECCO</t>
   </si>
   <si>
@@ -1062,85 +1135,97 @@
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis</t>
   </si>
   <si>
     <t>* İbrahim TE, Atakan E (2022) Investigation of thrips (Thysanoptera) species, their population changes and damage rates in vineyards of Mersin Province (Türkiye). Turkish Journal of Entomology 46(2), 199-210.</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Ranganath HR, Kumar NKK, Vikas Kumar (2008) Thrips species composition on grapes in Karnataka and Maharashtra. Journal of Horticultural Sciences, 3(2), 172-175.</t>
   </si>
   <si>
+    <t>TMV000</t>
+  </si>
+  <si>
+    <t>Tobamovirus tabaci</t>
+  </si>
+  <si>
     <t>TRIHVI</t>
   </si>
   <si>
     <t>Trichodorus viruliferus</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Dry wood host.
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 ------- Dry wood host.</t>
   </si>
   <si>
     <t>TROGGA</t>
   </si>
   <si>
     <t>Trogoderma granarium</t>
   </si>
   <si>
     <t>* Global Invasive Species Database (2025) Species profile: Trogoderma granarium. http://www.iucngisd.org/gisd/species.php?sc=142 (27-02-2025).
 ------- raisins, feeding host (larvae can feed but cannot fully develop)</t>
   </si>
   <si>
     <t>TYLESE</t>
   </si>
   <si>
     <t>Tylenchulus semipenetrans</t>
   </si>
   <si>
     <t>* Ibrahim IK, Abu-Habib AH, Kantor M, Handoo ZA (2022) Pathogenicity and control of the citrus nematode Tylenchulus semipenetrans on citrus, grape, olive, loquat, and persimmon species and cultivars. Nematropica 52(2), 79-84.</t>
+  </si>
+  <si>
+    <t>GLRAV7</t>
+  </si>
+  <si>
+    <t>Velarivirus septemvitis</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XIPHAA</t>
   </si>
   <si>
     <t>Xiphinema americanum sensu stricto</t>
   </si>
   <si>
     <t>* Lamberti F,  Bleve-Zacheo T (1979) Studies on Xiphinema americanum sensu lato with descriptions of fifteen new species (Nematoda, Longidoridae). Nematologia Mediterranea 7, 51-106.</t>
   </si>
   <si>
     <t>XIPHBC</t>
   </si>
   <si>
     <t>Xiphinema bricolense</t>
   </si>
@@ -1214,66 +1299,73 @@
   <si>
     <t>CARNFU</t>
   </si>
   <si>
     <t>Xyphon fulgidum</t>
   </si>
   <si>
     <t>* Hewitt WB, Frazier NW &amp; Freitag JH (1949) Pierce’s disease investigations. Hilgardia 19, 207–264.
 ------- Not a favored food host. No breeding.
 * Purcell AH, Frazier NW (1985) Habitats and dispersal of the principal leafhopper vectors of Pierce's disease bacterium in the San Joaquin Valley. Hilgardia 53(4),  1-32.
 ------- Occasional (or accidental) host.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
-    <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
+    <t>* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>AGRBTU</t>
   </si>
   <si>
     <t>Agrobacterium tumefaciens</t>
   </si>
   <si>
     <t>GLRAV4</t>
   </si>
   <si>
     <t>Ampelovirus tetravitis</t>
+  </si>
+  <si>
+    <t>GLRV13</t>
+  </si>
+  <si>
+    <t>Ampelovirus tredecimvitis</t>
   </si>
   <si>
     <t>GLRAV3</t>
   </si>
   <si>
     <t>Ampelovirus trivitis</t>
   </si>
   <si>
     <t>* Maree HJ, Almeida RP, Bester R, Chooi KM, Cohen D, Dolja VV, Fuchs MF, Golino DA, Jooste AE, Martelli GP, Naidu RA (2013) Grapevine leafroll-associated virus 3. Frontiers in microbiology 4, 82. https://doi.org/10.3389/fmicb.2013.00082</t>
   </si>
   <si>
     <t>GLRAV1</t>
   </si>
   <si>
     <t>Ampelovirus univitis</t>
   </si>
   <si>
     <t>* Soltani N, Hu R, Hensley DD, Lockwood DL, Perry KL, Hajimorad MR (2020) A survey for nine major viruses of grapevines in Tennessee vineyards. Plant Health Progress 157-161. https://doi.org/10.1094/PHP-03-20-0018-RS</t>
   </si>
   <si>
     <t>ANTSOI</t>
   </si>
   <si>
     <t>Antispila oinophylla</t>
   </si>
@@ -1415,56 +1507,50 @@
     <t>Eupoecilia ambiguella</t>
   </si>
   <si>
     <t>* Ricciardi R, Benelli G, Di Giovanni F, Lucchi A. (2024) The European grape berry moth, Eupoecilia ambiguella (Lepidoptera: Tortricidae): Current knowledge and management challenges. Crop Protection 180, 106641. https://doi.org/10.1016/j.cropro.2024.106641</t>
   </si>
   <si>
     <t>EURHBR</t>
   </si>
   <si>
     <t>Eurhizococcus brasiliensis</t>
   </si>
   <si>
     <t>* Broetto D, Baumann OJ, Sato AJ, Botelho RV (2011) Desenvolvimento e ocorrência de pérola-da-terra em videiras rústicas e finas enxertadas sobre os porta-enxertos 'VR 043-43' e 'Paulsen 1103. Revista Brasileira de Fruticultura 33 (special issue), 404-410.</t>
   </si>
   <si>
     <t>EUTYLA</t>
   </si>
   <si>
     <t>Eutypa lata</t>
   </si>
   <si>
     <t>* Lolas MA, Castro A, Polanco R, Gainza-Cortés F, Ferrada E, Sosnowski MR, Díaz GA (2020) First report of Eutypa lata causing dieback of grapevines (Vitis vinifera) in Chile. Plant Disease 104(7), 2024. https://doi.org/10.1094/PDIS-12-19-2531-PDN
 * Rolshausen PE, Mahoney NE, Molyneux RJ, Gubler WD (2006) A reassessment of the species concept in Eutypa lata, the causal agent of Eutypa dieback of grapevine. Phytopathology 96(4), 369-377.</t>
   </si>
   <si>
-    <t>FRANCS</t>
-[...4 lines deleted...]
-  <si>
     <t>GRBAV0</t>
   </si>
   <si>
     <t>Grablovirus vitis</t>
   </si>
   <si>
     <t>* Martelli GP (2017) An overview of grapevine viruses, viroids and the diseases they cause. In: Meng B, Martelli GP, Golino DA, Fuchs M (eds), Grapevine Viruses: Molecular Biology, Diagnostics and Management, Springer pp.31-46.
 * Bahder BW, Zalom FG, Sudarshana MR (2016) An evaluation of the flora adjacent to wine grape vineyards for the presence of alternative host plants of rapevine red blotch-associated virus. Plant Disease 100, 1571-1574. https://doi.org/10.1094/PDIS-02-16-0153-RE
 * Perry KL, McLane H, Hyder MZ, Dangl GS, Thompson JR, Fuchs MF (2016) Grapevine red blotch-associated virus is present in free-living Vitis spp. proximal to cultivated grapevines. Phytopathology 106, 663-670. https://doi.org/10.1094/PHYTO-01-16-0035-R</t>
   </si>
   <si>
     <t>GCBAV0</t>
   </si>
   <si>
     <t>Grapevine corky bark-associated virus</t>
   </si>
   <si>
     <t>PHYP64</t>
   </si>
   <si>
     <t>Grapevine flavescence dorée phytoplasma</t>
   </si>
   <si>
     <t xml:space="preserve">* Eveillard S, Jollard C, Labroussaa F, Khalil D, Perrin M, Desqué D, Salar P, Razan F, Hévin C, Bordenave L, Foissac X, Masson JE, Malembic-Maher S (2016) Contrasting susceptibilities to Flavescence dorée in Vitis vinifera, rootstocks and wild Vitis species. Frontiers in Plant Science 7, 1762. doi: 10.3389/fpls.2016.01762
 * Malembic-Maher S, Desqué D, Khalil D, Salar P, Bergey B, Danet J-L, Duret S, (...), Foissac X (2020) When a Palearctic bacterium meets a Nearctic insect vector: Genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe. PLOS Pathogens 16(3), e1007967. https://doi.org/10.1371/journal.ppat.1007967
@@ -1742,50 +1828,56 @@
     <t xml:space="preserve">* De Jager ZM (2013) Biology and Ecology of the False Codling Moth, Thaumatotibia leucotreta (Meyrick) (MSc thesis in Agriculture
 (Entomology)). Stellenbosch University, Stellenbosch, South Africa.
 * Steyn VM, Malan AP, Addison P (2019) Control of false codling moth, Thaumatotibia leucotreta (Lepidoptera: Tortricidae), using in vitro-cultured Steinernema jeffreyense and S. yirgalemense. Biological Control 138, 104052
 </t>
   </si>
   <si>
     <t>GINV00</t>
   </si>
   <si>
     <t>Trichovirus necroacini</t>
   </si>
   <si>
     <t>* Fan XD, Zhang ZP, Ren F, Hu GJ, Zhou J, Li ZN, Wang G, Dong Y (2017) Occurrence and Genetic Diversity of Grapevine berry inner necrosis virus from Grapevines in China. Plant Disease 101(1), 144-149.</t>
   </si>
   <si>
     <t>GPGV00</t>
   </si>
   <si>
     <t>Trichovirus pinovitis</t>
   </si>
   <si>
     <t>GVA000</t>
   </si>
   <si>
     <t>Vitivirus alphavitis</t>
+  </si>
+  <si>
+    <t>GVB000</t>
+  </si>
+  <si>
+    <t>Vitivirus betavitis</t>
   </si>
   <si>
     <t>XANTCV</t>
   </si>
   <si>
     <t>Xanthomonas citri pv. viticola</t>
   </si>
   <si>
     <t>* Chand R, Kishun R (1990) Outbreak of grapevine bacterial cancer disease in India. Vitis 29, 183-188.
 * Naue CR, Costa VSO, Barbosa MAG, Batista DC, Souza EB, Mariano RIR (2014) Xanthomonas campestris pv. viticola on grapevine cutting tools and water: survival and disinfection. Journal of Plant Pathology 96(3), 451-458.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 ------- As X. fastidiosa subsp. fastidiosa.
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies (fastidiosa, multiplex) and undetermined.</t>
   </si>
   <si>
     <t>XANTAM</t>
@@ -2163,51 +2255,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D197"/>
+  <dimension ref="A1:D209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="727.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2644,214 +2736,214 @@
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>30</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>102</v>
+      </c>
+      <c r="D35" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>30</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>30</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D37"/>
+        <v>108</v>
+      </c>
+      <c r="D37" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C38" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>30</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>115</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>30</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>30</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>132</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
@@ -2875,215 +2967,213 @@
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>142</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>30</v>
       </c>
       <c r="B51" t="s">
         <v>145</v>
       </c>
       <c r="C51" t="s">
         <v>146</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" t="s">
+        <v>147</v>
+      </c>
+      <c r="C52" t="s">
         <v>148</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>149</v>
       </c>
-      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>30</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" t="s">
         <v>151</v>
       </c>
       <c r="D53" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>30</v>
       </c>
       <c r="B54" t="s">
         <v>153</v>
       </c>
       <c r="C54" t="s">
         <v>154</v>
       </c>
       <c r="D54" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>30</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>30</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C56" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>160</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>30</v>
       </c>
       <c r="B57" t="s">
         <v>161</v>
       </c>
       <c r="C57" t="s">
         <v>162</v>
       </c>
       <c r="D57" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>30</v>
       </c>
       <c r="B58" t="s">
         <v>164</v>
       </c>
       <c r="C58" t="s">
         <v>165</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>30</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C59" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D59"/>
+        <v>168</v>
+      </c>
+      <c r="D59" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>30</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C60" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>41</v>
+        <v>171</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C61" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C63" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="D63" t="s">
         <v>178</v>
       </c>
+      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>30</v>
       </c>
       <c r="B64" t="s">
         <v>179</v>
       </c>
       <c r="C64" t="s">
         <v>180</v>
       </c>
       <c r="D64" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>30</v>
       </c>
       <c r="B65" t="s">
         <v>182</v>
       </c>
       <c r="C65" t="s">
         <v>183</v>
       </c>
@@ -3163,1750 +3253,1924 @@
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>30</v>
       </c>
       <c r="B71" t="s">
         <v>200</v>
       </c>
       <c r="C71" t="s">
         <v>201</v>
       </c>
       <c r="D71" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>30</v>
       </c>
       <c r="B72" t="s">
         <v>203</v>
       </c>
       <c r="C72" t="s">
         <v>204</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>205</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>30</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C73" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D73" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>30</v>
       </c>
       <c r="B74" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C74" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D74" t="s">
-        <v>41</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>30</v>
       </c>
       <c r="B75" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C75" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D75" t="s">
-        <v>41</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>30</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C76" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D76" t="s">
-        <v>41</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>30</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C77" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>30</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D79" t="s">
-        <v>222</v>
+        <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C80" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
+        <v>181</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D81" t="s">
-        <v>222</v>
+        <v>181</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C82" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D82" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>30</v>
       </c>
       <c r="B83" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C83" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C84" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D84" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>30</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C85" t="s">
+        <v>239</v>
+      </c>
+      <c r="D85" t="s">
         <v>237</v>
       </c>
-      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>30</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C86" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C87" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="D87"/>
+        <v>243</v>
+      </c>
+      <c r="D87" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>30</v>
       </c>
       <c r="B88" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C88" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D88"/>
+        <v>246</v>
+      </c>
+      <c r="D88" t="s">
+        <v>247</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>30</v>
       </c>
       <c r="B89" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C89" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>30</v>
       </c>
       <c r="B90" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C90" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>30</v>
       </c>
       <c r="B91" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C91" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D91" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>30</v>
       </c>
       <c r="B92" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C92" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>255</v>
+        <v>88</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C93" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C94" t="s">
         <v>260</v>
       </c>
-      <c r="D94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>30</v>
       </c>
       <c r="B95" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C95" t="s">
         <v>262</v>
       </c>
-      <c r="D95"/>
+      <c r="D95" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>30</v>
       </c>
       <c r="B96" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C96" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D96" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C97" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D97"/>
+        <v>268</v>
+      </c>
+      <c r="D97" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C98" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D98"/>
+        <v>271</v>
+      </c>
+      <c r="D98" t="s">
+        <v>272</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C99" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>274</v>
+      </c>
+      <c r="D99" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C100" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>274</v>
+        <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C101" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D101" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>30</v>
       </c>
       <c r="B102" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C102" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D102" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>30</v>
       </c>
       <c r="B103" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C103" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D103" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C104" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="D104" t="s">
         <v>286</v>
       </c>
+      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>30</v>
       </c>
       <c r="B105" t="s">
         <v>287</v>
       </c>
       <c r="C105" t="s">
         <v>288</v>
       </c>
       <c r="D105" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>290</v>
       </c>
       <c r="C106" t="s">
         <v>291</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>30</v>
       </c>
       <c r="B107" t="s">
+        <v>292</v>
+      </c>
+      <c r="C107" t="s">
         <v>293</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C108" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C109" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D109" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>30</v>
       </c>
       <c r="B110" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C110" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="D110" t="s">
-        <v>41</v>
+        <v>301</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>30</v>
       </c>
       <c r="B111" t="s">
+        <v>302</v>
+      </c>
+      <c r="C111" t="s">
+        <v>303</v>
+      </c>
+      <c r="D111" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>30</v>
       </c>
       <c r="B112" t="s">
+        <v>305</v>
+      </c>
+      <c r="C112" t="s">
+        <v>306</v>
+      </c>
+      <c r="D112" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>30</v>
       </c>
       <c r="B113" t="s">
+        <v>308</v>
+      </c>
+      <c r="C113" t="s">
+        <v>309</v>
+      </c>
+      <c r="D113" t="s">
         <v>310</v>
       </c>
-      <c r="C113" t="s">
-[...2 lines deleted...]
-      <c r="D113"/>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>30</v>
       </c>
       <c r="B114" t="s">
+        <v>311</v>
+      </c>
+      <c r="C114" t="s">
         <v>312</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>30</v>
       </c>
       <c r="B115" t="s">
+        <v>314</v>
+      </c>
+      <c r="C115" t="s">
         <v>315</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>316</v>
       </c>
-      <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>317</v>
       </c>
       <c r="C116" t="s">
         <v>318</v>
       </c>
       <c r="D116" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>30</v>
       </c>
       <c r="B117" t="s">
         <v>320</v>
       </c>
       <c r="C117" t="s">
         <v>321</v>
       </c>
-      <c r="D117"/>
+      <c r="D117" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>30</v>
       </c>
       <c r="B118" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C118" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D118" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>30</v>
       </c>
       <c r="B119" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C119" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D119" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>30</v>
       </c>
       <c r="B120" t="s">
         <v>328</v>
       </c>
       <c r="C120" t="s">
         <v>329</v>
       </c>
       <c r="D120" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>30</v>
       </c>
       <c r="B121" t="s">
         <v>331</v>
       </c>
       <c r="C121" t="s">
         <v>332</v>
       </c>
       <c r="D121" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>30</v>
       </c>
       <c r="B122" t="s">
         <v>334</v>
       </c>
       <c r="C122" t="s">
         <v>335</v>
       </c>
-      <c r="D122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>30</v>
       </c>
       <c r="B123" t="s">
+        <v>336</v>
+      </c>
+      <c r="C123" t="s">
         <v>337</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>30</v>
       </c>
       <c r="B124" t="s">
+        <v>339</v>
+      </c>
+      <c r="C124" t="s">
         <v>340</v>
       </c>
-      <c r="C124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D124"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>30</v>
       </c>
       <c r="B125" t="s">
+        <v>341</v>
+      </c>
+      <c r="C125" t="s">
+        <v>342</v>
+      </c>
+      <c r="D125" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>30</v>
       </c>
       <c r="B126" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C126" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>348</v>
+        <v>106</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C127" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C128" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D128" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>30</v>
       </c>
       <c r="B129" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C129" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D129" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>30</v>
       </c>
       <c r="B130" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C130" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D130" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>30</v>
       </c>
       <c r="B131" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C131" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="D131"/>
+        <v>358</v>
+      </c>
+      <c r="D131" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C132" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="D132" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B133" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="C133" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="D133"/>
+        <v>363</v>
+      </c>
+      <c r="D133" t="s">
+        <v>364</v>
+      </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" t="s">
+        <v>365</v>
+      </c>
+      <c r="C134" t="s">
         <v>366</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134"/>
+      <c r="D134" t="s">
+        <v>367</v>
+      </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B135" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C135" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D135" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B136" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C136" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D136" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B137" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C137" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D137"/>
+        <v>375</v>
+      </c>
+      <c r="D137" t="s">
+        <v>376</v>
+      </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B138" t="s">
-        <v>45</v>
+        <v>377</v>
       </c>
       <c r="C138" t="s">
+        <v>378</v>
+      </c>
+      <c r="D138" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B139" t="s">
-        <v>51</v>
+        <v>380</v>
       </c>
       <c r="C139" t="s">
         <v>381</v>
       </c>
-      <c r="D139"/>
+      <c r="D139" t="s">
+        <v>382</v>
+      </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B140" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C140" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D140" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B141" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C141" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D141" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B142" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C142" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D142" t="s">
         <v>390</v>
       </c>
+      <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>366</v>
+        <v>30</v>
       </c>
       <c r="B143" t="s">
         <v>391</v>
       </c>
       <c r="C143" t="s">
         <v>392</v>
       </c>
       <c r="D143" t="s">
-        <v>67</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B144" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C144" t="s">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B145" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C145" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D145" t="s">
-        <v>398</v>
+        <v>106</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B146" t="s">
         <v>399</v>
       </c>
       <c r="C146" t="s">
         <v>400</v>
       </c>
       <c r="D146" t="s">
-        <v>401</v>
+        <v>106</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B147" t="s">
+        <v>401</v>
+      </c>
+      <c r="C147" t="s">
         <v>402</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B148" t="s">
+        <v>404</v>
+      </c>
+      <c r="C148" t="s">
         <v>405</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B149" t="s">
+        <v>407</v>
+      </c>
+      <c r="C149" t="s">
         <v>408</v>
       </c>
-      <c r="C149" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D149"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B150" t="s">
-        <v>411</v>
+        <v>45</v>
       </c>
       <c r="C150" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D150" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B151" t="s">
-        <v>414</v>
+        <v>51</v>
       </c>
       <c r="C151" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="D151"/>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B152" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C152" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="D152" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B153" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="C153" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="D153"/>
+        <v>416</v>
+      </c>
+      <c r="D153" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B154" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C154" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D154" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B155" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C155" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D155"/>
+        <v>422</v>
+      </c>
+      <c r="D155" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B156" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C156" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="D156" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B157" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C157" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="D157"/>
+        <v>427</v>
+      </c>
+      <c r="D157" t="s">
+        <v>428</v>
+      </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B158" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C158" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D158" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B159" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C159" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="D159"/>
+        <v>433</v>
+      </c>
+      <c r="D159" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B160" t="s">
+        <v>435</v>
+      </c>
+      <c r="C160" t="s">
+        <v>436</v>
+      </c>
+      <c r="D160" t="s">
         <v>437</v>
       </c>
-      <c r="C160" t="s">
-[...2 lines deleted...]
-      <c r="D160"/>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B161" t="s">
+        <v>438</v>
+      </c>
+      <c r="C161" t="s">
         <v>439</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B162" t="s">
+        <v>441</v>
+      </c>
+      <c r="C162" t="s">
         <v>442</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>443</v>
       </c>
-      <c r="D162"/>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B163" t="s">
         <v>444</v>
       </c>
       <c r="C163" t="s">
         <v>445</v>
       </c>
       <c r="D163" t="s">
-        <v>41</v>
+        <v>446</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B164" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C164" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D164" t="s">
-        <v>41</v>
+        <v>449</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B165" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C165" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D165" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B166" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C166" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="D166"/>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B167" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C167" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D167" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B168" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C168" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="D168" t="s">
         <v>459</v>
       </c>
+      <c r="D168"/>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B169" t="s">
         <v>460</v>
       </c>
       <c r="C169" t="s">
         <v>461</v>
       </c>
       <c r="D169" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B170" t="s">
         <v>463</v>
       </c>
       <c r="C170" t="s">
         <v>464</v>
       </c>
-      <c r="D170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B171" t="s">
+        <v>465</v>
+      </c>
+      <c r="C171" t="s">
         <v>466</v>
       </c>
-      <c r="C171" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B172" t="s">
+        <v>467</v>
+      </c>
+      <c r="C172" t="s">
+        <v>468</v>
+      </c>
+      <c r="D172" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B173" t="s">
+        <v>470</v>
+      </c>
+      <c r="C173" t="s">
         <v>471</v>
       </c>
-      <c r="C173" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B174" t="s">
+        <v>472</v>
+      </c>
+      <c r="C174" t="s">
         <v>473</v>
       </c>
-      <c r="C174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B175" t="s">
+        <v>474</v>
+      </c>
+      <c r="C175" t="s">
         <v>475</v>
       </c>
-      <c r="C175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" t="s">
-        <v>477</v>
+        <v>181</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B176" t="s">
+        <v>476</v>
+      </c>
+      <c r="C176" t="s">
+        <v>477</v>
+      </c>
+      <c r="D176" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B177" t="s">
+        <v>479</v>
+      </c>
+      <c r="C177" t="s">
+        <v>480</v>
+      </c>
+      <c r="D177" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B178" t="s">
+        <v>482</v>
+      </c>
+      <c r="C178" t="s">
+        <v>483</v>
+      </c>
+      <c r="D178" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B179" t="s">
+        <v>485</v>
+      </c>
+      <c r="C179" t="s">
+        <v>486</v>
+      </c>
+      <c r="D179" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B180" t="s">
+        <v>488</v>
+      </c>
+      <c r="C180" t="s">
+        <v>489</v>
+      </c>
+      <c r="D180" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B181" t="s">
+        <v>491</v>
+      </c>
+      <c r="C181" t="s">
+        <v>492</v>
+      </c>
+      <c r="D181" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B182" t="s">
+        <v>494</v>
+      </c>
+      <c r="C182" t="s">
+        <v>495</v>
+      </c>
+      <c r="D182" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B183" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C183" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D183" t="s">
-        <v>501</v>
+        <v>181</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B184" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C184" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="D184"/>
+        <v>500</v>
+      </c>
+      <c r="D184" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B185" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C185" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="D185"/>
+        <v>502</v>
+      </c>
+      <c r="D185" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B186" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C186" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="D186"/>
+        <v>504</v>
+      </c>
+      <c r="D186" t="s">
+        <v>505</v>
+      </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B187" t="s">
+        <v>506</v>
+      </c>
+      <c r="C187" t="s">
+        <v>507</v>
+      </c>
+      <c r="D187" t="s">
         <v>508</v>
       </c>
-      <c r="C187" t="s">
-[...2 lines deleted...]
-      <c r="D187"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B188" t="s">
+        <v>509</v>
+      </c>
+      <c r="C188" t="s">
         <v>510</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B189" t="s">
+        <v>512</v>
+      </c>
+      <c r="C189" t="s">
         <v>513</v>
       </c>
-      <c r="C189" t="s">
+      <c r="D189" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B190" t="s">
+        <v>515</v>
+      </c>
+      <c r="C190" t="s">
         <v>516</v>
       </c>
-      <c r="C190" t="s">
+      <c r="D190" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B191" t="s">
         <v>518</v>
       </c>
       <c r="C191" t="s">
         <v>519</v>
       </c>
       <c r="D191" t="s">
-        <v>41</v>
+        <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B192" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C192" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D192" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B193" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C193" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D193" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B194" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C194" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D194" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="B195" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C195" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D195" t="s">
-        <v>531</v>
+        <v>88</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
+        <v>394</v>
+      </c>
+      <c r="B196" t="s">
         <v>532</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s">
         <v>533</v>
       </c>
-      <c r="C196" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>532</v>
+        <v>394</v>
       </c>
       <c r="B197" t="s">
+        <v>534</v>
+      </c>
+      <c r="C197" t="s">
+        <v>535</v>
+      </c>
+      <c r="D197"/>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" t="s">
+        <v>394</v>
+      </c>
+      <c r="B198" t="s">
         <v>536</v>
       </c>
-      <c r="C197" t="s">
+      <c r="C198" t="s">
         <v>537</v>
       </c>
-      <c r="D197" t="s">
+      <c r="D198"/>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" t="s">
+        <v>394</v>
+      </c>
+      <c r="B199" t="s">
         <v>538</v>
+      </c>
+      <c r="C199" t="s">
+        <v>539</v>
+      </c>
+      <c r="D199" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" t="s">
+        <v>394</v>
+      </c>
+      <c r="B200" t="s">
+        <v>541</v>
+      </c>
+      <c r="C200" t="s">
+        <v>542</v>
+      </c>
+      <c r="D200" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" t="s">
+        <v>394</v>
+      </c>
+      <c r="B201" t="s">
+        <v>544</v>
+      </c>
+      <c r="C201" t="s">
+        <v>545</v>
+      </c>
+      <c r="D201" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" t="s">
+        <v>394</v>
+      </c>
+      <c r="B202" t="s">
+        <v>546</v>
+      </c>
+      <c r="C202" t="s">
+        <v>547</v>
+      </c>
+      <c r="D202" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" t="s">
+        <v>394</v>
+      </c>
+      <c r="B203" t="s">
+        <v>548</v>
+      </c>
+      <c r="C203" t="s">
+        <v>549</v>
+      </c>
+      <c r="D203" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" t="s">
+        <v>394</v>
+      </c>
+      <c r="B204" t="s">
+        <v>550</v>
+      </c>
+      <c r="C204" t="s">
+        <v>551</v>
+      </c>
+      <c r="D204" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" t="s">
+        <v>394</v>
+      </c>
+      <c r="B205" t="s">
+        <v>553</v>
+      </c>
+      <c r="C205" t="s">
+        <v>554</v>
+      </c>
+      <c r="D205" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>394</v>
+      </c>
+      <c r="B206" t="s">
+        <v>556</v>
+      </c>
+      <c r="C206" t="s">
+        <v>557</v>
+      </c>
+      <c r="D206" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>394</v>
+      </c>
+      <c r="B207" t="s">
+        <v>559</v>
+      </c>
+      <c r="C207" t="s">
+        <v>560</v>
+      </c>
+      <c r="D207" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" t="s">
+        <v>562</v>
+      </c>
+      <c r="B208" t="s">
+        <v>563</v>
+      </c>
+      <c r="C208" t="s">
+        <v>564</v>
+      </c>
+      <c r="D208" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" t="s">
+        <v>562</v>
+      </c>
+      <c r="B209" t="s">
+        <v>566</v>
+      </c>
+      <c r="C209" t="s">
+        <v>567</v>
+      </c>
+      <c r="D209" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">