--- v4 (2026-04-03)
+++ v5 (2026-05-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VITVI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="572">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Zamharir MG, Paltrinieri S, Hajivand S, Taheri M, Bertaccini A (2017) Molecular identification of diverse ‘Candidatus Phytoplasma’ species associated with grapevine decline in Iran. Journal of Phytopathology 165(7-8), 407-413.
 ------- "related strain"
 * Canik D, Ertunc F, Paltrinieri S, Contaldo N &amp; Bertaccini A (2011) Identification of different phytoplasmas infecting grapevine in Turkey. Bulletin of Insectology 64, S225-S226.
@@ -221,50 +221,59 @@
   </si>
   <si>
     <t>Bactrocera correcta</t>
   </si>
   <si>
     <t>* Mani M (1992) Bactrocera correcta on grapevine in India. FAO Plant Protection Bulletin 40, 162-163.</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Huang Y (2006) Monitoring of fruit fly species and preliminary investigation of host plant in Fujian Province. Subtropical Agriculture Research 2(1), 49-52.</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Masi M, Bashiri S, Cimmino A, Bahmani Z, Abdollahzadeh J, Evidente A (2021) Phytotoxins produced by two Biscogniauxia rosacearum strains, causal agents of grapevine trunk diseases, and charcoal canker of oak trees in Iran. Toxins 13(11), 812 https://doi.org/10.3390/toxins13110812 </t>
   </si>
   <si>
     <t>BRVPAZ</t>
   </si>
   <si>
     <t>Brevipalpus azores (as Vitis)</t>
   </si>
   <si>
     <t>BRVPAU</t>
   </si>
   <si>
     <t>Brevipalpus californicus</t>
   </si>
   <si>
     <t xml:space="preserve">* Saccaggi DL, Ueckermann EA,  du Toit I,  Ngubane-Ndhlovu NP (2017) First records of Brevipalpus lewisi McGregor (Acari: Trombidiformes: Tenuipalpidae) in South Africa, with notes on distribution and field ecology. African Entomology, 25(2), 523-528
 ------- confirmed host </t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Vitis)</t>
@@ -2255,51 +2264,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D209"/>
+  <dimension ref="A1:D210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="727.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2557,105 +2566,105 @@
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>67</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" t="s">
         <v>70</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>73</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
@@ -2778,104 +2787,104 @@
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>30</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>30</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>111</v>
+      </c>
+      <c r="D38" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>30</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>113</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>30</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" t="s">
         <v>115</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>30</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>118</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>30</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
@@ -2899,65 +2908,65 @@
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>30</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" t="s">
         <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
         <v>131</v>
       </c>
       <c r="C46" t="s">
         <v>132</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>135</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>30</v>
       </c>
       <c r="B48" t="s">
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>30</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
@@ -2967,65 +2976,65 @@
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>30</v>
       </c>
       <c r="B50" t="s">
         <v>142</v>
       </c>
       <c r="C50" t="s">
         <v>143</v>
       </c>
       <c r="D50" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>30</v>
       </c>
       <c r="B51" t="s">
         <v>145</v>
       </c>
       <c r="C51" t="s">
         <v>146</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>30</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>149</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>30</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" t="s">
         <v>151</v>
       </c>
       <c r="D53" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>30</v>
       </c>
       <c r="B54" t="s">
         <v>153</v>
       </c>
       <c r="C54" t="s">
         <v>154</v>
       </c>
@@ -3035,159 +3044,159 @@
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>30</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55" t="s">
         <v>157</v>
       </c>
       <c r="D55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>30</v>
       </c>
       <c r="B56" t="s">
         <v>159</v>
       </c>
       <c r="C56" t="s">
         <v>160</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>30</v>
       </c>
       <c r="B57" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>163</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>30</v>
       </c>
       <c r="B58" t="s">
         <v>164</v>
       </c>
       <c r="C58" t="s">
         <v>165</v>
       </c>
       <c r="D58" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>30</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>30</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D60" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>30</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C61" t="s">
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>175</v>
       </c>
       <c r="C62" t="s">
         <v>176</v>
       </c>
-      <c r="D62"/>
+      <c r="D62" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C64" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="D64" t="s">
         <v>181</v>
       </c>
+      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>30</v>
       </c>
       <c r="B65" t="s">
         <v>182</v>
       </c>
       <c r="C65" t="s">
         <v>183</v>
       </c>
       <c r="D65" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>30</v>
       </c>
       <c r="B66" t="s">
         <v>185</v>
       </c>
       <c r="C66" t="s">
         <v>186</v>
       </c>
@@ -3323,297 +3332,297 @@
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>30</v>
       </c>
       <c r="B76" t="s">
         <v>215</v>
       </c>
       <c r="C76" t="s">
         <v>216</v>
       </c>
       <c r="D76" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>30</v>
       </c>
       <c r="B77" t="s">
         <v>218</v>
       </c>
       <c r="C77" t="s">
         <v>219</v>
       </c>
-      <c r="D77"/>
+      <c r="D77" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C78" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>222</v>
       </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>30</v>
       </c>
       <c r="B79" t="s">
         <v>223</v>
       </c>
       <c r="C79" t="s">
         <v>224</v>
       </c>
       <c r="D79" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>30</v>
       </c>
       <c r="B80" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C80" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D80" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>30</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C81" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D81" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>30</v>
       </c>
       <c r="B82" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C82" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D82" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>30</v>
       </c>
       <c r="B83" t="s">
         <v>232</v>
       </c>
       <c r="C83" t="s">
         <v>233</v>
       </c>
       <c r="D83" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>30</v>
       </c>
       <c r="B84" t="s">
         <v>235</v>
       </c>
       <c r="C84" t="s">
         <v>236</v>
       </c>
       <c r="D84" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>30</v>
       </c>
       <c r="B85" t="s">
         <v>238</v>
       </c>
       <c r="C85" t="s">
         <v>239</v>
       </c>
       <c r="D85" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>30</v>
       </c>
       <c r="B86" t="s">
+        <v>241</v>
+      </c>
+      <c r="C86" t="s">
+        <v>242</v>
+      </c>
+      <c r="D86" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>30</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>30</v>
       </c>
       <c r="B88" t="s">
         <v>245</v>
       </c>
       <c r="C88" t="s">
         <v>246</v>
       </c>
       <c r="D88" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>30</v>
       </c>
       <c r="B89" t="s">
         <v>248</v>
       </c>
       <c r="C89" t="s">
         <v>249</v>
       </c>
       <c r="D89" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>30</v>
       </c>
       <c r="B90" t="s">
         <v>251</v>
       </c>
       <c r="C90" t="s">
         <v>252</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>30</v>
       </c>
       <c r="B91" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C91" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D91" t="s">
         <v>255</v>
       </c>
+      <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>30</v>
       </c>
       <c r="B92" t="s">
         <v>256</v>
       </c>
       <c r="C92" t="s">
         <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>88</v>
+        <v>258</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>30</v>
       </c>
       <c r="B93" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C93" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>260</v>
+      </c>
+      <c r="D93" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>30</v>
       </c>
       <c r="B94" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C94" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>30</v>
       </c>
       <c r="B95" t="s">
         <v>261</v>
       </c>
       <c r="C95" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D95" t="s">
         <v>263</v>
       </c>
+      <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>30</v>
       </c>
       <c r="B96" t="s">
         <v>264</v>
       </c>
       <c r="C96" t="s">
         <v>265</v>
       </c>
       <c r="D96" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>30</v>
       </c>
       <c r="B97" t="s">
         <v>267</v>
       </c>
       <c r="C97" t="s">
         <v>268</v>
       </c>
@@ -3624,184 +3633,184 @@
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>30</v>
       </c>
       <c r="B98" t="s">
         <v>270</v>
       </c>
       <c r="C98" t="s">
         <v>271</v>
       </c>
       <c r="D98" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>30</v>
       </c>
       <c r="B99" t="s">
         <v>273</v>
       </c>
       <c r="C99" t="s">
         <v>274</v>
       </c>
       <c r="D99" t="s">
-        <v>106</v>
+        <v>275</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C100" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D100" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C101" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>279</v>
+        <v>109</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>30</v>
       </c>
       <c r="B102" t="s">
         <v>280</v>
       </c>
       <c r="C102" t="s">
         <v>281</v>
       </c>
       <c r="D102" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>30</v>
       </c>
       <c r="B103" t="s">
         <v>283</v>
       </c>
       <c r="C103" t="s">
         <v>284</v>
       </c>
       <c r="D103" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C104" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D104"/>
+        <v>287</v>
+      </c>
+      <c r="D104" t="s">
+        <v>288</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>30</v>
       </c>
       <c r="B105" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C105" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="D105" t="s">
         <v>289</v>
       </c>
+      <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>290</v>
       </c>
       <c r="C106" t="s">
         <v>291</v>
       </c>
-      <c r="D106"/>
+      <c r="D106" t="s">
+        <v>292</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>30</v>
       </c>
       <c r="B107" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C107" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>30</v>
       </c>
       <c r="B108" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C108" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>30</v>
       </c>
       <c r="B109" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C109" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>298</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>30</v>
       </c>
       <c r="B110" t="s">
         <v>299</v>
       </c>
       <c r="C110" t="s">
         <v>300</v>
       </c>
       <c r="D110" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>30</v>
       </c>
       <c r="B111" t="s">
         <v>302</v>
       </c>
       <c r="C111" t="s">
         <v>303</v>
       </c>
@@ -3896,227 +3905,227 @@
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>30</v>
       </c>
       <c r="B118" t="s">
         <v>323</v>
       </c>
       <c r="C118" t="s">
         <v>324</v>
       </c>
       <c r="D118" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>30</v>
       </c>
       <c r="B119" t="s">
         <v>326</v>
       </c>
       <c r="C119" t="s">
         <v>327</v>
       </c>
       <c r="D119" t="s">
-        <v>181</v>
+        <v>328</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>30</v>
       </c>
       <c r="B120" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C120" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D120" t="s">
-        <v>330</v>
+        <v>184</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>30</v>
       </c>
       <c r="B121" t="s">
         <v>331</v>
       </c>
       <c r="C121" t="s">
         <v>332</v>
       </c>
       <c r="D121" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>30</v>
       </c>
       <c r="B122" t="s">
         <v>334</v>
       </c>
       <c r="C122" t="s">
         <v>335</v>
       </c>
-      <c r="D122"/>
+      <c r="D122" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>30</v>
       </c>
       <c r="B123" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C123" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="D123" t="s">
         <v>338</v>
       </c>
+      <c r="D123"/>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>30</v>
       </c>
       <c r="B124" t="s">
         <v>339</v>
       </c>
       <c r="C124" t="s">
         <v>340</v>
       </c>
-      <c r="D124"/>
+      <c r="D124" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>30</v>
       </c>
       <c r="B125" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C125" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="D125" t="s">
         <v>343</v>
       </c>
+      <c r="D125"/>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>30</v>
       </c>
       <c r="B126" t="s">
         <v>344</v>
       </c>
       <c r="C126" t="s">
         <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>106</v>
+        <v>346</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>30</v>
       </c>
       <c r="B127" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C127" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="D127"/>
+        <v>348</v>
+      </c>
+      <c r="D127" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>30</v>
       </c>
       <c r="B128" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C128" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="D128" t="s">
         <v>350</v>
       </c>
+      <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>30</v>
       </c>
       <c r="B129" t="s">
         <v>351</v>
       </c>
       <c r="C129" t="s">
         <v>352</v>
       </c>
       <c r="D129" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>30</v>
       </c>
       <c r="B130" t="s">
         <v>354</v>
       </c>
       <c r="C130" t="s">
         <v>355</v>
       </c>
       <c r="D130" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>30</v>
       </c>
       <c r="B131" t="s">
         <v>357</v>
       </c>
       <c r="C131" t="s">
         <v>358</v>
       </c>
       <c r="D131" t="s">
-        <v>106</v>
+        <v>359</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>30</v>
       </c>
       <c r="B132" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C132" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D132" t="s">
-        <v>361</v>
+        <v>109</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>30</v>
       </c>
       <c r="B133" t="s">
         <v>362</v>
       </c>
       <c r="C133" t="s">
         <v>363</v>
       </c>
       <c r="D133" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>30</v>
       </c>
       <c r="B134" t="s">
         <v>365</v>
       </c>
       <c r="C134" t="s">
         <v>366</v>
@@ -4211,966 +4220,980 @@
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>30</v>
       </c>
       <c r="B141" t="s">
         <v>386</v>
       </c>
       <c r="C141" t="s">
         <v>387</v>
       </c>
       <c r="D141" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>30</v>
       </c>
       <c r="B142" t="s">
         <v>389</v>
       </c>
       <c r="C142" t="s">
         <v>390</v>
       </c>
-      <c r="D142"/>
+      <c r="D142" t="s">
+        <v>391</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>30</v>
       </c>
       <c r="B143" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C143" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D143" t="s">
         <v>393</v>
       </c>
+      <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B144" t="s">
         <v>394</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" t="s">
         <v>395</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>396</v>
       </c>
-      <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B145" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C145" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B146" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C146" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D146" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B147" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C147" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D147" t="s">
-        <v>403</v>
+        <v>109</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B148" t="s">
         <v>404</v>
       </c>
       <c r="C148" t="s">
         <v>405</v>
       </c>
       <c r="D148" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B149" t="s">
         <v>407</v>
       </c>
       <c r="C149" t="s">
         <v>408</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B150" t="s">
-        <v>45</v>
+        <v>410</v>
       </c>
       <c r="C150" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B151" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C151" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D151"/>
+        <v>412</v>
+      </c>
+      <c r="D151" t="s">
+        <v>413</v>
+      </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B152" t="s">
-        <v>412</v>
+        <v>51</v>
       </c>
       <c r="C152" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D152" t="s">
         <v>414</v>
       </c>
+      <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B153" t="s">
         <v>415</v>
       </c>
       <c r="C153" t="s">
         <v>416</v>
       </c>
       <c r="D153" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B154" t="s">
         <v>418</v>
       </c>
       <c r="C154" t="s">
         <v>419</v>
       </c>
       <c r="D154" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B155" t="s">
         <v>421</v>
       </c>
       <c r="C155" t="s">
         <v>422</v>
       </c>
       <c r="D155" t="s">
-        <v>67</v>
+        <v>423</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C156" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D156" t="s">
-        <v>425</v>
+        <v>70</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B157" t="s">
         <v>426</v>
       </c>
       <c r="C157" t="s">
         <v>427</v>
       </c>
       <c r="D157" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B158" t="s">
         <v>429</v>
       </c>
       <c r="C158" t="s">
         <v>430</v>
       </c>
       <c r="D158" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B159" t="s">
         <v>432</v>
       </c>
       <c r="C159" t="s">
         <v>433</v>
       </c>
       <c r="D159" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B160" t="s">
         <v>435</v>
       </c>
       <c r="C160" t="s">
         <v>436</v>
       </c>
       <c r="D160" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B161" t="s">
         <v>438</v>
       </c>
       <c r="C161" t="s">
         <v>439</v>
       </c>
       <c r="D161" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B162" t="s">
         <v>441</v>
       </c>
       <c r="C162" t="s">
         <v>442</v>
       </c>
       <c r="D162" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B163" t="s">
         <v>444</v>
       </c>
       <c r="C163" t="s">
         <v>445</v>
       </c>
       <c r="D163" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B164" t="s">
         <v>447</v>
       </c>
       <c r="C164" t="s">
         <v>448</v>
       </c>
       <c r="D164" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B165" t="s">
         <v>450</v>
       </c>
       <c r="C165" t="s">
         <v>451</v>
       </c>
       <c r="D165" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B166" t="s">
         <v>453</v>
       </c>
       <c r="C166" t="s">
         <v>454</v>
       </c>
-      <c r="D166"/>
+      <c r="D166" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B167" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C167" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="D167" t="s">
         <v>457</v>
       </c>
+      <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B168" t="s">
         <v>458</v>
       </c>
       <c r="C168" t="s">
         <v>459</v>
       </c>
-      <c r="D168"/>
+      <c r="D168" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B169" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C169" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="D169" t="s">
         <v>462</v>
       </c>
+      <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B170" t="s">
         <v>463</v>
       </c>
       <c r="C170" t="s">
         <v>464</v>
       </c>
-      <c r="D170"/>
+      <c r="D170" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B171" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C171" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B172" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C172" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="D172" t="s">
         <v>469</v>
       </c>
+      <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B173" t="s">
         <v>470</v>
       </c>
       <c r="C173" t="s">
         <v>471</v>
       </c>
-      <c r="D173"/>
+      <c r="D173" t="s">
+        <v>472</v>
+      </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B174" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C174" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B175" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C175" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D175" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B176" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C176" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D176" t="s">
-        <v>478</v>
+        <v>184</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>479</v>
       </c>
       <c r="C177" t="s">
         <v>480</v>
       </c>
       <c r="D177" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B178" t="s">
         <v>482</v>
       </c>
       <c r="C178" t="s">
         <v>483</v>
       </c>
       <c r="D178" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B179" t="s">
         <v>485</v>
       </c>
       <c r="C179" t="s">
         <v>486</v>
       </c>
       <c r="D179" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B180" t="s">
         <v>488</v>
       </c>
       <c r="C180" t="s">
         <v>489</v>
       </c>
       <c r="D180" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
         <v>491</v>
       </c>
       <c r="C181" t="s">
         <v>492</v>
       </c>
       <c r="D181" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B182" t="s">
         <v>494</v>
       </c>
       <c r="C182" t="s">
         <v>495</v>
       </c>
       <c r="D182" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B183" t="s">
         <v>497</v>
       </c>
       <c r="C183" t="s">
         <v>498</v>
       </c>
       <c r="D183" t="s">
-        <v>181</v>
+        <v>499</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B184" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C184" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D184" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B185" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C185" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D185" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B186" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C186" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D186" t="s">
-        <v>505</v>
+        <v>184</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B187" t="s">
         <v>506</v>
       </c>
       <c r="C187" t="s">
         <v>507</v>
       </c>
       <c r="D187" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B188" t="s">
         <v>509</v>
       </c>
       <c r="C188" t="s">
         <v>510</v>
       </c>
       <c r="D188" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B189" t="s">
         <v>512</v>
       </c>
       <c r="C189" t="s">
         <v>513</v>
       </c>
       <c r="D189" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B190" t="s">
         <v>515</v>
       </c>
       <c r="C190" t="s">
         <v>516</v>
       </c>
       <c r="D190" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B191" t="s">
         <v>518</v>
       </c>
       <c r="C191" t="s">
         <v>519</v>
       </c>
       <c r="D191" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B192" t="s">
         <v>521</v>
       </c>
       <c r="C192" t="s">
         <v>522</v>
       </c>
       <c r="D192" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B193" t="s">
         <v>524</v>
       </c>
       <c r="C193" t="s">
         <v>525</v>
       </c>
       <c r="D193" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B194" t="s">
         <v>527</v>
       </c>
       <c r="C194" t="s">
         <v>528</v>
       </c>
       <c r="D194" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B195" t="s">
         <v>530</v>
       </c>
       <c r="C195" t="s">
         <v>531</v>
       </c>
       <c r="D195" t="s">
-        <v>88</v>
+        <v>532</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B196" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C196" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="D196"/>
+        <v>534</v>
+      </c>
+      <c r="D196" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B197" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C197" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B198" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C198" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D198"/>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B199" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C199" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="D199" t="s">
         <v>540</v>
       </c>
+      <c r="D199"/>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B200" t="s">
         <v>541</v>
       </c>
       <c r="C200" t="s">
         <v>542</v>
       </c>
       <c r="D200" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B201" t="s">
         <v>544</v>
       </c>
       <c r="C201" t="s">
         <v>545</v>
       </c>
       <c r="D201" t="s">
-        <v>181</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B202" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C202" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D202" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B203" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C203" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D203" t="s">
-        <v>272</v>
+        <v>184</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B204" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C204" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D204" t="s">
-        <v>552</v>
+        <v>275</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B205" t="s">
         <v>553</v>
       </c>
       <c r="C205" t="s">
         <v>554</v>
       </c>
       <c r="D205" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B206" t="s">
         <v>556</v>
       </c>
       <c r="C206" t="s">
         <v>557</v>
       </c>
       <c r="D206" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B207" t="s">
         <v>559</v>
       </c>
       <c r="C207" t="s">
         <v>560</v>
       </c>
       <c r="D207" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
+        <v>397</v>
+      </c>
+      <c r="B208" t="s">
         <v>562</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
         <v>563</v>
       </c>
-      <c r="C208" t="s">
+      <c r="D208" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B209" t="s">
         <v>566</v>
       </c>
       <c r="C209" t="s">
         <v>567</v>
       </c>
       <c r="D209" t="s">
         <v>568</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" t="s">
+        <v>565</v>
+      </c>
+      <c r="B210" t="s">
+        <v>569</v>
+      </c>
+      <c r="C210" t="s">
+        <v>570</v>
+      </c>
+      <c r="D210" t="s">
+        <v>571</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">