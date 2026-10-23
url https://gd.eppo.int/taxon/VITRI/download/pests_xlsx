--- v1 (2026-02-17)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VITRI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACNLCO</t>
   </si>
   <si>
     <t>Acanalonia conica (as Vitis)</t>
   </si>
   <si>
     <t>APHIIL</t>
   </si>
   <si>
@@ -176,60 +176,63 @@
     <t>Pseudococcus comstocki (as Vitis)</t>
   </si>
   <si>
     <t>SCAPLI</t>
   </si>
   <si>
     <t>Scaphoideus titanus</t>
   </si>
   <si>
     <t>* Chuche J, Thiéry D (2014) Biology and ecology of the Flavescence dorée vector Scaphoideus titanus: a review. Agronomy for sustainable development 34(2), 381-403.</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
+    <t>GYSVD2</t>
+  </si>
+  <si>
+    <t>Apscaviroid betaflavivitis (as Vitis)</t>
+  </si>
+  <si>
     <t>ANTSOI</t>
   </si>
   <si>
-    <t>Antispila oinophylla</t>
-[...5 lines deleted...]
-    <t>Apscaviroid betaflavivitis (as Vitis)</t>
+    <t>Aspilanta oinophylla</t>
+  </si>
+  <si>
+    <t>* Van Nieukerken EJ, Wagner DL, Baldessari M, Mazzon L, Angeli G, Girolami V, Duso C, Doorenweerd C (2012) Antispila oinophylla (Lepidoptera, Heliozelidae), a new North American grapevine leafminer invading Italian vineyards: taxonomy, DNA barcodes and life cycle. ZooKeys 170, 29-77.</t>
   </si>
   <si>
     <t>ERYTVU</t>
   </si>
   <si>
     <t>Erasmoneura vulnerata</t>
   </si>
   <si>
     <t>* Triapitsyn SV, Dmitriev DA, Loeb MG (2017) Identities of the leafhoppers collected from cultivated and wild grapes (Vitis spp.) in upstate New York, USA (Hemiptera: Cicadellidae). Entomologia Americana 123(1), 24-25.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>GRBAV0</t>
   </si>
   <si>
     <t>Grablovirus vitis</t>
   </si>
   <si>
     <t>* DeShields JB, Levin AD, Hilton R, Rijal J (2022) Epidemiology of Grapevine Red Blotch Disease progression in Southern Oregon vineyards. American Journal of Enology and Viticulture 73(2), 116-124.</t>
   </si>
 </sst>
 </file>
 
@@ -818,78 +821,80 @@
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">