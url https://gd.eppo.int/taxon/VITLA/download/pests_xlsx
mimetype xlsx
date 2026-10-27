--- v1 (2026-02-17)
+++ v2 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VITLA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACNLCO</t>
   </si>
   <si>
     <t>Acanalonia conica (as Vitis)</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
@@ -337,60 +337,63 @@
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
   </si>
   <si>
     <t>XYLSCO</t>
   </si>
   <si>
     <t>Xylosandrus compactus</t>
   </si>
   <si>
     <t>* Ruzzier E, Prazaru SC, Faccoli M, Duso C (2021) Xylosandrus germanus (Blandford, 1894) on grapevines in Italy with a compilation of world scolytine weevils developing on Vitaceae. Insects 12(10), 869. https://doi.org/10.3390/insects12100869</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Jobim K, Kaster PL, da Rosa BR, Tidon R, Garcia FR (2023) Expansion of the area of occurrence of Zaprionus tuberculatus (Diptera: Drosophilidae) in the Americas and registration of new host plants. Brazilian Journal of Biology 83, e273916. https://doi.org/10.1590/1519-6984.273916</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
+    <t>GYSVD2</t>
+  </si>
+  <si>
+    <t>Apscaviroid betaflavivitis (as Vitis)</t>
+  </si>
+  <si>
     <t>ANTSOI</t>
   </si>
   <si>
-    <t>Antispila oinophylla</t>
-[...5 lines deleted...]
-    <t>Apscaviroid betaflavivitis (as Vitis)</t>
+    <t>Aspilanta oinophylla</t>
+  </si>
+  <si>
+    <t>* Van Nieukerken EJ, Wagner DL, Baldessari M, Mazzon L, Angeli G, Girolami V, Duso C, Doorenweerd C (2012) Antispila oinophylla (Lepidoptera, Heliozelidae), a new North American grapevine leafminer invading Italian vineyards: taxonomy, DNA barcodes and life cycle. ZooKeys 170, 29-77.</t>
   </si>
   <si>
     <t>ERYTVU</t>
   </si>
   <si>
     <t>Erasmoneura vulnerata</t>
   </si>
   <si>
     <t>* Duso C, Moret R, Manera A, Berto D, Fornasiero D,Marchgiani G, Pozzebon A (2019) Investigations on the grape leafhopper Erasmoneura vulnerata in North-Eastern Italy. Insects 10, 44. https://doi.org/10.3390/insects10020044
 * Seljak G (2011) First record of the Nearctic leafhopper Erasmoneura vulnerata (Fitch, 1851) [Hemiptera, Cicadomorpha: Cicadellicae) in Slovenia. Acta Entomologica Slovenica 19(1), 37-42.</t>
   </si>
   <si>
     <t>EURHBR</t>
   </si>
   <si>
     <t>Eurhizococcus brasiliensis</t>
   </si>
   <si>
     <t>* Broetto D, Baumann OJ, Sato AJ, Botelho RV (2011) Desenvolvimento e ocorrência de pérola-da-terra em videiras rústicas e finas enxertadas sobre os porta-enxertos 'VR 043-43' e 'Paulsen 1103. Revista Brasileira de Fruticultura 33 (special issue), 404-410.</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
@@ -1266,132 +1269,134 @@
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" t="s">
         <v>103</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>101</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>101</v>
       </c>
       <c r="B41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">