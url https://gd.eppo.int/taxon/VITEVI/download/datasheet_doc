--- v6 (2026-03-04)
+++ v7 (2026-04-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209469a7bf4bdc98c" w:history="1">
+            <w:hyperlink r:id="rId731869da2fa68c2fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163169a7bf4bdc9f6" w:history="1">
+            <w:hyperlink r:id="rId743169da2fa68c367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22028141" name="name788569a7bf4bdd1d2" descr="14653.jpg"/>
+                  <wp:docPr id="82003342" name="name165969da2fa68c438" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId546069a7bf4bdd1d0" cstate="print"/>
+                          <a:blip r:embed="rId321269da2fa68c437" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId286269a7bf4bdd2cb" w:history="1">
+            <w:hyperlink r:id="rId910169da2fa68c545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36915846" name="name468169a7bf4bde91e" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="55992620" name="name316169da2fa68e430" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId506969a7bf4bde91b" cstate="print"/>
+                    <a:blip r:embed="rId326069da2fa68e42d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232169a7bf4bdec2e" w:history="1">
+      <w:hyperlink r:id="rId831469da2fa68e748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359269a7bf4bdfb3c" w:history="1">
+      <w:hyperlink r:id="rId506569da2fa68f4e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774869a7bf4bdfbd9" w:history="1">
+      <w:hyperlink r:id="rId816869da2fa68f57a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId623469a7bf4bdfc70" w:history="1">
+      <w:hyperlink r:id="rId490069da2fa68f60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604669a7bf4bdfce7" w:history="1">
+      <w:hyperlink r:id="rId351669da2fa68f67f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561069a7bf4bdfd7c" w:history="1">
+      <w:hyperlink r:id="rId228969da2fa68f70f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203969a7bf4bdffb4" w:history="1">
+      <w:hyperlink r:id="rId233569da2fa68f904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315669a7bf4be004b" w:history="1">
+      <w:hyperlink r:id="rId276369da2fa68f9a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942169a7bf4be00c2" w:history="1">
+      <w:hyperlink r:id="rId638769da2fa68fa1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919469a7bf4be016e" w:history="1">
+      <w:hyperlink r:id="rId852669da2fa68faaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962469a7bf4be0208" w:history="1">
+      <w:hyperlink r:id="rId942069da2fa68fb42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946569a7bf4be02a9" w:history="1">
+      <w:hyperlink r:id="rId582069da2fa68fbd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826069a7bf4be0337" w:history="1">
+      <w:hyperlink r:id="rId445569da2fa68fc57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515769a7bf4be0376" w:history="1">
+      <w:hyperlink r:id="rId423369da2fa68fc89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924069a7bf4be048f" w:history="1">
+      <w:hyperlink r:id="rId644369da2fa68fd79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId126969a7bf4be064a" w:history="1">
+      <w:hyperlink r:id="rId792769da2fa68ff0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593169a7bf4be0926" w:history="1">
+      <w:hyperlink r:id="rId578469da2fa6901b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332969a7bf4be0ad2" w:history="1">
+      <w:hyperlink r:id="rId174869da2fa690325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636469a7bf4be0d4b" w:history="1">
+      <w:hyperlink r:id="rId286169da2fa690575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId698569a7bf4be1346" w:history="1">
+      <w:hyperlink r:id="rId442769da2fa690b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683869a7bf4be13bd" w:history="1">
+      <w:hyperlink r:id="rId878269da2fa690b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759869a7bf4be1555" w:history="1">
+      <w:hyperlink r:id="rId242469da2fa690d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256269a7bf4be17d9" w:history="1">
+      <w:hyperlink r:id="rId358369da2fa690e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859569a7bf4be199b" w:history="1">
+      <w:hyperlink r:id="rId865669da2fa690fc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42500575" name="name885569a7bf4be1a49" descr="eu_funding_250.png"/>
+            <wp:docPr id="6780188" name="name124269da2fa6927c1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160869a7bf4be1a48" cstate="print"/>
+                    <a:blip r:embed="rId267069da2fa6927bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34509058">
+  <w:abstractNum w:abstractNumId="51033280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52733218">
+    <w:lvl w:ilvl="0" w:tplc="20260364">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52733218" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20260364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34509057">
+  <w:abstractNum w:abstractNumId="51033279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62443735">
+    <w:lvl w:ilvl="0" w:tplc="29626612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34509057">
-    <w:abstractNumId w:val="34509057"/>
+  <w:num w:numId="51033279">
+    <w:abstractNumId w:val="51033279"/>
   </w:num>
-  <w:num w:numId="34509058">
-    <w:abstractNumId w:val="34509058"/>
+  <w:num w:numId="51033280">
+    <w:abstractNumId w:val="51033280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId901845223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274755255" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId209469a7bf4bdc98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId163169a7bf4bdc9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId286269a7bf4bdd2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId232169a7bf4bdec2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId359269a7bf4bdfb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId774869a7bf4bdfbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId623469a7bf4bdfc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId604669a7bf4bdfce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId561069a7bf4bdfd7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId203969a7bf4bdffb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId315669a7bf4be004b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId942169a7bf4be00c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId919469a7bf4be016e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId962469a7bf4be0208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId946569a7bf4be02a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId826069a7bf4be0337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId515769a7bf4be0376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId924069a7bf4be048f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId126969a7bf4be064a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId593169a7bf4be0926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId332969a7bf4be0ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId636469a7bf4be0d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId698569a7bf4be1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId683869a7bf4be13bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId759869a7bf4be1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId256269a7bf4be17d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId859569a7bf4be199b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId546069a7bf4bdd1d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId546069a7bf4bdd1d0.jpg"/><Relationship Id="rId506969a7bf4bde91b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId506969a7bf4bde91b.jpg"/><Relationship Id="rId160869a7bf4be1a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160869a7bf4be1a48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902969282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119070974" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId731869da2fa68c2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId743169da2fa68c367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId910169da2fa68c545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId831469da2fa68e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId506569da2fa68f4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId816869da2fa68f57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId490069da2fa68f60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId351669da2fa68f67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId228969da2fa68f70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId233569da2fa68f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId276369da2fa68f9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId638769da2fa68fa1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId852669da2fa68faaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId942069da2fa68fb42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId582069da2fa68fbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId445569da2fa68fc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId423369da2fa68fc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId644369da2fa68fd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId792769da2fa68ff0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId578469da2fa6901b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId174869da2fa690325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId286169da2fa690575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId442769da2fa690b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId878269da2fa690b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId242469da2fa690d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId358369da2fa690e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId865669da2fa690fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId321269da2fa68c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321269da2fa68c437.jpg"/><Relationship Id="rId326069da2fa68e42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId326069da2fa68e42d.jpg"/><Relationship Id="rId267069da2fa6927bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267069da2fa6927bf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>