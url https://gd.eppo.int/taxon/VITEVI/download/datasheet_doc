--- v7 (2026-04-11)
+++ v8 (2026-05-01)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731869da2fa68c2fe" w:history="1">
+            <w:hyperlink r:id="rId978769f4af881f0b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743169da2fa68c367" w:history="1">
+            <w:hyperlink r:id="rId832369f4af881f126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82003342" name="name165969da2fa68c438" descr="14653.jpg"/>
+                  <wp:docPr id="83454979" name="name295069f4af881f63a" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId321269da2fa68c437" cstate="print"/>
+                          <a:blip r:embed="rId319269f4af881f638" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId910169da2fa68c545" w:history="1">
+            <w:hyperlink r:id="rId726869f4af881f787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55992620" name="name316169da2fa68e430" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="30367188" name="name425269f4af8820df7" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId326069da2fa68e42d" cstate="print"/>
+                    <a:blip r:embed="rId935769f4af8820db4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831469da2fa68e748" w:history="1">
+      <w:hyperlink r:id="rId701769f4af8821110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506569da2fa68f4e6" w:history="1">
+      <w:hyperlink r:id="rId169269f4af8821f89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816869da2fa68f57a" w:history="1">
+      <w:hyperlink r:id="rId569169f4af8822036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId490069da2fa68f60c" w:history="1">
+      <w:hyperlink r:id="rId738869f4af88220cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351669da2fa68f67f" w:history="1">
+      <w:hyperlink r:id="rId345269f4af882214b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228969da2fa68f70f" w:history="1">
+      <w:hyperlink r:id="rId956769f4af88221e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233569da2fa68f904" w:history="1">
+      <w:hyperlink r:id="rId106969f4af88223e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276369da2fa68f9a6" w:history="1">
+      <w:hyperlink r:id="rId736469f4af882247a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638769da2fa68fa1d" w:history="1">
+      <w:hyperlink r:id="rId617869f4af88224ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852669da2fa68faaf" w:history="1">
+      <w:hyperlink r:id="rId761669f4af882259a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942069da2fa68fb42" w:history="1">
+      <w:hyperlink r:id="rId778269f4af882262f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582069da2fa68fbd1" w:history="1">
+      <w:hyperlink r:id="rId977869f4af88226bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445569da2fa68fc57" w:history="1">
+      <w:hyperlink r:id="rId904169f4af8822759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423369da2fa68fc89" w:history="1">
+      <w:hyperlink r:id="rId596469f4af882278e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644369da2fa68fd79" w:history="1">
+      <w:hyperlink r:id="rId242269f4af8822897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId792769da2fa68ff0c" w:history="1">
+      <w:hyperlink r:id="rId952069f4af8822a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578469da2fa6901b6" w:history="1">
+      <w:hyperlink r:id="rId550669f4af8822d0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174869da2fa690325" w:history="1">
+      <w:hyperlink r:id="rId870169f4af8822ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286169da2fa690575" w:history="1">
+      <w:hyperlink r:id="rId318769f4af88230ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442769da2fa690b04" w:history="1">
+      <w:hyperlink r:id="rId591369f4af882367f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878269da2fa690b77" w:history="1">
+      <w:hyperlink r:id="rId972969f4af88236f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242469da2fa690d04" w:history="1">
+      <w:hyperlink r:id="rId817469f4af8823884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358369da2fa690e3a" w:history="1">
+      <w:hyperlink r:id="rId692969f4af88239c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865669da2fa690fc5" w:history="1">
+      <w:hyperlink r:id="rId308869f4af8823b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6780188" name="name124269da2fa6927c1" descr="eu_funding_250.png"/>
+            <wp:docPr id="68378783" name="name854069f4af8823bdd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267069da2fa6927bf" cstate="print"/>
+                    <a:blip r:embed="rId154469f4af8823bdc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51033280">
+  <w:abstractNum w:abstractNumId="39569896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20260364">
+    <w:lvl w:ilvl="0" w:tplc="73261290">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20260364" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73261290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51033279">
+  <w:abstractNum w:abstractNumId="39569895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29626612">
+    <w:lvl w:ilvl="0" w:tplc="85859156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51033279">
-    <w:abstractNumId w:val="51033279"/>
+  <w:num w:numId="39569895">
+    <w:abstractNumId w:val="39569895"/>
   </w:num>
-  <w:num w:numId="51033280">
-    <w:abstractNumId w:val="51033280"/>
+  <w:num w:numId="39569896">
+    <w:abstractNumId w:val="39569896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902969282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119070974" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId731869da2fa68c2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId743169da2fa68c367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId910169da2fa68c545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId831469da2fa68e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId506569da2fa68f4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId816869da2fa68f57a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId490069da2fa68f60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId351669da2fa68f67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId228969da2fa68f70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId233569da2fa68f904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId276369da2fa68f9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId638769da2fa68fa1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId852669da2fa68faaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId942069da2fa68fb42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId582069da2fa68fbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId445569da2fa68fc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId423369da2fa68fc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId644369da2fa68fd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId792769da2fa68ff0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId578469da2fa6901b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId174869da2fa690325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId286169da2fa690575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId442769da2fa690b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId878269da2fa690b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId242469da2fa690d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId358369da2fa690e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId865669da2fa690fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId321269da2fa68c437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321269da2fa68c437.jpg"/><Relationship Id="rId326069da2fa68e42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId326069da2fa68e42d.jpg"/><Relationship Id="rId267069da2fa6927bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267069da2fa6927bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944682470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779624172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId978769f4af881f0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId832369f4af881f126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId726869f4af881f787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId701769f4af8821110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId169269f4af8821f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId569169f4af8822036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId738869f4af88220cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId345269f4af882214b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId956769f4af88221e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId106969f4af88223e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId736469f4af882247a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId617869f4af88224ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId761669f4af882259a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId778269f4af882262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId977869f4af88226bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId904169f4af8822759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId596469f4af882278e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId242269f4af8822897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId952069f4af8822a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId550669f4af8822d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId870169f4af8822ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId318769f4af88230ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId591369f4af882367f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId972969f4af88236f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId817469f4af8823884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId692969f4af88239c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId308869f4af8823b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId319269f4af881f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269f4af881f638.jpg"/><Relationship Id="rId935769f4af8820db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935769f4af8820db4.jpg"/><Relationship Id="rId154469f4af8823bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154469f4af8823bdc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>