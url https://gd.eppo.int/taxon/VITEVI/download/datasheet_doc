--- v8 (2026-05-01)
+++ v9 (2026-05-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978769f4af881f0b8" w:history="1">
+            <w:hyperlink r:id="rId71786a0f6a6699ad8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832369f4af881f126" w:history="1">
+            <w:hyperlink r:id="rId95916a0f6a6699b44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83454979" name="name295069f4af881f63a" descr="14653.jpg"/>
+                  <wp:docPr id="7454174" name="name95826a0f6a669a1e3" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId319269f4af881f638" cstate="print"/>
+                          <a:blip r:embed="rId74616a0f6a669a1e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId726869f4af881f787" w:history="1">
+            <w:hyperlink r:id="rId43146a0f6a669a31b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30367188" name="name425269f4af8820df7" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="6748952" name="name11956a0f6a669b94c" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId935769f4af8820db4" cstate="print"/>
+                    <a:blip r:embed="rId30986a0f6a669b948" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769f4af8821110" w:history="1">
+      <w:hyperlink r:id="rId94826a0f6a669bc84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269f4af8821f89" w:history="1">
+      <w:hyperlink r:id="rId68496a0f6a669cb20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569169f4af8822036" w:history="1">
+      <w:hyperlink r:id="rId92116a0f6a669cbba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId738869f4af88220cc" w:history="1">
+      <w:hyperlink r:id="rId94506a0f6a669cc52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345269f4af882214b" w:history="1">
+      <w:hyperlink r:id="rId16946a0f6a669ccc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956769f4af88221e1" w:history="1">
+      <w:hyperlink r:id="rId45176a0f6a669cd5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106969f4af88223e5" w:history="1">
+      <w:hyperlink r:id="rId73226a0f6a669cf5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736469f4af882247a" w:history="1">
+      <w:hyperlink r:id="rId76026a0f6a669cff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617869f4af88224ee" w:history="1">
+      <w:hyperlink r:id="rId26956a0f6a669d065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761669f4af882259a" w:history="1">
+      <w:hyperlink r:id="rId30236a0f6a669d0fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778269f4af882262f" w:history="1">
+      <w:hyperlink r:id="rId35856a0f6a669d190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977869f4af88226bf" w:history="1">
+      <w:hyperlink r:id="rId44806a0f6a669d225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904169f4af8822759" w:history="1">
+      <w:hyperlink r:id="rId38616a0f6a669d2ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596469f4af882278e" w:history="1">
+      <w:hyperlink r:id="rId43636a0f6a669d2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242269f4af8822897" w:history="1">
+      <w:hyperlink r:id="rId46256a0f6a669d3e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId952069f4af8822a59" w:history="1">
+      <w:hyperlink r:id="rId49926a0f6a669d591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550669f4af8822d0b" w:history="1">
+      <w:hyperlink r:id="rId24316a0f6a669d85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870169f4af8822ea5" w:history="1">
+      <w:hyperlink r:id="rId63626a0f6a669d9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318769f4af88230ee" w:history="1">
+      <w:hyperlink r:id="rId12096a0f6a669dc52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591369f4af882367f" w:history="1">
+      <w:hyperlink r:id="rId21756a0f6a669e1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972969f4af88236f9" w:history="1">
+      <w:hyperlink r:id="rId85536a0f6a669e254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817469f4af8823884" w:history="1">
+      <w:hyperlink r:id="rId26846a0f6a669e40e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692969f4af88239c9" w:history="1">
+      <w:hyperlink r:id="rId76996a0f6a669e556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308869f4af8823b55" w:history="1">
+      <w:hyperlink r:id="rId68926a0f6a669e6e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68378783" name="name854069f4af8823bdd" descr="eu_funding_250.png"/>
+            <wp:docPr id="94420675" name="name15206a0f6a669e766" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId154469f4af8823bdc" cstate="print"/>
+                    <a:blip r:embed="rId14916a0f6a669e764" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39569896">
+  <w:abstractNum w:abstractNumId="46472555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73261290">
+    <w:lvl w:ilvl="0" w:tplc="22835487">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73261290" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22835487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39569895">
+  <w:abstractNum w:abstractNumId="46472554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85859156">
+    <w:lvl w:ilvl="0" w:tplc="41549270">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39569895">
-    <w:abstractNumId w:val="39569895"/>
+  <w:num w:numId="46472554">
+    <w:abstractNumId w:val="46472554"/>
   </w:num>
-  <w:num w:numId="39569896">
-    <w:abstractNumId w:val="39569896"/>
+  <w:num w:numId="46472555">
+    <w:abstractNumId w:val="46472555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId944682470" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779624172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId978769f4af881f0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId832369f4af881f126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId726869f4af881f787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId701769f4af8821110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId169269f4af8821f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId569169f4af8822036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId738869f4af88220cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId345269f4af882214b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId956769f4af88221e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId106969f4af88223e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId736469f4af882247a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId617869f4af88224ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId761669f4af882259a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId778269f4af882262f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId977869f4af88226bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId904169f4af8822759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId596469f4af882278e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId242269f4af8822897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId952069f4af8822a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId550669f4af8822d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId870169f4af8822ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId318769f4af88230ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId591369f4af882367f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId972969f4af88236f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId817469f4af8823884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId692969f4af88239c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId308869f4af8823b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId319269f4af881f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269f4af881f638.jpg"/><Relationship Id="rId935769f4af8820db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935769f4af8820db4.jpg"/><Relationship Id="rId154469f4af8823bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId154469f4af8823bdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658537574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471321696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71786a0f6a6699ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId95916a0f6a6699b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId43146a0f6a669a31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId94826a0f6a669bc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId68496a0f6a669cb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId92116a0f6a669cbba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId94506a0f6a669cc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId16946a0f6a669ccc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId45176a0f6a669cd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId73226a0f6a669cf5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId76026a0f6a669cff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId26956a0f6a669d065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId30236a0f6a669d0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId35856a0f6a669d190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId44806a0f6a669d225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId38616a0f6a669d2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId43636a0f6a669d2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId46256a0f6a669d3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId49926a0f6a669d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId24316a0f6a669d85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId63626a0f6a669d9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId12096a0f6a669dc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId21756a0f6a669e1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId85536a0f6a669e254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId26846a0f6a669e40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId76996a0f6a669e556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68926a0f6a669e6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId74616a0f6a669a1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74616a0f6a669a1e1.jpg"/><Relationship Id="rId30986a0f6a669b948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30986a0f6a669b948.jpg"/><Relationship Id="rId14916a0f6a669e764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a0f6a669e764.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>