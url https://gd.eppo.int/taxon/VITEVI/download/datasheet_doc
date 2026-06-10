--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71786a0f6a6699ad8" w:history="1">
+            <w:hyperlink r:id="rId71876a29e48a7c5bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95916a0f6a6699b44" w:history="1">
+            <w:hyperlink r:id="rId35956a29e48a7c62d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7454174" name="name95826a0f6a669a1e3" descr="14653.jpg"/>
+                  <wp:docPr id="64541138" name="name32156a29e48a7cd2c" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74616a0f6a669a1e1" cstate="print"/>
+                          <a:blip r:embed="rId77516a29e48a7cd2a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43146a0f6a669a31b" w:history="1">
+            <w:hyperlink r:id="rId98786a29e48a7ce76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6748952" name="name11956a0f6a669b94c" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="36470013" name="name94606a29e48a7e508" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30986a0f6a669b948" cstate="print"/>
+                    <a:blip r:embed="rId38676a29e48a7e504" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94826a0f6a669bc84" w:history="1">
+      <w:hyperlink r:id="rId36316a29e48a7e88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68496a0f6a669cb20" w:history="1">
+      <w:hyperlink r:id="rId83276a29e48a7f76d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92116a0f6a669cbba" w:history="1">
+      <w:hyperlink r:id="rId65546a29e48a7f805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94506a0f6a669cc52" w:history="1">
+      <w:hyperlink r:id="rId35316a29e48a7f899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16946a0f6a669ccc9" w:history="1">
+      <w:hyperlink r:id="rId77166a29e48a7f90d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45176a0f6a669cd5e" w:history="1">
+      <w:hyperlink r:id="rId51506a29e48a7f9ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73226a0f6a669cf5a" w:history="1">
+      <w:hyperlink r:id="rId51936a29e48a7fb8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76026a0f6a669cff0" w:history="1">
+      <w:hyperlink r:id="rId23006a29e48a7fc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26956a0f6a669d065" w:history="1">
+      <w:hyperlink r:id="rId70236a29e48a7fca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30236a0f6a669d0fb" w:history="1">
+      <w:hyperlink r:id="rId27746a29e48a7fd32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35856a0f6a669d190" w:history="1">
+      <w:hyperlink r:id="rId67916a29e48a7fddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44806a0f6a669d225" w:history="1">
+      <w:hyperlink r:id="rId53836a29e48a7fe72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38616a0f6a669d2ae" w:history="1">
+      <w:hyperlink r:id="rId27306a29e48a7ff1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43636a0f6a669d2e1" w:history="1">
+      <w:hyperlink r:id="rId36046a29e48a7ff55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46256a0f6a669d3e7" w:history="1">
+      <w:hyperlink r:id="rId92086a29e48a80047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a0f6a669d591" w:history="1">
+      <w:hyperlink r:id="rId60226a29e48a801eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24316a0f6a669d85a" w:history="1">
+      <w:hyperlink r:id="rId20266a29e48a80497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63626a0f6a669d9f9" w:history="1">
+      <w:hyperlink r:id="rId45246a29e48a80610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12096a0f6a669dc52" w:history="1">
+      <w:hyperlink r:id="rId72506a29e48a8085c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a0f6a669e1e1" w:history="1">
+      <w:hyperlink r:id="rId54336a29e48a80e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85536a0f6a669e254" w:history="1">
+      <w:hyperlink r:id="rId51356a29e48a80e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26846a0f6a669e40e" w:history="1">
+      <w:hyperlink r:id="rId15916a29e48a8101f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76996a0f6a669e556" w:history="1">
+      <w:hyperlink r:id="rId95596a29e48a81158" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68926a0f6a669e6e5" w:history="1">
+      <w:hyperlink r:id="rId39196a29e48a812e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94420675" name="name15206a0f6a669e766" descr="eu_funding_250.png"/>
+            <wp:docPr id="43088805" name="name66046a29e48a81360" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14916a0f6a669e764" cstate="print"/>
+                    <a:blip r:embed="rId35776a29e48a8135e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46472555">
+  <w:abstractNum w:abstractNumId="29214359">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22835487">
+    <w:lvl w:ilvl="0" w:tplc="99782705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22835487" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99782705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46472554">
+  <w:abstractNum w:abstractNumId="29214358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41549270">
+    <w:lvl w:ilvl="0" w:tplc="69178488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46472554">
-    <w:abstractNumId w:val="46472554"/>
+  <w:num w:numId="29214358">
+    <w:abstractNumId w:val="29214358"/>
   </w:num>
-  <w:num w:numId="46472555">
-    <w:abstractNumId w:val="46472555"/>
+  <w:num w:numId="29214359">
+    <w:abstractNumId w:val="29214359"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId658537574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471321696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71786a0f6a6699ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId95916a0f6a6699b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId43146a0f6a669a31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId94826a0f6a669bc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId68496a0f6a669cb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId92116a0f6a669cbba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId94506a0f6a669cc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId16946a0f6a669ccc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId45176a0f6a669cd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId73226a0f6a669cf5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId76026a0f6a669cff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId26956a0f6a669d065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId30236a0f6a669d0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId35856a0f6a669d190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId44806a0f6a669d225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId38616a0f6a669d2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId43636a0f6a669d2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId46256a0f6a669d3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId49926a0f6a669d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId24316a0f6a669d85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId63626a0f6a669d9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId12096a0f6a669dc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId21756a0f6a669e1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId85536a0f6a669e254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId26846a0f6a669e40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId76996a0f6a669e556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68926a0f6a669e6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId74616a0f6a669a1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74616a0f6a669a1e1.jpg"/><Relationship Id="rId30986a0f6a669b948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30986a0f6a669b948.jpg"/><Relationship Id="rId14916a0f6a669e764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a0f6a669e764.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891349253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId870335401" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71876a29e48a7c5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId35956a29e48a7c62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId98786a29e48a7ce76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId36316a29e48a7e88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId83276a29e48a7f76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId65546a29e48a7f805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId35316a29e48a7f899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId77166a29e48a7f90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId51506a29e48a7f9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId51936a29e48a7fb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId23006a29e48a7fc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId70236a29e48a7fca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId27746a29e48a7fd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId67916a29e48a7fddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId53836a29e48a7fe72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId27306a29e48a7ff1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId36046a29e48a7ff55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId92086a29e48a80047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId60226a29e48a801eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId20266a29e48a80497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId45246a29e48a80610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId72506a29e48a8085c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId54336a29e48a80e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId51356a29e48a80e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId15916a29e48a8101f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId95596a29e48a81158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39196a29e48a812e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId77516a29e48a7cd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77516a29e48a7cd2a.jpg"/><Relationship Id="rId38676a29e48a7e504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38676a29e48a7e504.jpg"/><Relationship Id="rId35776a29e48a8135e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35776a29e48a8135e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>