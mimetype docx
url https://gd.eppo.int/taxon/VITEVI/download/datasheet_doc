--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71876a29e48a7c5bf" w:history="1">
+            <w:hyperlink r:id="rId37396a44fffe4e2f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35956a29e48a7c62d" w:history="1">
+            <w:hyperlink r:id="rId61966a44fffe4e35d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64541138" name="name32156a29e48a7cd2c" descr="14653.jpg"/>
+                  <wp:docPr id="19109367" name="name77436a44fffe4e9e5" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77516a29e48a7cd2a" cstate="print"/>
+                          <a:blip r:embed="rId66016a44fffe4e9e3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98786a29e48a7ce76" w:history="1">
+            <w:hyperlink r:id="rId29876a44fffe4eb27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36470013" name="name94606a29e48a7e508" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="14413307" name="name82806a44fffe4fd2e" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38676a29e48a7e504" cstate="print"/>
+                    <a:blip r:embed="rId30096a44fffe4fd2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36316a29e48a7e88d" w:history="1">
+      <w:hyperlink r:id="rId16546a44fffe500cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83276a29e48a7f76d" w:history="1">
+      <w:hyperlink r:id="rId56816a44fffe50e42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65546a29e48a7f805" w:history="1">
+      <w:hyperlink r:id="rId38626a44fffe50ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35316a29e48a7f899" w:history="1">
+      <w:hyperlink r:id="rId12006a44fffe50f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77166a29e48a7f90d" w:history="1">
+      <w:hyperlink r:id="rId80016a44fffe50fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51506a29e48a7f9ab" w:history="1">
+      <w:hyperlink r:id="rId41096a44fffe51064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51936a29e48a7fb8b" w:history="1">
+      <w:hyperlink r:id="rId38026a44fffe51259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23006a29e48a7fc29" w:history="1">
+      <w:hyperlink r:id="rId70286a44fffe512e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a29e48a7fca0" w:history="1">
+      <w:hyperlink r:id="rId16376a44fffe5135a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27746a29e48a7fd32" w:history="1">
+      <w:hyperlink r:id="rId46326a44fffe513e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67916a29e48a7fddf" w:history="1">
+      <w:hyperlink r:id="rId19046a44fffe51484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53836a29e48a7fe72" w:history="1">
+      <w:hyperlink r:id="rId21786a44fffe51513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a29e48a7ff1f" w:history="1">
+      <w:hyperlink r:id="rId47346a44fffe51596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36046a29e48a7ff55" w:history="1">
+      <w:hyperlink r:id="rId24856a44fffe515c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92086a29e48a80047" w:history="1">
+      <w:hyperlink r:id="rId74686a44fffe516b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60226a29e48a801eb" w:history="1">
+      <w:hyperlink r:id="rId80536a44fffe51844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a29e48a80497" w:history="1">
+      <w:hyperlink r:id="rId60776a44fffe51af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45246a29e48a80610" w:history="1">
+      <w:hyperlink r:id="rId61656a44fffe51c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506a29e48a8085c" w:history="1">
+      <w:hyperlink r:id="rId74876a44fffe51e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54336a29e48a80e00" w:history="1">
+      <w:hyperlink r:id="rId39346a44fffe5242a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51356a29e48a80e8b" w:history="1">
+      <w:hyperlink r:id="rId17646a44fffe5249b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15916a29e48a8101f" w:history="1">
+      <w:hyperlink r:id="rId27856a44fffe52621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95596a29e48a81158" w:history="1">
+      <w:hyperlink r:id="rId60716a44fffe52753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39196a29e48a812e2" w:history="1">
+      <w:hyperlink r:id="rId22266a44fffe528d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43088805" name="name66046a29e48a81360" descr="eu_funding_250.png"/>
+            <wp:docPr id="92557691" name="name68096a44fffe5296a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35776a29e48a8135e" cstate="print"/>
+                    <a:blip r:embed="rId60006a44fffe52969" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29214359">
+  <w:abstractNum w:abstractNumId="11241968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99782705">
+    <w:lvl w:ilvl="0" w:tplc="81421287">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99782705" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81421287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29214358">
+  <w:abstractNum w:abstractNumId="11241967">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69178488">
+    <w:lvl w:ilvl="0" w:tplc="78548803">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29214358">
-    <w:abstractNumId w:val="29214358"/>
+  <w:num w:numId="11241967">
+    <w:abstractNumId w:val="11241967"/>
   </w:num>
-  <w:num w:numId="29214359">
-    <w:abstractNumId w:val="29214359"/>
+  <w:num w:numId="11241968">
+    <w:abstractNumId w:val="11241968"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891349253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId870335401" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71876a29e48a7c5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId35956a29e48a7c62d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId98786a29e48a7ce76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId36316a29e48a7e88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId83276a29e48a7f76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId65546a29e48a7f805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId35316a29e48a7f899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId77166a29e48a7f90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId51506a29e48a7f9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId51936a29e48a7fb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId23006a29e48a7fc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId70236a29e48a7fca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId27746a29e48a7fd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId67916a29e48a7fddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId53836a29e48a7fe72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId27306a29e48a7ff1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId36046a29e48a7ff55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId92086a29e48a80047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId60226a29e48a801eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId20266a29e48a80497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId45246a29e48a80610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId72506a29e48a8085c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId54336a29e48a80e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId51356a29e48a80e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId15916a29e48a8101f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId95596a29e48a81158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39196a29e48a812e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId77516a29e48a7cd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77516a29e48a7cd2a.jpg"/><Relationship Id="rId38676a29e48a7e504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38676a29e48a7e504.jpg"/><Relationship Id="rId35776a29e48a8135e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35776a29e48a8135e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966146595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430234820" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37396a44fffe4e2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId61966a44fffe4e35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId29876a44fffe4eb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId16546a44fffe500cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId56816a44fffe50e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId38626a44fffe50ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId12006a44fffe50f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId80016a44fffe50fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId41096a44fffe51064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId38026a44fffe51259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId70286a44fffe512e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId16376a44fffe5135a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId46326a44fffe513e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId19046a44fffe51484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId21786a44fffe51513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId47346a44fffe51596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId24856a44fffe515c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId74686a44fffe516b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId80536a44fffe51844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId60776a44fffe51af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId61656a44fffe51c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId74876a44fffe51e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId39346a44fffe5242a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId17646a44fffe5249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId27856a44fffe52621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId60716a44fffe52753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22266a44fffe528d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId66016a44fffe4e9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66016a44fffe4e9e3.jpg"/><Relationship Id="rId30096a44fffe4fd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096a44fffe4fd2b.jpg"/><Relationship Id="rId60006a44fffe52969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60006a44fffe52969.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>