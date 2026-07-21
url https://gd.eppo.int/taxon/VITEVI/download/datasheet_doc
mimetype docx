--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37396a44fffe4e2f2" w:history="1">
+            <w:hyperlink r:id="rId70146a5fd1b4ebd5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61966a44fffe4e35d" w:history="1">
+            <w:hyperlink r:id="rId96646a5fd1b4ebdd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19109367" name="name77436a44fffe4e9e5" descr="14653.jpg"/>
+                  <wp:docPr id="77075502" name="name21836a5fd1b4ec7b4" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66016a44fffe4e9e3" cstate="print"/>
+                          <a:blip r:embed="rId33126a5fd1b4ec7ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29876a44fffe4eb27" w:history="1">
+            <w:hyperlink r:id="rId61826a5fd1b4eca07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14413307" name="name82806a44fffe4fd2e" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="4296905" name="name53016a5fd1b4ee635" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30096a44fffe4fd2b" cstate="print"/>
+                    <a:blip r:embed="rId72816a5fd1b4ee633" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16546a44fffe500cd" w:history="1">
+      <w:hyperlink r:id="rId67186a5fd1b4ee924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56816a44fffe50e42" w:history="1">
+      <w:hyperlink r:id="rId55016a5fd1b4ef88a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38626a44fffe50ed6" w:history="1">
+      <w:hyperlink r:id="rId13626a5fd1b4ef920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12006a44fffe50f66" w:history="1">
+      <w:hyperlink r:id="rId14426a5fd1b4ef9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80016a44fffe50fd6" w:history="1">
+      <w:hyperlink r:id="rId28386a5fd1b4efa22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41096a44fffe51064" w:history="1">
+      <w:hyperlink r:id="rId11596a5fd1b4efab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a44fffe51259" w:history="1">
+      <w:hyperlink r:id="rId77566a5fd1b4efc86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70286a44fffe512e9" w:history="1">
+      <w:hyperlink r:id="rId70496a5fd1b4efd17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16376a44fffe5135a" w:history="1">
+      <w:hyperlink r:id="rId12426a5fd1b4efdd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46326a44fffe513e9" w:history="1">
+      <w:hyperlink r:id="rId90226a5fd1b4efe6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19046a44fffe51484" w:history="1">
+      <w:hyperlink r:id="rId62386a5fd1b4eff39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21786a44fffe51513" w:history="1">
+      <w:hyperlink r:id="rId49826a5fd1b4effce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346a44fffe51596" w:history="1">
+      <w:hyperlink r:id="rId57326a5fd1b4f0055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a44fffe515c7" w:history="1">
+      <w:hyperlink r:id="rId21846a5fd1b4f0088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a44fffe516b6" w:history="1">
+      <w:hyperlink r:id="rId97566a5fd1b4f01c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80536a44fffe51844" w:history="1">
+      <w:hyperlink r:id="rId73476a5fd1b4f035e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60776a44fffe51af4" w:history="1">
+      <w:hyperlink r:id="rId23156a5fd1b4f061f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61656a44fffe51c67" w:history="1">
+      <w:hyperlink r:id="rId87406a5fd1b4f07a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74876a44fffe51e9e" w:history="1">
+      <w:hyperlink r:id="rId16026a5fd1b4f0a0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39346a44fffe5242a" w:history="1">
+      <w:hyperlink r:id="rId44876a5fd1b4f1608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17646a44fffe5249b" w:history="1">
+      <w:hyperlink r:id="rId76356a5fd1b4f1684" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27856a44fffe52621" w:history="1">
+      <w:hyperlink r:id="rId75406a5fd1b4f18a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60716a44fffe52753" w:history="1">
+      <w:hyperlink r:id="rId46806a5fd1b4f1a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22266a44fffe528d6" w:history="1">
+      <w:hyperlink r:id="rId17716a5fd1b4f1c59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92557691" name="name68096a44fffe5296a" descr="eu_funding_250.png"/>
+            <wp:docPr id="16769614" name="name75026a5fd1b4f1cca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60006a44fffe52969" cstate="print"/>
+                    <a:blip r:embed="rId40336a5fd1b4f1cc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11241968">
+  <w:abstractNum w:abstractNumId="70436434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81421287">
+    <w:lvl w:ilvl="0" w:tplc="65352186">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81421287" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65352186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11241967">
+  <w:abstractNum w:abstractNumId="70436433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78548803">
+    <w:lvl w:ilvl="0" w:tplc="17349732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11241967">
-    <w:abstractNumId w:val="11241967"/>
+  <w:num w:numId="70436433">
+    <w:abstractNumId w:val="70436433"/>
   </w:num>
-  <w:num w:numId="11241968">
-    <w:abstractNumId w:val="11241968"/>
+  <w:num w:numId="70436434">
+    <w:abstractNumId w:val="70436434"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966146595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430234820" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37396a44fffe4e2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId61966a44fffe4e35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId29876a44fffe4eb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId16546a44fffe500cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId56816a44fffe50e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId38626a44fffe50ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId12006a44fffe50f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId80016a44fffe50fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId41096a44fffe51064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId38026a44fffe51259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId70286a44fffe512e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId16376a44fffe5135a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId46326a44fffe513e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId19046a44fffe51484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId21786a44fffe51513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId47346a44fffe51596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId24856a44fffe515c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId74686a44fffe516b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId80536a44fffe51844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId60776a44fffe51af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId61656a44fffe51c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId74876a44fffe51e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId39346a44fffe5242a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId17646a44fffe5249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId27856a44fffe52621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId60716a44fffe52753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22266a44fffe528d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId66016a44fffe4e9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66016a44fffe4e9e3.jpg"/><Relationship Id="rId30096a44fffe4fd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096a44fffe4fd2b.jpg"/><Relationship Id="rId60006a44fffe52969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60006a44fffe52969.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638804610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720299728" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70146a5fd1b4ebd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId96646a5fd1b4ebdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId61826a5fd1b4eca07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId67186a5fd1b4ee924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId55016a5fd1b4ef88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId13626a5fd1b4ef920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId14426a5fd1b4ef9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId28386a5fd1b4efa22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId11596a5fd1b4efab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId77566a5fd1b4efc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId70496a5fd1b4efd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId12426a5fd1b4efdd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId90226a5fd1b4efe6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId62386a5fd1b4eff39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId49826a5fd1b4effce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId57326a5fd1b4f0055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId21846a5fd1b4f0088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId97566a5fd1b4f01c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId73476a5fd1b4f035e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId23156a5fd1b4f061f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId87406a5fd1b4f07a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId16026a5fd1b4f0a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId44876a5fd1b4f1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId76356a5fd1b4f1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId75406a5fd1b4f18a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId46806a5fd1b4f1a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17716a5fd1b4f1c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId33126a5fd1b4ec7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33126a5fd1b4ec7ac.jpg"/><Relationship Id="rId72816a5fd1b4ee633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72816a5fd1b4ee633.jpg"/><Relationship Id="rId40336a5fd1b4f1cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40336a5fd1b4f1cc9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>