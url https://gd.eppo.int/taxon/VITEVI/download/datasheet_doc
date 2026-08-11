--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70146a5fd1b4ebd5b" w:history="1">
+            <w:hyperlink r:id="rId81106a7abb12e0754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96646a5fd1b4ebdd4" w:history="1">
+            <w:hyperlink r:id="rId20866a7abb12e07bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77075502" name="name21836a5fd1b4ec7b4" descr="14653.jpg"/>
+                  <wp:docPr id="618393" name="name89286a7abb12e1d57" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33126a5fd1b4ec7ac" cstate="print"/>
+                          <a:blip r:embed="rId47236a7abb12e1d55" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61826a5fd1b4eca07" w:history="1">
+            <w:hyperlink r:id="rId33326a7abb12e1e43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4296905" name="name53016a5fd1b4ee635" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="98710521" name="name73256a7abb12e401f" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72816a5fd1b4ee633" cstate="print"/>
+                    <a:blip r:embed="rId97976a7abb12e401b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67186a5fd1b4ee924" w:history="1">
+      <w:hyperlink r:id="rId99966a7abb12e432b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55016a5fd1b4ef88a" w:history="1">
+      <w:hyperlink r:id="rId74616a7abb12e50e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13626a5fd1b4ef920" w:history="1">
+      <w:hyperlink r:id="rId84566a7abb12e5177" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14426a5fd1b4ef9b1" w:history="1">
+      <w:hyperlink r:id="rId94426a7abb12e520b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386a5fd1b4efa22" w:history="1">
+      <w:hyperlink r:id="rId67896a7abb12e5280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11596a5fd1b4efab0" w:history="1">
+      <w:hyperlink r:id="rId68326a7abb12e5312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566a5fd1b4efc86" w:history="1">
+      <w:hyperlink r:id="rId91866a7abb12e550a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70496a5fd1b4efd17" w:history="1">
+      <w:hyperlink r:id="rId28626a7abb12e559f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12426a5fd1b4efdd9" w:history="1">
+      <w:hyperlink r:id="rId79066a7abb12e5616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a5fd1b4efe6e" w:history="1">
+      <w:hyperlink r:id="rId85836a7abb12e56ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62386a5fd1b4eff39" w:history="1">
+      <w:hyperlink r:id="rId64726a7abb12e76bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49826a5fd1b4effce" w:history="1">
+      <w:hyperlink r:id="rId36026a7abb12e7788" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57326a5fd1b4f0055" w:history="1">
+      <w:hyperlink r:id="rId31916a7abb12e781b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21846a5fd1b4f0088" w:history="1">
+      <w:hyperlink r:id="rId78036a7abb12e7851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a5fd1b4f01c3" w:history="1">
+      <w:hyperlink r:id="rId60906a7abb12e794b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73476a5fd1b4f035e" w:history="1">
+      <w:hyperlink r:id="rId98576a7abb12e7ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23156a5fd1b4f061f" w:history="1">
+      <w:hyperlink r:id="rId73916a7abb12e7db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87406a5fd1b4f07a5" w:history="1">
+      <w:hyperlink r:id="rId93896a7abb12e7f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16026a5fd1b4f0a0b" w:history="1">
+      <w:hyperlink r:id="rId75376a7abb12e81a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44876a5fd1b4f1608" w:history="1">
+      <w:hyperlink r:id="rId39186a7abb12e8746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76356a5fd1b4f1684" w:history="1">
+      <w:hyperlink r:id="rId27576a7abb12e87ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a5fd1b4f18a8" w:history="1">
+      <w:hyperlink r:id="rId15316a7abb12e8981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46806a5fd1b4f1a75" w:history="1">
+      <w:hyperlink r:id="rId96916a7abb12e8ace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17716a5fd1b4f1c59" w:history="1">
+      <w:hyperlink r:id="rId15116a7abb12e8c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16769614" name="name75026a5fd1b4f1cca" descr="eu_funding_250.png"/>
+            <wp:docPr id="30720226" name="name55806a7abb12e9624" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40336a5fd1b4f1cc9" cstate="print"/>
+                    <a:blip r:embed="rId19356a7abb12e9622" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70436434">
+  <w:abstractNum w:abstractNumId="45422073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65352186">
+    <w:lvl w:ilvl="0" w:tplc="14004059">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65352186" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14004059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70436433">
+  <w:abstractNum w:abstractNumId="45422072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17349732">
+    <w:lvl w:ilvl="0" w:tplc="87811482">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70436433">
-    <w:abstractNumId w:val="70436433"/>
+  <w:num w:numId="45422072">
+    <w:abstractNumId w:val="45422072"/>
   </w:num>
-  <w:num w:numId="70436434">
-    <w:abstractNumId w:val="70436434"/>
+  <w:num w:numId="45422073">
+    <w:abstractNumId w:val="45422073"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638804610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720299728" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70146a5fd1b4ebd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId96646a5fd1b4ebdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId61826a5fd1b4eca07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId67186a5fd1b4ee924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId55016a5fd1b4ef88a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId13626a5fd1b4ef920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId14426a5fd1b4ef9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId28386a5fd1b4efa22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId11596a5fd1b4efab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId77566a5fd1b4efc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId70496a5fd1b4efd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId12426a5fd1b4efdd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId90226a5fd1b4efe6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId62386a5fd1b4eff39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId49826a5fd1b4effce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId57326a5fd1b4f0055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId21846a5fd1b4f0088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId97566a5fd1b4f01c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId73476a5fd1b4f035e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId23156a5fd1b4f061f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId87406a5fd1b4f07a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId16026a5fd1b4f0a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId44876a5fd1b4f1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId76356a5fd1b4f1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId75406a5fd1b4f18a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId46806a5fd1b4f1a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17716a5fd1b4f1c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId33126a5fd1b4ec7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33126a5fd1b4ec7ac.jpg"/><Relationship Id="rId72816a5fd1b4ee633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72816a5fd1b4ee633.jpg"/><Relationship Id="rId40336a5fd1b4f1cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40336a5fd1b4f1cc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222636117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId831704314" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81106a7abb12e0754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId20866a7abb12e07bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId33326a7abb12e1e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId99966a7abb12e432b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId74616a7abb12e50e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId84566a7abb12e5177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId94426a7abb12e520b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId67896a7abb12e5280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId68326a7abb12e5312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId91866a7abb12e550a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId28626a7abb12e559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId79066a7abb12e5616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId85836a7abb12e56ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId64726a7abb12e76bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId36026a7abb12e7788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId31916a7abb12e781b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId78036a7abb12e7851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId60906a7abb12e794b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId98576a7abb12e7ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId73916a7abb12e7db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId93896a7abb12e7f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId75376a7abb12e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId39186a7abb12e8746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId27576a7abb12e87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId15316a7abb12e8981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId96916a7abb12e8ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a7abb12e8c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId47236a7abb12e1d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47236a7abb12e1d55.jpg"/><Relationship Id="rId97976a7abb12e401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97976a7abb12e401b.jpg"/><Relationship Id="rId19356a7abb12e9622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a7abb12e9622.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>