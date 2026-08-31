--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81106a7abb12e0754" w:history="1">
+            <w:hyperlink r:id="rId85666a95fa059501d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20866a7abb12e07bf" w:history="1">
+            <w:hyperlink r:id="rId49946a95fa0595088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="618393" name="name89286a7abb12e1d57" descr="14653.jpg"/>
+                  <wp:docPr id="87506038" name="name93556a95fa0595a24" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47236a7abb12e1d55" cstate="print"/>
+                          <a:blip r:embed="rId25366a95fa0595a22" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33326a7abb12e1e43" w:history="1">
+            <w:hyperlink r:id="rId60706a95fa0595b17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98710521" name="name73256a7abb12e401f" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="78538047" name="name94066a95fa0596e6e" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97976a7abb12e401b" cstate="print"/>
+                    <a:blip r:embed="rId67216a95fa0596e6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99966a7abb12e432b" w:history="1">
+      <w:hyperlink r:id="rId77336a95fa059710a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74616a7abb12e50e2" w:history="1">
+      <w:hyperlink r:id="rId34386a95fa0597efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84566a7abb12e5177" w:history="1">
+      <w:hyperlink r:id="rId37736a95fa0597f93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94426a7abb12e520b" w:history="1">
+      <w:hyperlink r:id="rId15556a95fa0598027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896a7abb12e5280" w:history="1">
+      <w:hyperlink r:id="rId26336a95fa059809a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68326a7abb12e5312" w:history="1">
+      <w:hyperlink r:id="rId21896a95fa059812a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91866a7abb12e550a" w:history="1">
+      <w:hyperlink r:id="rId54436a95fa0598309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28626a7abb12e559f" w:history="1">
+      <w:hyperlink r:id="rId54796a95fa05983a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79066a7abb12e5616" w:history="1">
+      <w:hyperlink r:id="rId71346a95fa059841d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a7abb12e56ab" w:history="1">
+      <w:hyperlink r:id="rId20756a95fa05984ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64726a7abb12e76bf" w:history="1">
+      <w:hyperlink r:id="rId25086a95fa059854f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a7abb12e7788" w:history="1">
+      <w:hyperlink r:id="rId22566a95fa05985e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31916a7abb12e781b" w:history="1">
+      <w:hyperlink r:id="rId82616a95fa0598669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036a7abb12e7851" w:history="1">
+      <w:hyperlink r:id="rId54856a95fa059869c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a7abb12e794b" w:history="1">
+      <w:hyperlink r:id="rId40796a95fa059878c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98576a7abb12e7ae8" w:history="1">
+      <w:hyperlink r:id="rId32906a95fa0598922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916a7abb12e7db2" w:history="1">
+      <w:hyperlink r:id="rId31026a95fa0598bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93896a7abb12e7f2d" w:history="1">
+      <w:hyperlink r:id="rId77126a95fa0598d3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75376a7abb12e81a3" w:history="1">
+      <w:hyperlink r:id="rId86256a95fa0598f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a7abb12e8746" w:history="1">
+      <w:hyperlink r:id="rId21396a95fa0599521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a7abb12e87ba" w:history="1">
+      <w:hyperlink r:id="rId34036a95fa0599594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a7abb12e8981" w:history="1">
+      <w:hyperlink r:id="rId81546a95fa0599748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96916a7abb12e8ace" w:history="1">
+      <w:hyperlink r:id="rId62416a95fa059987e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a7abb12e8c66" w:history="1">
+      <w:hyperlink r:id="rId71336a95fa0599a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30720226" name="name55806a7abb12e9624" descr="eu_funding_250.png"/>
+            <wp:docPr id="70611941" name="name89986a95fa0599a8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19356a7abb12e9622" cstate="print"/>
+                    <a:blip r:embed="rId37066a95fa0599a8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45422073">
+  <w:abstractNum w:abstractNumId="68720163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14004059">
+    <w:lvl w:ilvl="0" w:tplc="31583015">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14004059" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31583015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45422072">
+  <w:abstractNum w:abstractNumId="68720162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87811482">
+    <w:lvl w:ilvl="0" w:tplc="55892510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45422072">
-    <w:abstractNumId w:val="45422072"/>
+  <w:num w:numId="68720162">
+    <w:abstractNumId w:val="68720162"/>
   </w:num>
-  <w:num w:numId="45422073">
-    <w:abstractNumId w:val="45422073"/>
+  <w:num w:numId="68720163">
+    <w:abstractNumId w:val="68720163"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222636117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId831704314" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81106a7abb12e0754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId20866a7abb12e07bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId33326a7abb12e1e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId99966a7abb12e432b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId74616a7abb12e50e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId84566a7abb12e5177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId94426a7abb12e520b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId67896a7abb12e5280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId68326a7abb12e5312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId91866a7abb12e550a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId28626a7abb12e559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId79066a7abb12e5616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId85836a7abb12e56ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId64726a7abb12e76bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId36026a7abb12e7788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId31916a7abb12e781b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId78036a7abb12e7851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId60906a7abb12e794b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId98576a7abb12e7ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId73916a7abb12e7db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId93896a7abb12e7f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId75376a7abb12e81a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId39186a7abb12e8746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId27576a7abb12e87ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId15316a7abb12e8981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId96916a7abb12e8ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a7abb12e8c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId47236a7abb12e1d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47236a7abb12e1d55.jpg"/><Relationship Id="rId97976a7abb12e401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97976a7abb12e401b.jpg"/><Relationship Id="rId19356a7abb12e9622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a7abb12e9622.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169692557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767724990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85666a95fa059501d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId49946a95fa0595088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId60706a95fa0595b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId77336a95fa059710a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId34386a95fa0597efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId37736a95fa0597f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId15556a95fa0598027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId26336a95fa059809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId21896a95fa059812a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId54436a95fa0598309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId54796a95fa05983a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId71346a95fa059841d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId20756a95fa05984ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId25086a95fa059854f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId22566a95fa05985e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId82616a95fa0598669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId54856a95fa059869c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId40796a95fa059878c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId32906a95fa0598922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId31026a95fa0598bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId77126a95fa0598d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId86256a95fa0598f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId21396a95fa0599521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId34036a95fa0599594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId81546a95fa0599748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId62416a95fa059987e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71336a95fa0599a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId25366a95fa0595a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25366a95fa0595a22.jpg"/><Relationship Id="rId67216a95fa0596e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67216a95fa0596e6c.jpg"/><Relationship Id="rId37066a95fa0599a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37066a95fa0599a8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>