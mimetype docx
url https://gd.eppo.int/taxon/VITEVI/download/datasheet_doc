--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85666a95fa059501d" w:history="1">
+            <w:hyperlink r:id="rId86046ab1898e874d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49946a95fa0595088" w:history="1">
+            <w:hyperlink r:id="rId40716ab1898e8753a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87506038" name="name93556a95fa0595a24" descr="14653.jpg"/>
+                  <wp:docPr id="94735718" name="name22186ab1898e88372" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25366a95fa0595a22" cstate="print"/>
+                          <a:blip r:embed="rId36566ab1898e88370" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60706a95fa0595b17" w:history="1">
+            <w:hyperlink r:id="rId61926ab1898e884bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78538047" name="name94066a95fa0596e6e" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="52955448" name="name17696ab1898e89c7f" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67216a95fa0596e6c" cstate="print"/>
+                    <a:blip r:embed="rId65816ab1898e89c7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77336a95fa059710a" w:history="1">
+      <w:hyperlink r:id="rId76156ab1898e89fdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a95fa0597efe" w:history="1">
+      <w:hyperlink r:id="rId54056ab1898e8aef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37736a95fa0597f93" w:history="1">
+      <w:hyperlink r:id="rId14596ab1898e8afc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15556a95fa0598027" w:history="1">
+      <w:hyperlink r:id="rId64696ab1898e8b06b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26336a95fa059809a" w:history="1">
+      <w:hyperlink r:id="rId18156ab1898e8b0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21896a95fa059812a" w:history="1">
+      <w:hyperlink r:id="rId65976ab1898e8b17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54436a95fa0598309" w:history="1">
+      <w:hyperlink r:id="rId65186ab1898e8b363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54796a95fa05983a7" w:history="1">
+      <w:hyperlink r:id="rId89016ab1898e8b3f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71346a95fa059841d" w:history="1">
+      <w:hyperlink r:id="rId36306ab1898e8b466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20756a95fa05984ae" w:history="1">
+      <w:hyperlink r:id="rId36726ab1898e8b4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25086a95fa059854f" w:history="1">
+      <w:hyperlink r:id="rId54296ab1898e8b585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22566a95fa05985e2" w:history="1">
+      <w:hyperlink r:id="rId15816ab1898e8b624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82616a95fa0598669" w:history="1">
+      <w:hyperlink r:id="rId93356ab1898e8b6a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54856a95fa059869c" w:history="1">
+      <w:hyperlink r:id="rId32696ab1898e8b6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40796a95fa059878c" w:history="1">
+      <w:hyperlink r:id="rId22286ab1898e8b7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32906a95fa0598922" w:history="1">
+      <w:hyperlink r:id="rId88636ab1898e8b963" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31026a95fa0598bd0" w:history="1">
+      <w:hyperlink r:id="rId57946ab1898e8bc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77126a95fa0598d3f" w:history="1">
+      <w:hyperlink r:id="rId90956ab1898e8bdb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86256a95fa0598f8c" w:history="1">
+      <w:hyperlink r:id="rId99706ab1898e8bff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21396a95fa0599521" w:history="1">
+      <w:hyperlink r:id="rId34936ab1898e8c736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34036a95fa0599594" w:history="1">
+      <w:hyperlink r:id="rId97926ab1898e8c7ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81546a95fa0599748" w:history="1">
+      <w:hyperlink r:id="rId35626ab1898e8c983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62416a95fa059987e" w:history="1">
+      <w:hyperlink r:id="rId97976ab1898e8cac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a95fa0599a08" w:history="1">
+      <w:hyperlink r:id="rId62336ab1898e8cc4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70611941" name="name89986a95fa0599a8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="4431161" name="name55676ab1898e8efa3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37066a95fa0599a8c" cstate="print"/>
+                    <a:blip r:embed="rId18236ab1898e8ef9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68720163">
+  <w:abstractNum w:abstractNumId="81182629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31583015">
+    <w:lvl w:ilvl="0" w:tplc="71638461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31583015" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71638461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68720162">
+  <w:abstractNum w:abstractNumId="81182628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55892510">
+    <w:lvl w:ilvl="0" w:tplc="72514023">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68720162">
-    <w:abstractNumId w:val="68720162"/>
+  <w:num w:numId="81182628">
+    <w:abstractNumId w:val="81182628"/>
   </w:num>
-  <w:num w:numId="68720163">
-    <w:abstractNumId w:val="68720163"/>
+  <w:num w:numId="81182629">
+    <w:abstractNumId w:val="81182629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169692557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767724990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85666a95fa059501d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId49946a95fa0595088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId60706a95fa0595b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId77336a95fa059710a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId34386a95fa0597efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId37736a95fa0597f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId15556a95fa0598027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId26336a95fa059809a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId21896a95fa059812a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId54436a95fa0598309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId54796a95fa05983a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId71346a95fa059841d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId20756a95fa05984ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId25086a95fa059854f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId22566a95fa05985e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId82616a95fa0598669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId54856a95fa059869c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId40796a95fa059878c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId32906a95fa0598922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId31026a95fa0598bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId77126a95fa0598d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId86256a95fa0598f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId21396a95fa0599521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId34036a95fa0599594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId81546a95fa0599748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId62416a95fa059987e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71336a95fa0599a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId25366a95fa0595a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25366a95fa0595a22.jpg"/><Relationship Id="rId67216a95fa0596e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67216a95fa0596e6c.jpg"/><Relationship Id="rId37066a95fa0599a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37066a95fa0599a8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529011280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId568324940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86046ab1898e874d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId40716ab1898e8753a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId61926ab1898e884bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId76156ab1898e89fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId54056ab1898e8aef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId14596ab1898e8afc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId64696ab1898e8b06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId18156ab1898e8b0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId65976ab1898e8b17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId65186ab1898e8b363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId89016ab1898e8b3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId36306ab1898e8b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId36726ab1898e8b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId54296ab1898e8b585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId15816ab1898e8b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId93356ab1898e8b6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId32696ab1898e8b6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId22286ab1898e8b7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId88636ab1898e8b963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId57946ab1898e8bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId90956ab1898e8bdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId99706ab1898e8bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId34936ab1898e8c736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId97926ab1898e8c7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId35626ab1898e8c983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId97976ab1898e8cac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62336ab1898e8cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId36566ab1898e88370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36566ab1898e88370.jpg"/><Relationship Id="rId65816ab1898e89c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816ab1898e89c7c.jpg"/><Relationship Id="rId18236ab1898e8ef9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18236ab1898e8ef9f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>