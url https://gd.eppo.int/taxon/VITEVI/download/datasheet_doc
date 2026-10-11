--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Fitch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grapevine leaf louse, grapevine louse, grapevine phylloxera, vine louse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86046ab1898e874d0" w:history="1">
+            <w:hyperlink r:id="rId52866acbfcc06a824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40716ab1898e8753a" w:history="1">
+            <w:hyperlink r:id="rId51166acbfcc06a8a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VITEVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94735718" name="name22186ab1898e88372" descr="14653.jpg"/>
+                  <wp:docPr id="82751594" name="name70446acbfcc06af85" descr="14653.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14653.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36566ab1898e88370" cstate="print"/>
+                          <a:blip r:embed="rId38516acbfcc06af82" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61926ab1898e884bd" w:history="1">
+            <w:hyperlink r:id="rId32636acbfcc06b0c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1809,63 +1809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> century and is now found in all wine growing areas worldwide. Grapevine phylloxera occurs in cultivated vineyards, often feeding on roots (of rootstocks) and infections may be latent (in particular with the use of resistant hosts).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52955448" name="name17696ab1898e89c7f" descr="VITEVI_distribution_map.jpg"/>
+            <wp:docPr id="56372821" name="name90256acbfcc06c3d2" descr="VITEVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VITEVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65816ab1898e89c7c" cstate="print"/>
+                    <a:blip r:embed="rId19126acbfcc06c3ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2031,51 +2031,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grapevine phylloxera has a complex lifecycle with several variants (reviewed in Forneck &amp; Huber, 2009; see also life cycle provided at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156ab1898e89fdd" w:history="1">
+      <w:hyperlink r:id="rId45546acbfcc06c76b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Forneck &amp; Bauer, 2020). On American </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54056ab1898e8aef6" w:history="1">
+      <w:hyperlink r:id="rId51826acbfcc06d776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-77928-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 46-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14596ab1898e8afc1" w:history="1">
+      <w:hyperlink r:id="rId68026acbfcc06d813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2014.14026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4201,51 +4201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-115.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64696ab1898e8b06b" w:history="1">
+      <w:hyperlink r:id="rId84136acbfcc06d8ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.2012.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4271,51 +4271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 507-514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18156ab1898e8b0e8" w:history="1">
+      <w:hyperlink r:id="rId92856acbfcc06d926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">htpps://doi.org/10.1071/FP05315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4361,51 +4361,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) rootstock. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65976ab1898e8b17a" w:history="1">
+      <w:hyperlink r:id="rId20516acbfcc06d9bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1155/2023/2259967</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 979–986. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65186ab1898e8b363" w:history="1">
+      <w:hyperlink r:id="rId12306acbfcc06dba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-29.5.979</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 3678, pp. 67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89016ab1898e8b3f5" w:history="1">
+      <w:hyperlink r:id="rId73486acbfcc06dc3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/.org/10.2903/j.efsa.2014.3678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36306ab1898e8b466" w:history="1">
+      <w:hyperlink r:id="rId97756acbfcc06dcb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4904,51 +4904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484-486. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36726ab1898e8b4f7" w:history="1">
+      <w:hyperlink r:id="rId20336acbfcc06dd44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4994,51 +4994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 496-497. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54296ab1898e8b585" w:history="1">
+      <w:hyperlink r:id="rId82126acbfcc06ddda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5084,51 +5084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15816ab1898e8b624" w:history="1">
+      <w:hyperlink r:id="rId65746acbfcc06de6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5165,81 +5165,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Pest Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 340-345. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356ab1898e8b6a7" w:history="1">
+      <w:hyperlink r:id="rId66136acbfcc06def6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/09670874.2015.1067734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forneck A &amp; Bauer M (2020) Figure Phylloxera Lifecycle. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696ab1898e8b6d9" w:history="1">
+      <w:hyperlink r:id="rId72246acbfcc06df29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VITEVI/photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22286ab1898e8b7c5" w:history="1">
+      <w:hyperlink r:id="rId29946acbfcc06e01c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5344/ajev.2016.15106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5589,51 +5589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Journal of Grape and Wine Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 469-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88636ab1898e8b963" w:history="1">
+      <w:hyperlink r:id="rId64326acbfcc06e1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ajgw.12237</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6015,51 +6015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">733</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107-114.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57946ab1898e8bc3b" w:history="1">
+      <w:hyperlink r:id="rId46806acbfcc06e4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6241,51 +6241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170678. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90956ab1898e8bdb4" w:history="1">
+      <w:hyperlink r:id="rId94776acbfcc06e70d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6594,51 +6594,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99706ab1898e8bff3" w:history="1">
+      <w:hyperlink r:id="rId11006acbfcc06e98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7455,51 +7455,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34936ab1898e8c736" w:history="1">
+      <w:hyperlink r:id="rId80386acbfcc06ef58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/2193-1801-2-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7525,51 +7525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Plant Genomes.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer, Cham. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97926ab1898e8c7ad" w:history="1">
+      <w:hyperlink r:id="rId42536acbfcc06efcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-030-18601-2_2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7769,51 +7769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35626ab1898e8c983" w:history="1">
+      <w:hyperlink r:id="rId30726acbfcc06f183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20870/oeno-one.2022.56.1.4803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7957,51 +7957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daktulosphaira vitifoliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97976ab1898e8cac4" w:history="1">
+      <w:hyperlink r:id="rId66746acbfcc06f2c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8192,81 +8192,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62336ab1898e8cc4f" w:history="1">
+      <w:hyperlink r:id="rId82776acbfcc06f4f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4431161" name="name55676ab1898e8efa3" descr="eu_funding_250.png"/>
+            <wp:docPr id="86985261" name="name98196acbfcc06f6af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18236ab1898e8ef9f" cstate="print"/>
+                    <a:blip r:embed="rId63926acbfcc06f6ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8364,137 +8364,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81182629">
+  <w:abstractNum w:abstractNumId="99102833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71638461">
+    <w:lvl w:ilvl="0" w:tplc="69509459">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71638461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69509459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81182628">
+  <w:abstractNum w:abstractNumId="99102832">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72514023">
+    <w:lvl w:ilvl="0" w:tplc="82283017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9246,55 +9246,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81182628">
-    <w:abstractNumId w:val="81182628"/>
+  <w:num w:numId="99102832">
+    <w:abstractNumId w:val="99102832"/>
   </w:num>
-  <w:num w:numId="81182629">
-    <w:abstractNumId w:val="81182629"/>
+  <w:num w:numId="99102833">
+    <w:abstractNumId w:val="99102833"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20844,51 +20844,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529011280" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId568324940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86046ab1898e874d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId40716ab1898e8753a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId61926ab1898e884bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId76156ab1898e89fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId54056ab1898e8aef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId14596ab1898e8afc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId64696ab1898e8b06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId18156ab1898e8b0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId65976ab1898e8b17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId65186ab1898e8b363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId89016ab1898e8b3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId36306ab1898e8b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId36726ab1898e8b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId54296ab1898e8b585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId15816ab1898e8b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId93356ab1898e8b6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId32696ab1898e8b6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId22286ab1898e8b7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId88636ab1898e8b963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId57946ab1898e8bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId90956ab1898e8bdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId99706ab1898e8bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId34936ab1898e8c736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId97926ab1898e8c7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId35626ab1898e8c983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId97976ab1898e8cac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62336ab1898e8cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId36566ab1898e88370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36566ab1898e88370.jpg"/><Relationship Id="rId65816ab1898e89c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816ab1898e89c7c.jpg"/><Relationship Id="rId18236ab1898e8ef9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18236ab1898e8ef9f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId909149043" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893552275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52866acbfcc06a824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/" TargetMode="External"/><Relationship Id="rId51166acbfcc06a8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/categorization" TargetMode="External"/><Relationship Id="rId32636acbfcc06b0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId45546acbfcc06c76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId51826acbfcc06d776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-77928-9" TargetMode="External"/><Relationship Id="rId68026acbfcc06d813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2014.14026" TargetMode="External"/><Relationship Id="rId84136acbfcc06d8ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.2012.00561.x" TargetMode="External"/><Relationship Id="rId92856acbfcc06d926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://htpps%3A//doi.org/10.1071/FP05315" TargetMode="External"/><Relationship Id="rId20516acbfcc06d9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1155/2023/2259967" TargetMode="External"/><Relationship Id="rId12306acbfcc06dba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-29.5.979" TargetMode="External"/><Relationship Id="rId73486acbfcc06dc3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/.org/10.2903/j.efsa.2014.3678" TargetMode="External"/><Relationship Id="rId97756acbfcc06dcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/87/pm4-008-2-en.pdf" TargetMode="External"/><Relationship Id="rId20336acbfcc06dd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/278/pm10-016-1-en.pdf" TargetMode="External"/><Relationship Id="rId82126acbfcc06ddda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/282/pm10-020-1-en.pdf" TargetMode="External"/><Relationship Id="rId65746acbfcc06de6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/documents" TargetMode="External"/><Relationship Id="rId66136acbfcc06def6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/09670874.2015.1067734" TargetMode="External"/><Relationship Id="rId72246acbfcc06df29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VITEVI/photos" TargetMode="External"/><Relationship Id="rId29946acbfcc06e01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5344/ajev.2016.15106" TargetMode="External"/><Relationship Id="rId64326acbfcc06e1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ajgw.12237" TargetMode="External"/><Relationship Id="rId46806acbfcc06e4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openresearch-repository.anu.edu.au/bitstream/1885/51686/4/02_Kingston_Grape_Phylloxera_External_2007.pdf" TargetMode="External"/><Relationship Id="rId94776acbfcc06e70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170678" TargetMode="External"/><Relationship Id="rId11006acbfcc06e98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId80386acbfcc06ef58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/2193-1801-2-181" TargetMode="External"/><Relationship Id="rId42536acbfcc06efcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-18601-2_2" TargetMode="External"/><Relationship Id="rId30726acbfcc06f183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20870/oeno-one.2022.56.1.4803" TargetMode="External"/><Relationship Id="rId66746acbfcc06f2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82776acbfcc06f4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1981.tb01740.x" TargetMode="External"/><Relationship Id="rId38516acbfcc06af82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38516acbfcc06af82.jpg"/><Relationship Id="rId19126acbfcc06c3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19126acbfcc06c3ce.jpg"/><Relationship Id="rId63926acbfcc06f6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63926acbfcc06f6ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>