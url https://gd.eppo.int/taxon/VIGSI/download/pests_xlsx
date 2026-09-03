--- v3 (2026-03-28)
+++ v4 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VIGSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai (as Vigna)</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
@@ -337,50 +337,60 @@
     <t>GARGTO</t>
   </si>
   <si>
     <t>Gargaphia torresi</t>
   </si>
   <si>
     <t>* Pinheiro RA, Cabral MJ, Aguilar VT, Freitas LS, Santos SV, Giordani SC, Souza PG, Santos JB, Zanuncio JC, Soares MA (2025) Phaseolus lunatus L., the new host of Gargaphia torresi Lima, 1922 (Hemiptera: Tingidae) in Brazil. Brazilian Journal of Biology 85, e289664. https://doi.org/10.1590/1519-6984.289664</t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
+  </si>
+  <si>
+    <t>HELOTH</t>
+  </si>
+  <si>
+    <t>Helopeltis theivora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Akash MS, Deepthy KB, Smitha MS, Minimol  JS, Sruthi AB,  Kannan GE (2026) Potential host range expansion of Helopeltis theivora Waterhouse (Hemiptera: Miridae): First record on cowpea (Vigna unguiculata) in India. Journal of Advances in Biology &amp; Biotechnology 29(5), 49-54. https://doi.org/10.9734/jabb/2026/v29i53888 
+------- nymphs and adult feeding host. </t>
   </si>
   <si>
     <t>HOMLTR</t>
   </si>
   <si>
     <t>Homalodisca vitripennis</t>
   </si>
   <si>
     <t>* Turner WF, Pollard HN (1959) Life histories and behavior of five insect vectors of phony peach disease. United States Department of Agriculture, Technical Bulletin 1188, 28 pp.
 -------- Feeding host.</t>
   </si>
   <si>
     <t>TSV000</t>
   </si>
   <si>
     <t>Ilarvirus TSV</t>
   </si>
   <si>
     <t>LAGRVL</t>
   </si>
   <si>
     <t>Lagria villosa</t>
   </si>
   <si>
     <t>* Giga DP, Munetsi M (1989) The effect of intercropping maize and cowpeas on insect pest population. East African Agricultural and Forestry Journal 54(3), 147-152</t>
@@ -519,50 +529,59 @@
     <t>PLAAST</t>
   </si>
   <si>
     <t>Platynota stultana</t>
   </si>
   <si>
     <t>* Hoover GA, Biddinger DJ (2014) Omnivorous leafroller, Platynota stultana (Lepidoptera: Tortricidae). Penn State Extension Pest Alert. https://ento.psu.edu/files/omnivorous-leafroller/view</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
   <si>
     <t>Potexvirus ecspotati</t>
   </si>
   <si>
     <t>* Xiang SY, Tian CL, Liu CY, Peng HR, Wang J, Ye SH, Wang DB, Xu C, Sun XC, Xue Y (2021) First report of Brassica yellows virus infecting cowpea in China. Journal of Plant Pathology 103(14), 1327.</t>
   </si>
   <si>
     <t>BCMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseovulgaris</t>
   </si>
   <si>
     <t>* Das S, Jarugula S, Bagewadi B, Fayad A, Karasev AV, Naidu RA (2024) Characterization of bean common mosaic virus isolates infecting three leguminous bean crops from South and Southeast Asia. Plant Disease. 108(12): 3453-62.</t>
+  </si>
+  <si>
+    <t>CABMV0</t>
+  </si>
+  <si>
+    <t>Potyvirus vignae</t>
+  </si>
+  <si>
+    <t>* Amayo R, Arinaitwe AB, Mukasa SB, Kyamanywa S, Rubaihayo PR, Edema R (2012) Prevalence of viruses infecting cowpea in Uganda and their molecular detection. African Journal of Biotechnology 11(77), 14132-14139.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu295</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Neves Costa E et al. (2019) Antibiosis Levels to Spodoptera frugiperda (Lepidoptera: Noctuidae) in Cowpea Commercial Cultivars and Landrace Varieties, Journal of Economic Entomology 112(4), 1941–1945, https://doi.org/10.1093/jee/toz096
 ------- Confirmed host. S. frugiperda considered as major pest of cowpea in Brazil.
 * Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.
 ------- As Vigna unguiculata subsp. unguiculata.</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
@@ -1024,51 +1043,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D68"/>
+  <dimension ref="A1:D70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="491.88" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1517,158 +1536,158 @@
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>111</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>119</v>
+      </c>
+      <c r="D41" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>43</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>123</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" t="s">
         <v>125</v>
       </c>
       <c r="D44" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>43</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
       <c r="C45" t="s">
         <v>128</v>
       </c>
@@ -1889,133 +1908,161 @@
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>43</v>
       </c>
       <c r="B61" t="s">
         <v>175</v>
       </c>
       <c r="C61" t="s">
         <v>176</v>
       </c>
       <c r="D61" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>43</v>
       </c>
       <c r="B62" t="s">
         <v>178</v>
       </c>
       <c r="C62" t="s">
         <v>179</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>43</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D63" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>43</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C64" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D64" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>43</v>
       </c>
       <c r="B65" t="s">
         <v>186</v>
       </c>
       <c r="C65" t="s">
         <v>187</v>
       </c>
       <c r="D65" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B66" t="s">
         <v>189</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>190</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>191</v>
       </c>
-      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B67" t="s">
         <v>192</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>193</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
+        <v>195</v>
+      </c>
+      <c r="B68" t="s">
         <v>196</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>197</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68"/>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
         <v>198</v>
       </c>
-      <c r="D68" t="s">
+      <c r="B69" t="s">
         <v>199</v>
+      </c>
+      <c r="C69" t="s">
+        <v>200</v>
+      </c>
+      <c r="D69" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" t="s">
+        <v>203</v>
+      </c>
+      <c r="C70" t="s">
+        <v>204</v>
+      </c>
+      <c r="D70" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">