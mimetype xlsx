--- v0 (2026-01-01)
+++ v1 (2026-04-01)
@@ -12,84 +12,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VIGSC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai (as Vigna)</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>APLPV0</t>
   </si>
   <si>
     <t>Ilarvirus APLPV</t>
+  </si>
+  <si>
+    <t>* Fulton RW (1982) Ilar-Like Characteristics of American Plum Line Pattern Virus and Its Serological Detection in Prunus. Phytopathology 72, 1345–1348
+------- as Vigna cylindrica</t>
   </si>
   <si>
     <t>PBRSV0</t>
   </si>
   <si>
     <t>Nepovirus solani</t>
   </si>
   <si>
     <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
 ------- TRSV-Ca. As Vigna cylindrica and Vigna sinensis.</t>
   </si>
   <si>
     <t>PVT000</t>
   </si>
   <si>
     <t>Tepovirus tafsolani</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.
 ------- As Vigna cylindrica and as V. sinensis.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -610,272 +614,274 @@
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">