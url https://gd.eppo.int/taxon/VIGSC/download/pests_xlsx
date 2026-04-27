--- v1 (2026-04-01)
+++ v2 (2026-04-27)
@@ -163,51 +163,53 @@
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Rauf A, Shepard BM, Johnson MW (2000) Leafminers in vegetables, ornamental plants and weeds in Indonesia: Surveys of host crops, species composition and parasitoids. International Journal of Pest Management 46, 257-266.
 ------- confirmed host. Reared from infested leaves collected in the field. As Vigna sinensis
 * Stegmaier CE (1966) Host plants and parasites of Liriomyza munda in Florida (Diptera: Agromyzidae). Florida Entomologist 49(2), 81-86.
 ------- confirmed host. Rearing record. as Vigna sinensis</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii (as Vigna)</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
-------- As Vigna sinensis.</t>
+------- As Vigna sinensis.
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283
+------- as Vigna cylindrica</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Patil FS, Mali VR (1982) Natural occurrence of tobacco ringspot virus (TRSV) on cowpea in India. Indian Phytopathology 35(3), 399-403.
 ------- As Vigna sinensis.</t>
   </si>
   <si>
     <t>ONCMUN</t>
   </si>
   <si>
     <t>Oncometopia orbona</t>
   </si>
   <si>
     <t>* Turner WF (1959) Life histories and behavior of five insect vectors of phony peach disease. Technical Bulletin no. 1188. US Department of Agriculture. 28 pp.
 ------- as Vigna sinensis, food plant of Oncometopia undata.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>