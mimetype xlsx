--- v2 (2026-04-27)
+++ v3 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VIGSC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai (as Vigna)</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
@@ -217,50 +217,59 @@
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.
 * Werkam AW, Verhoeven JThJ, Roenhorst JW (2007) Plant species found infected by Tomato spotted wilt virus and Impatiens necrotic spot virus at the Dutch Plant Protection Service since 1989. https://edepot.wur.nl/341977 (accessed on 14 June 2021).
 ------- Confirmed host. As Vigna sinensis.</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
 * Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10173</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -564,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -840,50 +849,64 @@
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">