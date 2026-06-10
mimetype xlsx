--- v0 (2025-10-08)
+++ v1 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="VIBPL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Viburnum)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
@@ -85,50 +85,60 @@
     <t>LUPMXA</t>
   </si>
   <si>
     <t>Luperomorpha xanthodera (as Viburnum)</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Viburnum)</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PHYTHD</t>
   </si>
   <si>
     <t>Phytophthora hedraiandra (as Viburnum)</t>
   </si>
   <si>
     <t>* De Cock AWAM, Lévesque A (2004) New species of Pythium and Phytophthora. Studies in Mycology 50, 481-487.
 * Henricot B, Waghorn I (2014) First report of collar and root rot caused by Phytophthora hedraiandra on Viburnum in the UK. New Disease Reports 29, 8. http://dx.doi.org/10.5197/j.2044-0588.2014.029.008
 * Moralejo E, Belbahri L, Calmin G., Lefort F, García JA, Descals E (2005) First report of Phytophthora hedraiandra on Viburnum tinus in Spain. New Disease Report 12, 28. https://www.ndrs.org.uk/article.php?id=012028</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>STEPPY</t>
   </si>
   <si>
     <t>Stephanitis pyrioides</t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis (as Viburnum)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>PHYTRA</t>
   </si>
   <si>
     <t>Phytophthora ramorum (as Viburnum)</t>
   </si>
   <si>
     <t>* Grünwald NJ, LeBoldus JM &amp; Hamelin RC (2019) Ecology and evolution of the sudden oak death pathogen Phytophthora ramorum. Annual Review of Phytopathology 57: 301-321.
 * O’Hanlon R, Choiseul J, Corrigan M, Catarame T &amp; Destefanis M (2016) Diversity and detections of Phytophthora species from trade and non-trade environments in Ireland. EPPO Bulletin 46(3), 594-602. 
@@ -460,51 +470,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="473.027" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -590,76 +600,90 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
         <v>30</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">