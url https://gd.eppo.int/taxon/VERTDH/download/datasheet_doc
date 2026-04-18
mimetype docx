--- v6 (2026-03-28)
+++ v7 (2026-04-18)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531869c7971b88a34" w:history="1">
+            <w:hyperlink r:id="rId148069e303f6c5136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229069c7971b88aa7" w:history="1">
+            <w:hyperlink r:id="rId653969e303f6c51a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15884489" name="name534769c7971b88fe3" descr="15087.jpg"/>
+                  <wp:docPr id="95484228" name="name983369e303f6c563d" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId980969c7971b88fe1" cstate="print"/>
+                          <a:blip r:embed="rId357469e303f6c563b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId226769c7971b89113" w:history="1">
+            <w:hyperlink r:id="rId741969e303f6c573c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50125468" name="name599669c7971b8a65a" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="9401671" name="name149569e303f6c6950" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId927569c7971b8a658" cstate="print"/>
+                    <a:blip r:embed="rId752769e303f6c694d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144869c7971b8b5f9" w:history="1">
+      <w:hyperlink r:id="rId533469e303f6c7900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135069c7971b8b68f" w:history="1">
+      <w:hyperlink r:id="rId849669e303f6c7998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803069c7971b8b6e2" w:history="1">
+      <w:hyperlink r:id="rId942569e303f6c79f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431269c7971b8b753" w:history="1">
+      <w:hyperlink r:id="rId796669e303f6c7a65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605769c7971b8b844" w:history="1">
+      <w:hyperlink r:id="rId634569e303f6c7b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527269c7971b8b8c7" w:history="1">
+      <w:hyperlink r:id="rId157569e303f6c7bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482169c7971b8b937" w:history="1">
+      <w:hyperlink r:id="rId942269e303f6c7c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480169c7971b8b9d8" w:history="1">
+      <w:hyperlink r:id="rId574669e303f6c7ce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406769c7971b8ba39" w:history="1">
+      <w:hyperlink r:id="rId918669e303f6c7d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142269c7971b8ba70" w:history="1">
+      <w:hyperlink r:id="rId865269e303f6c7d68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567369c7971b8bb32" w:history="1">
+      <w:hyperlink r:id="rId559669e303f6c7e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575269c7971b8bc7e" w:history="1">
+      <w:hyperlink r:id="rId451769e303f6c7f85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372669c7971b8bd11" w:history="1">
+      <w:hyperlink r:id="rId603369e303f6c8017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950169c7971b8bda1" w:history="1">
+      <w:hyperlink r:id="rId203569e303f6c80a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891169c7971b8be28" w:history="1">
+      <w:hyperlink r:id="rId931269e303f6c812a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339969c7971b8bed6" w:history="1">
+      <w:hyperlink r:id="rId835269e303f6c81e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419569c7971b8bf46" w:history="1">
+      <w:hyperlink r:id="rId408569e303f6c8251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192869c7971b8bfd5" w:history="1">
+      <w:hyperlink r:id="rId568969e303f6c830e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244869c7971b8c091" w:history="1">
+      <w:hyperlink r:id="rId588669e303f6c83cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830969c7971b8c1fa" w:history="1">
+      <w:hyperlink r:id="rId394869e303f6c8559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817469c7971b8c385" w:history="1">
+      <w:hyperlink r:id="rId980269e303f6c86ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48307156" name="name222469c7971b8c848" descr="eu_funding_250.png"/>
+            <wp:docPr id="59695687" name="name221169e303f6c8805" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId614769c7971b8c846" cstate="print"/>
+                    <a:blip r:embed="rId135769e303f6c8804" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78647912">
+  <w:abstractNum w:abstractNumId="60623580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56546238">
+    <w:lvl w:ilvl="0" w:tplc="22511939">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56546238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22511939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78647911">
+  <w:abstractNum w:abstractNumId="60623579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43232098">
+    <w:lvl w:ilvl="0" w:tplc="67427644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78647911">
-    <w:abstractNumId w:val="78647911"/>
+  <w:num w:numId="60623579">
+    <w:abstractNumId w:val="60623579"/>
   </w:num>
-  <w:num w:numId="78647912">
-    <w:abstractNumId w:val="78647912"/>
+  <w:num w:numId="60623580">
+    <w:abstractNumId w:val="60623580"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999857317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207028251" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId531869c7971b88a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId229069c7971b88aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId226769c7971b89113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId144869c7971b8b5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId135069c7971b8b68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId803069c7971b8b6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId431269c7971b8b753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId605769c7971b8b844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId527269c7971b8b8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId482169c7971b8b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId480169c7971b8b9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId406769c7971b8ba39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId142269c7971b8ba70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId567369c7971b8bb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId575269c7971b8bc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId372669c7971b8bd11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId950169c7971b8bda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId891169c7971b8be28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId339969c7971b8bed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId419569c7971b8bf46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId192869c7971b8bfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId244869c7971b8c091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId830969c7971b8c1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId817469c7971b8c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId980969c7971b88fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId980969c7971b88fe1.jpg"/><Relationship Id="rId927569c7971b8a658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927569c7971b8a658.jpg"/><Relationship Id="rId614769c7971b8c846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId614769c7971b8c846.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319191341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160259956" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId148069e303f6c5136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId653969e303f6c51a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId741969e303f6c573c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId533469e303f6c7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId849669e303f6c7998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId942569e303f6c79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId796669e303f6c7a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId634569e303f6c7b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId157569e303f6c7bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId942269e303f6c7c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId574669e303f6c7ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId918669e303f6c7d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId865269e303f6c7d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId559669e303f6c7e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId451769e303f6c7f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId603369e303f6c8017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId203569e303f6c80a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId931269e303f6c812a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId835269e303f6c81e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId408569e303f6c8251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId568969e303f6c830e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId588669e303f6c83cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId394869e303f6c8559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId980269e303f6c86ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId357469e303f6c563b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357469e303f6c563b.jpg"/><Relationship Id="rId752769e303f6c694d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752769e303f6c694d.jpg"/><Relationship Id="rId135769e303f6c8804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135769e303f6c8804.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>