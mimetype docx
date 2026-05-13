--- v7 (2026-04-18)
+++ v8 (2026-05-13)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148069e303f6c5136" w:history="1">
+            <w:hyperlink r:id="rId98266a04df824c44c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653969e303f6c51a9" w:history="1">
+            <w:hyperlink r:id="rId16526a04df824c4b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95484228" name="name983369e303f6c563d" descr="15087.jpg"/>
+                  <wp:docPr id="19239808" name="name31336a04df824cbeb" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId357469e303f6c563b" cstate="print"/>
+                          <a:blip r:embed="rId10366a04df824cbe9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId741969e303f6c573c" w:history="1">
+            <w:hyperlink r:id="rId28526a04df824cd47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9401671" name="name149569e303f6c6950" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="24882272" name="name84476a04df824e5f8" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId752769e303f6c694d" cstate="print"/>
+                    <a:blip r:embed="rId69846a04df824e5f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533469e303f6c7900" w:history="1">
+      <w:hyperlink r:id="rId23946a04df824f5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849669e303f6c7998" w:history="1">
+      <w:hyperlink r:id="rId32146a04df824f664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942569e303f6c79f2" w:history="1">
+      <w:hyperlink r:id="rId85956a04df824f6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796669e303f6c7a65" w:history="1">
+      <w:hyperlink r:id="rId65746a04df824f72a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634569e303f6c7b55" w:history="1">
+      <w:hyperlink r:id="rId47756a04df824f820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157569e303f6c7bd9" w:history="1">
+      <w:hyperlink r:id="rId80586a04df824f8a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942269e303f6c7c46" w:history="1">
+      <w:hyperlink r:id="rId35016a04df824f915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574669e303f6c7ce5" w:history="1">
+      <w:hyperlink r:id="rId83006a04df824f9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918669e303f6c7d34" w:history="1">
+      <w:hyperlink r:id="rId71366a04df824fa06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865269e303f6c7d68" w:history="1">
+      <w:hyperlink r:id="rId27506a04df824fa39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559669e303f6c7e43" w:history="1">
+      <w:hyperlink r:id="rId33686a04df824fafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451769e303f6c7f85" w:history="1">
+      <w:hyperlink r:id="rId82486a04df824fc9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603369e303f6c8017" w:history="1">
+      <w:hyperlink r:id="rId27026a04df824fd32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203569e303f6c80a5" w:history="1">
+      <w:hyperlink r:id="rId84156a04df824fdc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931269e303f6c812a" w:history="1">
+      <w:hyperlink r:id="rId94366a04df824fe4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835269e303f6c81e2" w:history="1">
+      <w:hyperlink r:id="rId42516a04df824fef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408569e303f6c8251" w:history="1">
+      <w:hyperlink r:id="rId10716a04df824ff6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568969e303f6c830e" w:history="1">
+      <w:hyperlink r:id="rId70276a04df824fffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588669e303f6c83cf" w:history="1">
+      <w:hyperlink r:id="rId10456a04df82500b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394869e303f6c8559" w:history="1">
+      <w:hyperlink r:id="rId48496a04df8250280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980269e303f6c86ee" w:history="1">
+      <w:hyperlink r:id="rId79226a04df8250419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59695687" name="name221169e303f6c8805" descr="eu_funding_250.png"/>
+            <wp:docPr id="27636034" name="name55296a04df8250656" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135769e303f6c8804" cstate="print"/>
+                    <a:blip r:embed="rId61116a04df8250655" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60623580">
+  <w:abstractNum w:abstractNumId="54673828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22511939">
+    <w:lvl w:ilvl="0" w:tplc="70629076">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22511939" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70629076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60623579">
+  <w:abstractNum w:abstractNumId="54673827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67427644">
+    <w:lvl w:ilvl="0" w:tplc="13433435">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60623579">
-    <w:abstractNumId w:val="60623579"/>
+  <w:num w:numId="54673827">
+    <w:abstractNumId w:val="54673827"/>
   </w:num>
-  <w:num w:numId="60623580">
-    <w:abstractNumId w:val="60623580"/>
+  <w:num w:numId="54673828">
+    <w:abstractNumId w:val="54673828"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319191341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId160259956" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId148069e303f6c5136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId653969e303f6c51a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId741969e303f6c573c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId533469e303f6c7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId849669e303f6c7998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId942569e303f6c79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId796669e303f6c7a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId634569e303f6c7b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId157569e303f6c7bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId942269e303f6c7c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId574669e303f6c7ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId918669e303f6c7d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId865269e303f6c7d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId559669e303f6c7e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId451769e303f6c7f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId603369e303f6c8017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId203569e303f6c80a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId931269e303f6c812a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId835269e303f6c81e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId408569e303f6c8251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId568969e303f6c830e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId588669e303f6c83cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId394869e303f6c8559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId980269e303f6c86ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId357469e303f6c563b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357469e303f6c563b.jpg"/><Relationship Id="rId752769e303f6c694d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752769e303f6c694d.jpg"/><Relationship Id="rId135769e303f6c8804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135769e303f6c8804.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515987722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId717262874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98266a04df824c44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId16526a04df824c4b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId28526a04df824cd47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId23946a04df824f5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId32146a04df824f664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId85956a04df824f6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId65746a04df824f72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId47756a04df824f820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId80586a04df824f8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId35016a04df824f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId83006a04df824f9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId71366a04df824fa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId27506a04df824fa39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33686a04df824fafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId82486a04df824fc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId27026a04df824fd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId84156a04df824fdc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId94366a04df824fe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId42516a04df824fef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId10716a04df824ff6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId70276a04df824fffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId10456a04df82500b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId48496a04df8250280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId79226a04df8250419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10366a04df824cbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10366a04df824cbe9.jpg"/><Relationship Id="rId69846a04df824e5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69846a04df824e5f4.jpg"/><Relationship Id="rId61116a04df8250655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a04df8250655.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>