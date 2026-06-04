--- v8 (2026-05-13)
+++ v9 (2026-06-04)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98266a04df824c44c" w:history="1">
+            <w:hyperlink r:id="rId21186a21284e3c5fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16526a04df824c4b4" w:history="1">
+            <w:hyperlink r:id="rId69736a21284e3c668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19239808" name="name31336a04df824cbeb" descr="15087.jpg"/>
+                  <wp:docPr id="26032006" name="name97786a21284e3ccd5" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10366a04df824cbe9" cstate="print"/>
+                          <a:blip r:embed="rId58076a21284e3ccd2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28526a04df824cd47" w:history="1">
+            <w:hyperlink r:id="rId31036a21284e3cdf6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24882272" name="name84476a04df824e5f8" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="44446857" name="name23086a21284e3e179" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69846a04df824e5f4" cstate="print"/>
+                    <a:blip r:embed="rId75226a21284e3e175" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23946a04df824f5cd" w:history="1">
+      <w:hyperlink r:id="rId73166a21284e3f21f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32146a04df824f664" w:history="1">
+      <w:hyperlink r:id="rId60896a21284e3f2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85956a04df824f6b8" w:history="1">
+      <w:hyperlink r:id="rId95206a21284e3f30d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a04df824f72a" w:history="1">
+      <w:hyperlink r:id="rId42226a21284e3f37f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a04df824f820" w:history="1">
+      <w:hyperlink r:id="rId41606a21284e3f470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80586a04df824f8a6" w:history="1">
+      <w:hyperlink r:id="rId36666a21284e3f4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35016a04df824f915" w:history="1">
+      <w:hyperlink r:id="rId94896a21284e3f565" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83006a04df824f9b6" w:history="1">
+      <w:hyperlink r:id="rId47846a21284e3f605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71366a04df824fa06" w:history="1">
+      <w:hyperlink r:id="rId29796a21284e3f656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a04df824fa39" w:history="1">
+      <w:hyperlink r:id="rId57736a21284e3f689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686a04df824fafe" w:history="1">
+      <w:hyperlink r:id="rId11036a21284e3f74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a04df824fc9b" w:history="1">
+      <w:hyperlink r:id="rId53716a21284e3f8a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a04df824fd32" w:history="1">
+      <w:hyperlink r:id="rId99086a21284e3f946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84156a04df824fdc2" w:history="1">
+      <w:hyperlink r:id="rId36866a21284e3f9de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94366a04df824fe4a" w:history="1">
+      <w:hyperlink r:id="rId89946a21284e3fa68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42516a04df824fef9" w:history="1">
+      <w:hyperlink r:id="rId17566a21284e3fb17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10716a04df824ff6a" w:history="1">
+      <w:hyperlink r:id="rId59146a21284e3fb87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a04df824fffc" w:history="1">
+      <w:hyperlink r:id="rId94826a21284e3fc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10456a04df82500b5" w:history="1">
+      <w:hyperlink r:id="rId38156a21284e3fcd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48496a04df8250280" w:history="1">
+      <w:hyperlink r:id="rId57836a21284e3fe3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79226a04df8250419" w:history="1">
+      <w:hyperlink r:id="rId61936a21284e3ffdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27636034" name="name55296a04df8250656" descr="eu_funding_250.png"/>
+            <wp:docPr id="11343920" name="name50676a21284e4010a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61116a04df8250655" cstate="print"/>
+                    <a:blip r:embed="rId36996a21284e40109" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54673828">
+  <w:abstractNum w:abstractNumId="27487839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70629076">
+    <w:lvl w:ilvl="0" w:tplc="63834716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70629076" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63834716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54673827">
+  <w:abstractNum w:abstractNumId="27487838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13433435">
+    <w:lvl w:ilvl="0" w:tplc="97091870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54673827">
-    <w:abstractNumId w:val="54673827"/>
+  <w:num w:numId="27487838">
+    <w:abstractNumId w:val="27487838"/>
   </w:num>
-  <w:num w:numId="54673828">
-    <w:abstractNumId w:val="54673828"/>
+  <w:num w:numId="27487839">
+    <w:abstractNumId w:val="27487839"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515987722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId717262874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98266a04df824c44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId16526a04df824c4b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId28526a04df824cd47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId23946a04df824f5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId32146a04df824f664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId85956a04df824f6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId65746a04df824f72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId47756a04df824f820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId80586a04df824f8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId35016a04df824f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId83006a04df824f9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId71366a04df824fa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId27506a04df824fa39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33686a04df824fafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId82486a04df824fc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId27026a04df824fd32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId84156a04df824fdc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId94366a04df824fe4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId42516a04df824fef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId10716a04df824ff6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId70276a04df824fffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId10456a04df82500b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId48496a04df8250280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId79226a04df8250419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10366a04df824cbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10366a04df824cbe9.jpg"/><Relationship Id="rId69846a04df824e5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69846a04df824e5f4.jpg"/><Relationship Id="rId61116a04df8250655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a04df8250655.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552516839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513343415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21186a21284e3c5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId69736a21284e3c668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId31036a21284e3cdf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId73166a21284e3f21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId60896a21284e3f2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId95206a21284e3f30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId42226a21284e3f37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId41606a21284e3f470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId36666a21284e3f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId94896a21284e3f565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId47846a21284e3f605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId29796a21284e3f656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId57736a21284e3f689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId11036a21284e3f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId53716a21284e3f8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId99086a21284e3f946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId36866a21284e3f9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId89946a21284e3fa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId17566a21284e3fb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId59146a21284e3fb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId94826a21284e3fc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId38156a21284e3fcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId57836a21284e3fe3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId61936a21284e3ffdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58076a21284e3ccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58076a21284e3ccd2.jpg"/><Relationship Id="rId75226a21284e3e175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75226a21284e3e175.jpg"/><Relationship Id="rId36996a21284e40109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a21284e40109.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>