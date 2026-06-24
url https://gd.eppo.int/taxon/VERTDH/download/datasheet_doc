--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21186a21284e3c5fb" w:history="1">
+            <w:hyperlink r:id="rId31606a3be908eb290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69736a21284e3c668" w:history="1">
+            <w:hyperlink r:id="rId34996a3be908eb2fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26032006" name="name97786a21284e3ccd5" descr="15087.jpg"/>
+                  <wp:docPr id="5446790" name="name11736a3be908ebad2" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58076a21284e3ccd2" cstate="print"/>
+                          <a:blip r:embed="rId45106a3be908ebad0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31036a21284e3cdf6" w:history="1">
+            <w:hyperlink r:id="rId51266a3be908ebc57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44446857" name="name23086a21284e3e179" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="33688953" name="name30926a3be908ed67d" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75226a21284e3e175" cstate="print"/>
+                    <a:blip r:embed="rId53626a3be908ed67a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73166a21284e3f21f" w:history="1">
+      <w:hyperlink r:id="rId94656a3be908ee743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60896a21284e3f2b7" w:history="1">
+      <w:hyperlink r:id="rId91586a3be908ee7d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95206a21284e3f30d" w:history="1">
+      <w:hyperlink r:id="rId44656a3be908ee82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42226a21284e3f37f" w:history="1">
+      <w:hyperlink r:id="rId46306a3be908ee89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41606a21284e3f470" w:history="1">
+      <w:hyperlink r:id="rId13836a3be908ee98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36666a21284e3f4f5" w:history="1">
+      <w:hyperlink r:id="rId32786a3be908eea11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a21284e3f565" w:history="1">
+      <w:hyperlink r:id="rId17796a3be908eea7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47846a21284e3f605" w:history="1">
+      <w:hyperlink r:id="rId48856a3be908eeb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a21284e3f656" w:history="1">
+      <w:hyperlink r:id="rId88716a3be908eeb6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57736a21284e3f689" w:history="1">
+      <w:hyperlink r:id="rId64686a3be908eeba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a21284e3f74a" w:history="1">
+      <w:hyperlink r:id="rId69576a3be908eec6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53716a21284e3f8a8" w:history="1">
+      <w:hyperlink r:id="rId31556a3be908eeda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99086a21284e3f946" w:history="1">
+      <w:hyperlink r:id="rId22456a3be908eee76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36866a21284e3f9de" w:history="1">
+      <w:hyperlink r:id="rId64926a3be908eef0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89946a21284e3fa68" w:history="1">
+      <w:hyperlink r:id="rId41466a3be908eef90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17566a21284e3fb17" w:history="1">
+      <w:hyperlink r:id="rId48816a3be908ef217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59146a21284e3fb87" w:history="1">
+      <w:hyperlink r:id="rId50546a3be908ef28f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94826a21284e3fc18" w:history="1">
+      <w:hyperlink r:id="rId97586a3be908ef345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a21284e3fcd3" w:history="1">
+      <w:hyperlink r:id="rId25726a3be908ef41e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57836a21284e3fe3a" w:history="1">
+      <w:hyperlink r:id="rId19316a3be908ef5f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61936a21284e3ffdd" w:history="1">
+      <w:hyperlink r:id="rId47476a3be908ef7c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11343920" name="name50676a21284e4010a" descr="eu_funding_250.png"/>
+            <wp:docPr id="72258616" name="name35936a3be908ef924" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36996a21284e40109" cstate="print"/>
+                    <a:blip r:embed="rId68476a3be908ef923" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27487839">
+  <w:abstractNum w:abstractNumId="99267848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63834716">
+    <w:lvl w:ilvl="0" w:tplc="28242373">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63834716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28242373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27487838">
+  <w:abstractNum w:abstractNumId="99267847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97091870">
+    <w:lvl w:ilvl="0" w:tplc="71031242">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27487838">
-    <w:abstractNumId w:val="27487838"/>
+  <w:num w:numId="99267847">
+    <w:abstractNumId w:val="99267847"/>
   </w:num>
-  <w:num w:numId="27487839">
-    <w:abstractNumId w:val="27487839"/>
+  <w:num w:numId="99267848">
+    <w:abstractNumId w:val="99267848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552516839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513343415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21186a21284e3c5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId69736a21284e3c668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId31036a21284e3cdf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId73166a21284e3f21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId60896a21284e3f2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId95206a21284e3f30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId42226a21284e3f37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId41606a21284e3f470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId36666a21284e3f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId94896a21284e3f565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId47846a21284e3f605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId29796a21284e3f656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId57736a21284e3f689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId11036a21284e3f74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId53716a21284e3f8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId99086a21284e3f946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId36866a21284e3f9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId89946a21284e3fa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId17566a21284e3fb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId59146a21284e3fb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId94826a21284e3fc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId38156a21284e3fcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId57836a21284e3fe3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId61936a21284e3ffdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58076a21284e3ccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58076a21284e3ccd2.jpg"/><Relationship Id="rId75226a21284e3e175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75226a21284e3e175.jpg"/><Relationship Id="rId36996a21284e40109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36996a21284e40109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860997465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606005303" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31606a3be908eb290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId34996a3be908eb2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId51266a3be908ebc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId94656a3be908ee743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId91586a3be908ee7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId44656a3be908ee82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId46306a3be908ee89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId13836a3be908ee98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId32786a3be908eea11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId17796a3be908eea7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId48856a3be908eeb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId88716a3be908eeb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId64686a3be908eeba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId69576a3be908eec6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId31556a3be908eeda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId22456a3be908eee76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId64926a3be908eef0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId41466a3be908eef90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId48816a3be908ef217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId50546a3be908ef28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId97586a3be908ef345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId25726a3be908ef41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId19316a3be908ef5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId47476a3be908ef7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45106a3be908ebad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45106a3be908ebad0.jpg"/><Relationship Id="rId53626a3be908ed67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53626a3be908ed67a.jpg"/><Relationship Id="rId68476a3be908ef923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68476a3be908ef923.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>