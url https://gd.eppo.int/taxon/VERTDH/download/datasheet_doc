--- v10 (2026-06-24)
+++ v11 (2026-07-21)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31606a3be908eb290" w:history="1">
+            <w:hyperlink r:id="rId56526a5f165f2f275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34996a3be908eb2fa" w:history="1">
+            <w:hyperlink r:id="rId60496a5f165f2f2df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5446790" name="name11736a3be908ebad2" descr="15087.jpg"/>
+                  <wp:docPr id="24634054" name="name74926a5f165f2f3cf" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45106a3be908ebad0" cstate="print"/>
+                          <a:blip r:embed="rId81166a5f165f2f3ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51266a3be908ebc57" w:history="1">
+            <w:hyperlink r:id="rId97566a5f165f2f4ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33688953" name="name30926a3be908ed67d" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="57997353" name="name78076a5f165f2fd2b" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53626a3be908ed67a" cstate="print"/>
+                    <a:blip r:embed="rId25006a5f165f2fd29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94656a3be908ee743" w:history="1">
+      <w:hyperlink r:id="rId32916a5f165f30c40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91586a3be908ee7d9" w:history="1">
+      <w:hyperlink r:id="rId36186a5f165f30cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a3be908ee82d" w:history="1">
+      <w:hyperlink r:id="rId45216a5f165f30d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46306a3be908ee89e" w:history="1">
+      <w:hyperlink r:id="rId52116a5f165f30db8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13836a3be908ee98f" w:history="1">
+      <w:hyperlink r:id="rId11066a5f165f30eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32786a3be908eea11" w:history="1">
+      <w:hyperlink r:id="rId42586a5f165f30f30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17796a3be908eea7f" w:history="1">
+      <w:hyperlink r:id="rId27216a5f165f30fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48856a3be908eeb1d" w:history="1">
+      <w:hyperlink r:id="rId67896a5f165f31041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88716a3be908eeb6d" w:history="1">
+      <w:hyperlink r:id="rId98756a5f165f31092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64686a3be908eeba0" w:history="1">
+      <w:hyperlink r:id="rId15756a5f165f310c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69576a3be908eec6a" w:history="1">
+      <w:hyperlink r:id="rId71156a5f165f31187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31556a3be908eeda8" w:history="1">
+      <w:hyperlink r:id="rId69246a5f165f312c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22456a3be908eee76" w:history="1">
+      <w:hyperlink r:id="rId12086a5f165f31352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64926a3be908eef0a" w:history="1">
+      <w:hyperlink r:id="rId94266a5f165f313f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41466a3be908eef90" w:history="1">
+      <w:hyperlink r:id="rId91056a5f165f31480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48816a3be908ef217" w:history="1">
+      <w:hyperlink r:id="rId41526a5f165f31530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546a3be908ef28f" w:history="1">
+      <w:hyperlink r:id="rId74446a5f165f315a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586a3be908ef345" w:history="1">
+      <w:hyperlink r:id="rId86266a5f165f31630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25726a3be908ef41e" w:history="1">
+      <w:hyperlink r:id="rId56076a5f165f316e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19316a3be908ef5f3" w:history="1">
+      <w:hyperlink r:id="rId73176a5f165f31850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a3be908ef7c0" w:history="1">
+      <w:hyperlink r:id="rId50406a5f165f319db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72258616" name="name35936a3be908ef924" descr="eu_funding_250.png"/>
+            <wp:docPr id="92044379" name="name27356a5f165f31b13" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68476a3be908ef923" cstate="print"/>
+                    <a:blip r:embed="rId52806a5f165f31b12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99267848">
+  <w:abstractNum w:abstractNumId="43908095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28242373">
+    <w:lvl w:ilvl="0" w:tplc="21360509">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28242373" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21360509" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99267847">
+  <w:abstractNum w:abstractNumId="43908094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71031242">
+    <w:lvl w:ilvl="0" w:tplc="44254510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99267847">
-    <w:abstractNumId w:val="99267847"/>
+  <w:num w:numId="43908094">
+    <w:abstractNumId w:val="43908094"/>
   </w:num>
-  <w:num w:numId="99267848">
-    <w:abstractNumId w:val="99267848"/>
+  <w:num w:numId="43908095">
+    <w:abstractNumId w:val="43908095"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860997465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606005303" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31606a3be908eb290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId34996a3be908eb2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId51266a3be908ebc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId94656a3be908ee743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId91586a3be908ee7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId44656a3be908ee82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId46306a3be908ee89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId13836a3be908ee98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId32786a3be908eea11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId17796a3be908eea7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId48856a3be908eeb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId88716a3be908eeb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId64686a3be908eeba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId69576a3be908eec6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId31556a3be908eeda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId22456a3be908eee76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId64926a3be908eef0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId41466a3be908eef90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId48816a3be908ef217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId50546a3be908ef28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId97586a3be908ef345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId25726a3be908ef41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId19316a3be908ef5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId47476a3be908ef7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45106a3be908ebad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45106a3be908ebad0.jpg"/><Relationship Id="rId53626a3be908ed67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53626a3be908ed67a.jpg"/><Relationship Id="rId68476a3be908ef923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68476a3be908ef923.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981805271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100694860" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56526a5f165f2f275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId60496a5f165f2f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId97566a5f165f2f4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId32916a5f165f30c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId36186a5f165f30cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId45216a5f165f30d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId52116a5f165f30db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId11066a5f165f30eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId42586a5f165f30f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId27216a5f165f30fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId67896a5f165f31041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId98756a5f165f31092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId15756a5f165f310c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId71156a5f165f31187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId69246a5f165f312c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId12086a5f165f31352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId94266a5f165f313f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId91056a5f165f31480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId41526a5f165f31530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId74446a5f165f315a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId86266a5f165f31630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId56076a5f165f316e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId73176a5f165f31850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId50406a5f165f319db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81166a5f165f2f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81166a5f165f2f3ce.jpg"/><Relationship Id="rId25006a5f165f2fd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25006a5f165f2fd29.jpg"/><Relationship Id="rId52806a5f165f31b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a5f165f31b12.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>