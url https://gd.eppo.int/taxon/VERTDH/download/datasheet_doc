--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56526a5f165f2f275" w:history="1">
+            <w:hyperlink r:id="rId19836a7b705a4038a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60496a5f165f2f2df" w:history="1">
+            <w:hyperlink r:id="rId62226a7b705a403f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24634054" name="name74926a5f165f2f3cf" descr="15087.jpg"/>
+                  <wp:docPr id="84388693" name="name71726a7b705a40bf7" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81166a5f165f2f3ce" cstate="print"/>
+                          <a:blip r:embed="rId29286a7b705a40bf5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97566a5f165f2f4ed" w:history="1">
+            <w:hyperlink r:id="rId60226a7b705a40d41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57997353" name="name78076a5f165f2fd2b" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="42757225" name="name12626a7b705a41f5e" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25006a5f165f2fd29" cstate="print"/>
+                    <a:blip r:embed="rId84436a7b705a41f5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32916a5f165f30c40" w:history="1">
+      <w:hyperlink r:id="rId56706a7b705a42f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36186a5f165f30cd3" w:history="1">
+      <w:hyperlink r:id="rId77556a7b705a42fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45216a5f165f30d44" w:history="1">
+      <w:hyperlink r:id="rId38206a7b705a43027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a5f165f30db8" w:history="1">
+      <w:hyperlink r:id="rId81636a7b705a43099" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a5f165f30eab" w:history="1">
+      <w:hyperlink r:id="rId12336a7b705a4318d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42586a5f165f30f30" w:history="1">
+      <w:hyperlink r:id="rId65256a7b705a43213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27216a5f165f30fa0" w:history="1">
+      <w:hyperlink r:id="rId53986a7b705a43284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896a5f165f31041" w:history="1">
+      <w:hyperlink r:id="rId75626a7b705a43326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98756a5f165f31092" w:history="1">
+      <w:hyperlink r:id="rId19726a7b705a43377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15756a5f165f310c5" w:history="1">
+      <w:hyperlink r:id="rId87806a7b705a433aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71156a5f165f31187" w:history="1">
+      <w:hyperlink r:id="rId74426a7b705a4346e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69246a5f165f312c1" w:history="1">
+      <w:hyperlink r:id="rId70966a7b705a435e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12086a5f165f31352" w:history="1">
+      <w:hyperlink r:id="rId82776a7b705a4368d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94266a5f165f313f6" w:history="1">
+      <w:hyperlink r:id="rId21296a7b705a43721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91056a5f165f31480" w:history="1">
+      <w:hyperlink r:id="rId45326a7b705a437a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41526a5f165f31530" w:history="1">
+      <w:hyperlink r:id="rId15746a7b705a4385c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74446a5f165f315a0" w:history="1">
+      <w:hyperlink r:id="rId58836a7b705a438cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86266a5f165f31630" w:history="1">
+      <w:hyperlink r:id="rId36876a7b705a4395e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56076a5f165f316e9" w:history="1">
+      <w:hyperlink r:id="rId28766a7b705a43a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73176a5f165f31850" w:history="1">
+      <w:hyperlink r:id="rId54656a7b705a43b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50406a5f165f319db" w:history="1">
+      <w:hyperlink r:id="rId83356a7b705a43d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92044379" name="name27356a5f165f31b13" descr="eu_funding_250.png"/>
+            <wp:docPr id="50791920" name="name80446a7b705a43e53" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52806a5f165f31b12" cstate="print"/>
+                    <a:blip r:embed="rId33906a7b705a43e52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43908095">
+  <w:abstractNum w:abstractNumId="38937133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21360509">
+    <w:lvl w:ilvl="0" w:tplc="99387841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21360509" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99387841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43908094">
+  <w:abstractNum w:abstractNumId="38937132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44254510">
+    <w:lvl w:ilvl="0" w:tplc="30607014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43908094">
-    <w:abstractNumId w:val="43908094"/>
+  <w:num w:numId="38937132">
+    <w:abstractNumId w:val="38937132"/>
   </w:num>
-  <w:num w:numId="43908095">
-    <w:abstractNumId w:val="43908095"/>
+  <w:num w:numId="38937133">
+    <w:abstractNumId w:val="38937133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981805271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100694860" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56526a5f165f2f275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId60496a5f165f2f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId97566a5f165f2f4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId32916a5f165f30c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId36186a5f165f30cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId45216a5f165f30d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId52116a5f165f30db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId11066a5f165f30eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId42586a5f165f30f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId27216a5f165f30fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId67896a5f165f31041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId98756a5f165f31092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId15756a5f165f310c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId71156a5f165f31187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId69246a5f165f312c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId12086a5f165f31352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId94266a5f165f313f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId91056a5f165f31480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId41526a5f165f31530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId74446a5f165f315a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId86266a5f165f31630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId56076a5f165f316e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId73176a5f165f31850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId50406a5f165f319db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81166a5f165f2f3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81166a5f165f2f3ce.jpg"/><Relationship Id="rId25006a5f165f2fd29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25006a5f165f2fd29.jpg"/><Relationship Id="rId52806a5f165f31b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a5f165f31b12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962575685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId673538742" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19836a7b705a4038a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId62226a7b705a403f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId60226a7b705a40d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId56706a7b705a42f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId77556a7b705a42fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId38206a7b705a43027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId81636a7b705a43099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId12336a7b705a4318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId65256a7b705a43213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId53986a7b705a43284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId75626a7b705a43326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId19726a7b705a43377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId87806a7b705a433aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74426a7b705a4346e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId70966a7b705a435e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId82776a7b705a4368d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId21296a7b705a43721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId45326a7b705a437a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId15746a7b705a4385c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId58836a7b705a438cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId36876a7b705a4395e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId28766a7b705a43a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId54656a7b705a43b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId83356a7b705a43d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29286a7b705a40bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29286a7b705a40bf5.jpg"/><Relationship Id="rId84436a7b705a41f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84436a7b705a41f5b.jpg"/><Relationship Id="rId33906a7b705a43e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33906a7b705a43e52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>