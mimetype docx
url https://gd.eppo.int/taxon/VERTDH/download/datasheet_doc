--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19836a7b705a4038a" w:history="1">
+            <w:hyperlink r:id="rId77526a961810d2c1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62226a7b705a403f2" w:history="1">
+            <w:hyperlink r:id="rId45126a961810d2c95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84388693" name="name71726a7b705a40bf7" descr="15087.jpg"/>
+                  <wp:docPr id="47989446" name="name95806a961810d34ac" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29286a7b705a40bf5" cstate="print"/>
+                          <a:blip r:embed="rId55396a961810d34aa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60226a7b705a40d41" w:history="1">
+            <w:hyperlink r:id="rId91076a961810d35df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42757225" name="name12626a7b705a41f5e" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="30283183" name="name30336a961810d48cb" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84436a7b705a41f5b" cstate="print"/>
+                    <a:blip r:embed="rId15016a961810d48c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56706a7b705a42f3a" w:history="1">
+      <w:hyperlink r:id="rId67326a961810d591d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77556a7b705a42fd2" w:history="1">
+      <w:hyperlink r:id="rId34006a961810d59b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38206a7b705a43027" w:history="1">
+      <w:hyperlink r:id="rId68556a961810d5a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81636a7b705a43099" w:history="1">
+      <w:hyperlink r:id="rId74386a961810d5a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12336a7b705a4318d" w:history="1">
+      <w:hyperlink r:id="rId34256a961810d5b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65256a7b705a43213" w:history="1">
+      <w:hyperlink r:id="rId63696a961810d5bfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986a7b705a43284" w:history="1">
+      <w:hyperlink r:id="rId25616a961810d5c6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75626a7b705a43326" w:history="1">
+      <w:hyperlink r:id="rId61626a961810d5d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19726a7b705a43377" w:history="1">
+      <w:hyperlink r:id="rId69896a961810d5db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87806a7b705a433aa" w:history="1">
+      <w:hyperlink r:id="rId82576a961810d5ded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74426a7b705a4346e" w:history="1">
+      <w:hyperlink r:id="rId95356a961810d5ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70966a7b705a435e0" w:history="1">
+      <w:hyperlink r:id="rId80496a961810d601a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82776a7b705a4368d" w:history="1">
+      <w:hyperlink r:id="rId68306a961810d60bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21296a7b705a43721" w:history="1">
+      <w:hyperlink r:id="rId84786a961810d615b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45326a7b705a437a9" w:history="1">
+      <w:hyperlink r:id="rId13676a961810d61eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746a7b705a4385c" w:history="1">
+      <w:hyperlink r:id="rId24196a961810d62aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58836a7b705a438cc" w:history="1">
+      <w:hyperlink r:id="rId26646a961810d631f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36876a7b705a4395e" w:history="1">
+      <w:hyperlink r:id="rId49476a961810d63c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766a7b705a43a1c" w:history="1">
+      <w:hyperlink r:id="rId84186a961810d648e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656a7b705a43b85" w:history="1">
+      <w:hyperlink r:id="rId17246a961810d6613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83356a7b705a43d21" w:history="1">
+      <w:hyperlink r:id="rId25366a961810d67e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50791920" name="name80446a7b705a43e53" descr="eu_funding_250.png"/>
+            <wp:docPr id="12120813" name="name56106a961810d6927" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33906a7b705a43e52" cstate="print"/>
+                    <a:blip r:embed="rId69876a961810d6926" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38937133">
+  <w:abstractNum w:abstractNumId="76366550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99387841">
+    <w:lvl w:ilvl="0" w:tplc="45299453">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99387841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45299453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38937132">
+  <w:abstractNum w:abstractNumId="76366549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30607014">
+    <w:lvl w:ilvl="0" w:tplc="67489392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38937132">
-    <w:abstractNumId w:val="38937132"/>
+  <w:num w:numId="76366549">
+    <w:abstractNumId w:val="76366549"/>
   </w:num>
-  <w:num w:numId="38937133">
-    <w:abstractNumId w:val="38937133"/>
+  <w:num w:numId="76366550">
+    <w:abstractNumId w:val="76366550"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962575685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId673538742" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19836a7b705a4038a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId62226a7b705a403f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId60226a7b705a40d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId56706a7b705a42f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId77556a7b705a42fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId38206a7b705a43027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId81636a7b705a43099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId12336a7b705a4318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId65256a7b705a43213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId53986a7b705a43284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId75626a7b705a43326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId19726a7b705a43377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId87806a7b705a433aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId74426a7b705a4346e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId70966a7b705a435e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId82776a7b705a4368d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId21296a7b705a43721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId45326a7b705a437a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId15746a7b705a4385c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId58836a7b705a438cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId36876a7b705a4395e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId28766a7b705a43a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId54656a7b705a43b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId83356a7b705a43d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29286a7b705a40bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29286a7b705a40bf5.jpg"/><Relationship Id="rId84436a7b705a41f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84436a7b705a41f5b.jpg"/><Relationship Id="rId33906a7b705a43e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33906a7b705a43e52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413841687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397767715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77526a961810d2c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId45126a961810d2c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId91076a961810d35df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId67326a961810d591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId34006a961810d59b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId68556a961810d5a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId74386a961810d5a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId34256a961810d5b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId63696a961810d5bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId25616a961810d5c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId61626a961810d5d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId69896a961810d5db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId82576a961810d5ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId95356a961810d5ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId80496a961810d601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId68306a961810d60bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId84786a961810d615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId13676a961810d61eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId24196a961810d62aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId26646a961810d631f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId49476a961810d63c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId84186a961810d648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId17246a961810d6613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId25366a961810d67e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55396a961810d34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a961810d34aa.jpg"/><Relationship Id="rId15016a961810d48c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15016a961810d48c8.jpg"/><Relationship Id="rId69876a961810d6926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69876a961810d6926.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>