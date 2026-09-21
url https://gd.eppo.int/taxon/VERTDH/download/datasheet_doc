--- v13 (2026-09-01)
+++ v14 (2026-09-21)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77526a961810d2c1f" w:history="1">
+            <w:hyperlink r:id="rId19176ab09d715b454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45126a961810d2c95" w:history="1">
+            <w:hyperlink r:id="rId44376ab09d715b4bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47989446" name="name95806a961810d34ac" descr="15087.jpg"/>
+                  <wp:docPr id="21942182" name="name18016ab09d715bdef" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55396a961810d34aa" cstate="print"/>
+                          <a:blip r:embed="rId87546ab09d715bded" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91076a961810d35df" w:history="1">
+            <w:hyperlink r:id="rId44756ab09d715bf3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30283183" name="name30336a961810d48cb" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="81012294" name="name47846ab09d715d3b8" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15016a961810d48c8" cstate="print"/>
+                    <a:blip r:embed="rId80686ab09d715d3af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67326a961810d591d" w:history="1">
+      <w:hyperlink r:id="rId39276ab09d715ec68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34006a961810d59b8" w:history="1">
+      <w:hyperlink r:id="rId22886ab09d715ed0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68556a961810d5a0f" w:history="1">
+      <w:hyperlink r:id="rId73726ab09d715ed84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74386a961810d5a83" w:history="1">
+      <w:hyperlink r:id="rId42426ab09d715ee00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34256a961810d5b77" w:history="1">
+      <w:hyperlink r:id="rId26436ab09d715ef0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63696a961810d5bfe" w:history="1">
+      <w:hyperlink r:id="rId21556ab09d715ef9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25616a961810d5c6f" w:history="1">
+      <w:hyperlink r:id="rId96696ab09d715f014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61626a961810d5d46" w:history="1">
+      <w:hyperlink r:id="rId64796ab09d715f0b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a961810d5db5" w:history="1">
+      <w:hyperlink r:id="rId41206ab09d715f105" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82576a961810d5ded" w:history="1">
+      <w:hyperlink r:id="rId21116ab09d715f138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95356a961810d5ece" w:history="1">
+      <w:hyperlink r:id="rId49936ab09d715f1f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496a961810d601a" w:history="1">
+      <w:hyperlink r:id="rId14286ab09d715f333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68306a961810d60bb" w:history="1">
+      <w:hyperlink r:id="rId90206ab09d715f3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a961810d615b" w:history="1">
+      <w:hyperlink r:id="rId52446ab09d715f46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a961810d61eb" w:history="1">
+      <w:hyperlink r:id="rId55916ab09d715f508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24196a961810d62aa" w:history="1">
+      <w:hyperlink r:id="rId95756ab09d715f5bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a961810d631f" w:history="1">
+      <w:hyperlink r:id="rId34086ab09d715f638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49476a961810d63c0" w:history="1">
+      <w:hyperlink r:id="rId63296ab09d715f6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84186a961810d648e" w:history="1">
+      <w:hyperlink r:id="rId89646ab09d715f79d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17246a961810d6613" w:history="1">
+      <w:hyperlink r:id="rId68276ab09d715f907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366a961810d67e6" w:history="1">
+      <w:hyperlink r:id="rId28836ab09d715fa94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12120813" name="name56106a961810d6927" descr="eu_funding_250.png"/>
+            <wp:docPr id="29947149" name="name38536ab09d715fbfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69876a961810d6926" cstate="print"/>
+                    <a:blip r:embed="rId66116ab09d715fbfd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76366550">
+  <w:abstractNum w:abstractNumId="31404665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45299453">
+    <w:lvl w:ilvl="0" w:tplc="29392368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45299453" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29392368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76366549">
+  <w:abstractNum w:abstractNumId="31404664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67489392">
+    <w:lvl w:ilvl="0" w:tplc="47329949">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76366549">
-    <w:abstractNumId w:val="76366549"/>
+  <w:num w:numId="31404664">
+    <w:abstractNumId w:val="31404664"/>
   </w:num>
-  <w:num w:numId="76366550">
-    <w:abstractNumId w:val="76366550"/>
+  <w:num w:numId="31404665">
+    <w:abstractNumId w:val="31404665"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413841687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397767715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77526a961810d2c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId45126a961810d2c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId91076a961810d35df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId67326a961810d591d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId34006a961810d59b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId68556a961810d5a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId74386a961810d5a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId34256a961810d5b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId63696a961810d5bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId25616a961810d5c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId61626a961810d5d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId69896a961810d5db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId82576a961810d5ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId95356a961810d5ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId80496a961810d601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId68306a961810d60bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId84786a961810d615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId13676a961810d61eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId24196a961810d62aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId26646a961810d631f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId49476a961810d63c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId84186a961810d648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId17246a961810d6613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId25366a961810d67e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55396a961810d34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55396a961810d34aa.jpg"/><Relationship Id="rId15016a961810d48c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15016a961810d48c8.jpg"/><Relationship Id="rId69876a961810d6926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69876a961810d6926.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380653560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId544201896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19176ab09d715b454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId44376ab09d715b4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId44756ab09d715bf3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId39276ab09d715ec68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId22886ab09d715ed0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId73726ab09d715ed84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId42426ab09d715ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId26436ab09d715ef0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId21556ab09d715ef9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId96696ab09d715f014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId64796ab09d715f0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId41206ab09d715f105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId21116ab09d715f138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49936ab09d715f1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId14286ab09d715f333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId90206ab09d715f3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId52446ab09d715f46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId55916ab09d715f508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId95756ab09d715f5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId34086ab09d715f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId63296ab09d715f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId89646ab09d715f79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId68276ab09d715f907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId28836ab09d715fa94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87546ab09d715bded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87546ab09d715bded.jpg"/><Relationship Id="rId80686ab09d715d3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80686ab09d715d3af.jpg"/><Relationship Id="rId66116ab09d715fbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66116ab09d715fbfd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>