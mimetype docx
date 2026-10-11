--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -284,51 +284,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Glomerellales: Plectosphaerellaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19176ab09d715b454" w:history="1">
+            <w:hyperlink r:id="rId19896acb7a0723aaf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -344,51 +344,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44376ab09d715b4bc" w:history="1">
+            <w:hyperlink r:id="rId11156acb7a0723b1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -402,86 +402,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTDH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21942182" name="name18016ab09d715bdef" descr="15087.jpg"/>
+                  <wp:docPr id="49508288" name="name74166acb7a0724982" descr="15087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87546ab09d715bded" cstate="print"/>
+                          <a:blip r:embed="rId99386acb7a0724980" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44756ab09d715bf3c" w:history="1">
+            <w:hyperlink r:id="rId93066acb7a0724b08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1598,63 +1598,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been isolated in some cases, as shown in the map below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81012294" name="name47846ab09d715d3b8" descr="VERTDH_distribution_map.jpg"/>
+            <wp:docPr id="41946111" name="name40936acb7a072606b" descr="VERTDH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTDH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80686ab09d715d3af" cstate="print"/>
+                    <a:blip r:embed="rId56546acb7a0726068" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3751,51 +3751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fungal Genetics and Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 416–422. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39276ab09d715ec68" w:history="1">
+      <w:hyperlink r:id="rId61096acb7a072796b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.fgb.2010.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3841,101 +3841,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">297–305. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22886ab09d715ed0f" w:history="1">
+      <w:hyperlink r:id="rId41216acb7a0727a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73726ab09d715ed84" w:history="1">
+      <w:hyperlink r:id="rId37876acb7a0727a6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426ab09d715ee00" w:history="1">
+      <w:hyperlink r:id="rId88796acb7a0727ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436ab09d715ef0f" w:history="1">
+      <w:hyperlink r:id="rId76906acb7a0727bd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21556ab09d715ef9e" w:history="1">
+      <w:hyperlink r:id="rId66436acb7a0727c5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3928</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4262,51 +4262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96696ab09d715f014" w:history="1">
+      <w:hyperlink r:id="rId81656acb7a0727ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4363,131 +4363,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64796ab09d715f0b4" w:history="1">
+      <w:hyperlink r:id="rId22206acb7a0727d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41206ab09d715f105" w:history="1">
+      <w:hyperlink r:id="rId89626acb7a0727dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21116ab09d715f138" w:history="1">
+      <w:hyperlink r:id="rId71486acb7a0727df4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4564,51 +4564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycological Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 822–830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49936ab09d715f1f8" w:history="1">
+      <w:hyperlink r:id="rId10266acb7a0727eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756203008050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4761,51 +4761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e28341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14286ab09d715f333" w:history="1">
+      <w:hyperlink r:id="rId76496acb7a0728007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 288–298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90206ab09d715f3d9" w:history="1">
+      <w:hyperlink r:id="rId78166acb7a07280a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-96-0288</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4941,51 +4941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52446ab09d715f46b" w:history="1">
+      <w:hyperlink r:id="rId99106acb7a0728130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 596–608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916ab09d715f508" w:history="1">
+      <w:hyperlink r:id="rId83426acb7a07281b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5132,51 +5132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95756ab09d715f5bb" w:history="1">
+      <w:hyperlink r:id="rId44356acb7a0728267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5202,51 +5202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">236</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 765–779. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34086ab09d715f638" w:history="1">
+      <w:hyperlink r:id="rId36386acb7a07282d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00425-012-1696-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5292,51 +5292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 638–645. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296ab09d715f6e0" w:history="1">
+      <w:hyperlink r:id="rId93086acb7a0728369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5404,51 +5404,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 195–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89646ab09d715f79d" w:history="1">
+      <w:hyperlink r:id="rId70646acb7a0728443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12390</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5630,51 +5630,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1261–1274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68276ab09d715f907" w:history="1">
+      <w:hyperlink r:id="rId11156acb7a07285b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.12563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahliae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28836ab09d715fa94" w:history="1">
+      <w:hyperlink r:id="rId31706acb7a0728742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6016,63 +6016,63 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29947149" name="name38536ab09d715fbfe" descr="eu_funding_250.png"/>
+            <wp:docPr id="6496794" name="name46286acb7a07288b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66116ab09d715fbfd" cstate="print"/>
+                    <a:blip r:embed="rId46066acb7a07288b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6170,137 +6170,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31404665">
+  <w:abstractNum w:abstractNumId="23379145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29392368">
+    <w:lvl w:ilvl="0" w:tplc="29819506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29392368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29819506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31404664">
+  <w:abstractNum w:abstractNumId="23379144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47329949">
+    <w:lvl w:ilvl="0" w:tplc="73837473">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7052,55 +7052,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31404664">
-    <w:abstractNumId w:val="31404664"/>
+  <w:num w:numId="23379144">
+    <w:abstractNumId w:val="23379144"/>
   </w:num>
-  <w:num w:numId="31404665">
-    <w:abstractNumId w:val="31404665"/>
+  <w:num w:numId="23379145">
+    <w:abstractNumId w:val="23379145"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18650,51 +18650,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380653560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId544201896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19176ab09d715b454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId44376ab09d715b4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId44756ab09d715bf3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId39276ab09d715ec68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId22886ab09d715ed0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId73726ab09d715ed84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId42426ab09d715ee00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId26436ab09d715ef0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId21556ab09d715ef9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId96696ab09d715f014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId64796ab09d715f0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId41206ab09d715f105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId21116ab09d715f138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId49936ab09d715f1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId14286ab09d715f333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId90206ab09d715f3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId52446ab09d715f46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId55916ab09d715f508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId95756ab09d715f5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId34086ab09d715f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId63296ab09d715f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId89646ab09d715f79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId68276ab09d715f907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId28836ab09d715fa94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87546ab09d715bded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87546ab09d715bded.jpg"/><Relationship Id="rId80686ab09d715d3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80686ab09d715d3af.jpg"/><Relationship Id="rId66116ab09d715fbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66116ab09d715fbfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId135235411" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959842348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19896acb7a0723aaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/" TargetMode="External"/><Relationship Id="rId11156acb7a0723b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/categorization" TargetMode="External"/><Relationship Id="rId93066acb7a0724b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDH/photos" TargetMode="External"/><Relationship Id="rId61096acb7a072796b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.fgb.2010.02.003" TargetMode="External"/><Relationship Id="rId41216acb7a0727a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsppjournals.onlinelibrary.wiley.com/doi/full/10.1046/j.1364-3703.2003.00172.x" TargetMode="External"/><Relationship Id="rId37876acb7a0727a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId88796acb7a0727ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId76906acb7a0727bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/microbiology/articles/10.3389/fmicb.2017.01186/full" TargetMode="External"/><Relationship Id="rId66436acb7a0727c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3928" TargetMode="External"/><Relationship Id="rId81656acb7a0727ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId22206acb7a0727d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId89626acb7a0727dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA" TargetMode="External"/><Relationship Id="rId71486acb7a0727df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId10266acb7a0727eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756203008050" TargetMode="External"/><Relationship Id="rId76496acb7a0728007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId78166acb7a07280a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-96-0288" TargetMode="External"/><Relationship Id="rId99106acb7a0728130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId83426acb7a07281b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12520" TargetMode="External"/><Relationship Id="rId44356acb7a0728267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId36386acb7a07282d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00425-012-1696-9" TargetMode="External"/><Relationship Id="rId93086acb7a0728369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/pdf/10.1094/PHYTO-09-14-0259-R" TargetMode="External"/><Relationship Id="rId70646acb7a0728443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12390" TargetMode="External"/><Relationship Id="rId11156acb7a07285b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId31706acb7a0728742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99386acb7a0724980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99386acb7a0724980.jpg"/><Relationship Id="rId56546acb7a0726068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56546acb7a0726068.jpg"/><Relationship Id="rId46066acb7a07288b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46066acb7a07288b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>