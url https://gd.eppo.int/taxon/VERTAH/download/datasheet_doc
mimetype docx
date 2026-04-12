--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670569c131c796b9f" w:history="1">
+            <w:hyperlink r:id="rId588869dbec09cc3ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219169c131c796c0a" w:history="1">
+            <w:hyperlink r:id="rId285369dbec09cc454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85861915" name="name557469c131c796cef" descr="1704.jpg"/>
+                  <wp:docPr id="45433374" name="name260869dbec09cc948" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId540269c131c796cee" cstate="print"/>
+                          <a:blip r:embed="rId998069dbec09cc947" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId839969c131c796fb0" w:history="1">
+            <w:hyperlink r:id="rId226169dbec09cca34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67196757" name="name213869c131c7985e2" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="86891611" name="name258369dbec09cdc16" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId246069c131c7985df" cstate="print"/>
+                    <a:blip r:embed="rId392669dbec09cdc13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987469c131c79989d" w:history="1">
+      <w:hyperlink r:id="rId539669dbec09cecc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887969c131c799917" w:history="1">
+      <w:hyperlink r:id="rId858469dbec09ced3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269269c131c799a25" w:history="1">
+      <w:hyperlink r:id="rId497469dbec09cee2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663269c131c799a9b" w:history="1">
+      <w:hyperlink r:id="rId882769dbec09cee9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287169c131c799b85" w:history="1">
+      <w:hyperlink r:id="rId982769dbec09cef6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971569c131c799c18" w:history="1">
+      <w:hyperlink r:id="rId610569dbec09ceffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913369c131c799ca3" w:history="1">
+      <w:hyperlink r:id="rId254769dbec09cf07b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445869c131c799d4a" w:history="1">
+      <w:hyperlink r:id="rId826969dbec09cf121" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841969c131c799d9d" w:history="1">
+      <w:hyperlink r:id="rId894669dbec09cf171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257869c131c799dde" w:history="1">
+      <w:hyperlink r:id="rId847669dbec09cf1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540769c131c799e7c" w:history="1">
+      <w:hyperlink r:id="rId809969dbec09cf259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520969c131c799ee1" w:history="1">
+      <w:hyperlink r:id="rId144069dbec09cf2c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId382769c131c799f76" w:history="1">
+      <w:hyperlink r:id="rId718569dbec09cf359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745269c131c79a017" w:history="1">
+      <w:hyperlink r:id="rId463369dbec09cf3fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303269c131c79a0b8" w:history="1">
+      <w:hyperlink r:id="rId974169dbec09cf49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929469c131c79a127" w:history="1">
+      <w:hyperlink r:id="rId635869dbec09cf50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763969c131c79a1f3" w:history="1">
+      <w:hyperlink r:id="rId969669dbec09cf5e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774769c131c79a2a1" w:history="1">
+      <w:hyperlink r:id="rId713269dbec09cf695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319969c131c79a304" w:history="1">
+      <w:hyperlink r:id="rId189069dbec09cf6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959669c131c79a399" w:history="1">
+      <w:hyperlink r:id="rId550069dbec09cf790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820269c131c79a41b" w:history="1">
+      <w:hyperlink r:id="rId400669dbec09cf814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662169c131c79a601" w:history="1">
+      <w:hyperlink r:id="rId206769dbec09cf9b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809069c131c79a811" w:history="1">
+      <w:hyperlink r:id="rId695969dbec09cfba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928969c131c79a9cc" w:history="1">
+      <w:hyperlink r:id="rId546369dbec09cfcf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77519538" name="name231869c131c79aa45" descr="eu_funding_250.png"/>
+            <wp:docPr id="4445483" name="name306569dbec09cfd53" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId892069c131c79aa44" cstate="print"/>
+                    <a:blip r:embed="rId332769dbec09cfd52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34917201">
+  <w:abstractNum w:abstractNumId="32528698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22034237">
+    <w:lvl w:ilvl="0" w:tplc="15719415">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22034237" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15719415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34917200">
+  <w:abstractNum w:abstractNumId="32528697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36552217">
+    <w:lvl w:ilvl="0" w:tplc="30630369">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34917200">
-    <w:abstractNumId w:val="34917200"/>
+  <w:num w:numId="32528697">
+    <w:abstractNumId w:val="32528697"/>
   </w:num>
-  <w:num w:numId="34917201">
-    <w:abstractNumId w:val="34917201"/>
+  <w:num w:numId="32528698">
+    <w:abstractNumId w:val="32528698"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256683541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879226752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId670569c131c796b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId219169c131c796c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId839969c131c796fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId987469c131c79989d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId887969c131c799917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId269269c131c799a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId663269c131c799a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId287169c131c799b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId971569c131c799c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId913369c131c799ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId445869c131c799d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId841969c131c799d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId257869c131c799dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId540769c131c799e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId520969c131c799ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId382769c131c799f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId745269c131c79a017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId303269c131c79a0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId929469c131c79a127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId763969c131c79a1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId774769c131c79a2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId319969c131c79a304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId959669c131c79a399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId820269c131c79a41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId662169c131c79a601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId809069c131c79a811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928969c131c79a9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId540269c131c796cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId540269c131c796cee.jpg"/><Relationship Id="rId246069c131c7985df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId246069c131c7985df.jpg"/><Relationship Id="rId892069c131c79aa44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId892069c131c79aa44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId849478323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555874639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588869dbec09cc3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId285369dbec09cc454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId226169dbec09cca34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId539669dbec09cecc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId858469dbec09ced3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId497469dbec09cee2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId882769dbec09cee9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId982769dbec09cef6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId610569dbec09ceffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId254769dbec09cf07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId826969dbec09cf121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId894669dbec09cf171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId847669dbec09cf1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId809969dbec09cf259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId144069dbec09cf2c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId718569dbec09cf359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId463369dbec09cf3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId974169dbec09cf49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId635869dbec09cf50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId969669dbec09cf5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId713269dbec09cf695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId189069dbec09cf6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId550069dbec09cf790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId400669dbec09cf814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId206769dbec09cf9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId695969dbec09cfba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId546369dbec09cfcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId998069dbec09cc947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998069dbec09cc947.jpg"/><Relationship Id="rId392669dbec09cdc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392669dbec09cdc13.jpg"/><Relationship Id="rId332769dbec09cfd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332769dbec09cfd52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>