--- v7 (2026-04-12)
+++ v8 (2026-05-06)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588869dbec09cc3ea" w:history="1">
+            <w:hyperlink r:id="rId233369fb31050e758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285369dbec09cc454" w:history="1">
+            <w:hyperlink r:id="rId769369fb31050e7c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45433374" name="name260869dbec09cc948" descr="1704.jpg"/>
+                  <wp:docPr id="49561658" name="name378869fb31050f09f" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId998069dbec09cc947" cstate="print"/>
+                          <a:blip r:embed="rId218369fb31050f09e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId226169dbec09cca34" w:history="1">
+            <w:hyperlink r:id="rId383769fb31050f1ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86891611" name="name258369dbec09cdc16" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="83054477" name="name769169fb3105104da" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId392669dbec09cdc13" cstate="print"/>
+                    <a:blip r:embed="rId474069fb3105104d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539669dbec09cecc8" w:history="1">
+      <w:hyperlink r:id="rId508169fb310511608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858469dbec09ced3d" w:history="1">
+      <w:hyperlink r:id="rId530469fb31051167f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497469dbec09cee2b" w:history="1">
+      <w:hyperlink r:id="rId748469fb31051176e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882769dbec09cee9f" w:history="1">
+      <w:hyperlink r:id="rId950269fb3105117df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982769dbec09cef6d" w:history="1">
+      <w:hyperlink r:id="rId119469fb3105118ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610569dbec09ceffa" w:history="1">
+      <w:hyperlink r:id="rId192569fb31051194f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254769dbec09cf07b" w:history="1">
+      <w:hyperlink r:id="rId851269fb3105119c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826969dbec09cf121" w:history="1">
+      <w:hyperlink r:id="rId146669fb310511a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894669dbec09cf171" w:history="1">
+      <w:hyperlink r:id="rId202969fb310511ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847669dbec09cf1b4" w:history="1">
+      <w:hyperlink r:id="rId815469fb310511b0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809969dbec09cf259" w:history="1">
+      <w:hyperlink r:id="rId479269fb310511baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144069dbec09cf2c1" w:history="1">
+      <w:hyperlink r:id="rId785769fb310511c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718569dbec09cf359" w:history="1">
+      <w:hyperlink r:id="rId727469fb310511caf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463369dbec09cf3fb" w:history="1">
+      <w:hyperlink r:id="rId503669fb310511d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974169dbec09cf49c" w:history="1">
+      <w:hyperlink r:id="rId811169fb310511e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635869dbec09cf50d" w:history="1">
+      <w:hyperlink r:id="rId728969fb310511e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969669dbec09cf5e4" w:history="1">
+      <w:hyperlink r:id="rId792469fb310511f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713269dbec09cf695" w:history="1">
+      <w:hyperlink r:id="rId590169fb310512002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189069dbec09cf6fc" w:history="1">
+      <w:hyperlink r:id="rId107269fb310512067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550069dbec09cf790" w:history="1">
+      <w:hyperlink r:id="rId466269fb3105120fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400669dbec09cf814" w:history="1">
+      <w:hyperlink r:id="rId161769fb310512180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206769dbec09cf9b7" w:history="1">
+      <w:hyperlink r:id="rId199869fb310512324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695969dbec09cfba1" w:history="1">
+      <w:hyperlink r:id="rId350469fb31051250a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546369dbec09cfcf4" w:history="1">
+      <w:hyperlink r:id="rId824069fb31051266d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4445483" name="name306569dbec09cfd53" descr="eu_funding_250.png"/>
+            <wp:docPr id="57158511" name="name669369fb310512715" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId332769dbec09cfd52" cstate="print"/>
+                    <a:blip r:embed="rId569869fb310512714" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32528698">
+  <w:abstractNum w:abstractNumId="25932248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15719415">
+    <w:lvl w:ilvl="0" w:tplc="48453302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15719415" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48453302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32528697">
+  <w:abstractNum w:abstractNumId="25932247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30630369">
+    <w:lvl w:ilvl="0" w:tplc="60052716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32528697">
-    <w:abstractNumId w:val="32528697"/>
+  <w:num w:numId="25932247">
+    <w:abstractNumId w:val="25932247"/>
   </w:num>
-  <w:num w:numId="32528698">
-    <w:abstractNumId w:val="32528698"/>
+  <w:num w:numId="25932248">
+    <w:abstractNumId w:val="25932248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId849478323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId555874639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588869dbec09cc3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId285369dbec09cc454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId226169dbec09cca34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId539669dbec09cecc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId858469dbec09ced3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId497469dbec09cee2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId882769dbec09cee9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId982769dbec09cef6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId610569dbec09ceffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId254769dbec09cf07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId826969dbec09cf121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId894669dbec09cf171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId847669dbec09cf1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId809969dbec09cf259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId144069dbec09cf2c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId718569dbec09cf359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId463369dbec09cf3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId974169dbec09cf49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId635869dbec09cf50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId969669dbec09cf5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId713269dbec09cf695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId189069dbec09cf6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId550069dbec09cf790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId400669dbec09cf814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId206769dbec09cf9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId695969dbec09cfba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId546369dbec09cfcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId998069dbec09cc947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998069dbec09cc947.jpg"/><Relationship Id="rId392669dbec09cdc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392669dbec09cdc13.jpg"/><Relationship Id="rId332769dbec09cfd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332769dbec09cfd52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId195429974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735906005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId233369fb31050e758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId769369fb31050e7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId383769fb31050f1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId508169fb310511608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId530469fb31051167f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId748469fb31051176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId950269fb3105117df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId119469fb3105118ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId192569fb31051194f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId851269fb3105119c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId146669fb310511a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId202969fb310511ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId815469fb310511b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId479269fb310511baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId785769fb310511c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId727469fb310511caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId503669fb310511d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId811169fb310511e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId728969fb310511e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId792469fb310511f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId590169fb310512002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId107269fb310512067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId466269fb3105120fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId161769fb310512180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId199869fb310512324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId350469fb31051250a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId824069fb31051266d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId218369fb31050f09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId218369fb31050f09e.jpg"/><Relationship Id="rId474069fb3105104d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474069fb3105104d7.jpg"/><Relationship Id="rId569869fb310512714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569869fb310512714.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>