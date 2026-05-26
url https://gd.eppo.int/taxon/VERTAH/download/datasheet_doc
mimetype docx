--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233369fb31050e758" w:history="1">
+            <w:hyperlink r:id="rId73826a16077670942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769369fb31050e7c5" w:history="1">
+            <w:hyperlink r:id="rId52746a160776709b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49561658" name="name378869fb31050f09f" descr="1704.jpg"/>
+                  <wp:docPr id="79568642" name="name75766a1607767119d" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId218369fb31050f09e" cstate="print"/>
+                          <a:blip r:embed="rId10946a1607767119c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId383769fb31050f1ee" w:history="1">
+            <w:hyperlink r:id="rId21206a16077671305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83054477" name="name769169fb3105104da" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="75295324" name="name63286a16077672881" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId474069fb3105104d7" cstate="print"/>
+                    <a:blip r:embed="rId98726a1607767287e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508169fb310511608" w:history="1">
+      <w:hyperlink r:id="rId33276a16077673a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530469fb31051167f" w:history="1">
+      <w:hyperlink r:id="rId89006a16077673aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748469fb31051176e" w:history="1">
+      <w:hyperlink r:id="rId19746a16077673b95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950269fb3105117df" w:history="1">
+      <w:hyperlink r:id="rId80416a16077673c09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119469fb3105118ac" w:history="1">
+      <w:hyperlink r:id="rId96106a16077673cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192569fb31051194f" w:history="1">
+      <w:hyperlink r:id="rId20556a16077673d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851269fb3105119c3" w:history="1">
+      <w:hyperlink r:id="rId47836a16077673df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146669fb310511a74" w:history="1">
+      <w:hyperlink r:id="rId62266a16077673eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202969fb310511ac7" w:history="1">
+      <w:hyperlink r:id="rId93256a16077673f01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815469fb310511b0a" w:history="1">
+      <w:hyperlink r:id="rId75556a16077673f45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479269fb310511baa" w:history="1">
+      <w:hyperlink r:id="rId92596a16077673fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785769fb310511c10" w:history="1">
+      <w:hyperlink r:id="rId20056a1607767404a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727469fb310511caf" w:history="1">
+      <w:hyperlink r:id="rId74276a160776740e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503669fb310511d6f" w:history="1">
+      <w:hyperlink r:id="rId24356a16077674192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811169fb310511e11" w:history="1">
+      <w:hyperlink r:id="rId74386a16077674235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728969fb310511e86" w:history="1">
+      <w:hyperlink r:id="rId14326a160776742a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792469fb310511f55" w:history="1">
+      <w:hyperlink r:id="rId59476a1607767438d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590169fb310512002" w:history="1">
+      <w:hyperlink r:id="rId94756a1607767443f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107269fb310512067" w:history="1">
+      <w:hyperlink r:id="rId98846a160776744a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466269fb3105120fd" w:history="1">
+      <w:hyperlink r:id="rId78096a1607767454c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161769fb310512180" w:history="1">
+      <w:hyperlink r:id="rId54556a160776745d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199869fb310512324" w:history="1">
+      <w:hyperlink r:id="rId90996a160776747a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350469fb31051250a" w:history="1">
+      <w:hyperlink r:id="rId98386a160776749b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824069fb31051266d" w:history="1">
+      <w:hyperlink r:id="rId84676a16077674b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57158511" name="name669369fb310512715" descr="eu_funding_250.png"/>
+            <wp:docPr id="3101913" name="name84946a16077674d7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId569869fb310512714" cstate="print"/>
+                    <a:blip r:embed="rId19106a16077674d79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25932248">
+  <w:abstractNum w:abstractNumId="96741069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48453302">
+    <w:lvl w:ilvl="0" w:tplc="26765119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48453302" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26765119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25932247">
+  <w:abstractNum w:abstractNumId="96741068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60052716">
+    <w:lvl w:ilvl="0" w:tplc="61596706">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25932247">
-    <w:abstractNumId w:val="25932247"/>
+  <w:num w:numId="96741068">
+    <w:abstractNumId w:val="96741068"/>
   </w:num>
-  <w:num w:numId="25932248">
-    <w:abstractNumId w:val="25932248"/>
+  <w:num w:numId="96741069">
+    <w:abstractNumId w:val="96741069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId195429974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId735906005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId233369fb31050e758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId769369fb31050e7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId383769fb31050f1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId508169fb310511608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId530469fb31051167f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId748469fb31051176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId950269fb3105117df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId119469fb3105118ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId192569fb31051194f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId851269fb3105119c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId146669fb310511a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId202969fb310511ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId815469fb310511b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId479269fb310511baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId785769fb310511c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId727469fb310511caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId503669fb310511d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId811169fb310511e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId728969fb310511e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId792469fb310511f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId590169fb310512002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId107269fb310512067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId466269fb3105120fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId161769fb310512180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId199869fb310512324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId350469fb31051250a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId824069fb31051266d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId218369fb31050f09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId218369fb31050f09e.jpg"/><Relationship Id="rId474069fb3105104d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474069fb3105104d7.jpg"/><Relationship Id="rId569869fb310512714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569869fb310512714.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId253156518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580817909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73826a16077670942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId52746a160776709b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId21206a16077671305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId33276a16077673a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId89006a16077673aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId19746a16077673b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId80416a16077673c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId96106a16077673cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId20556a16077673d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId47836a16077673df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId62266a16077673eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId93256a16077673f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId75556a16077673f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92596a16077673fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId20056a1607767404a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId74276a160776740e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId24356a16077674192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId74386a16077674235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId14326a160776742a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId59476a1607767438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId94756a1607767443f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId98846a160776744a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId78096a1607767454c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId54556a160776745d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId90996a160776747a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId98386a160776749b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84676a16077674b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId10946a1607767119c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10946a1607767119c.jpg"/><Relationship Id="rId98726a1607767287e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98726a1607767287e.jpg"/><Relationship Id="rId19106a16077674d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19106a16077674d79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>