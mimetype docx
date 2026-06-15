--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73826a16077670942" w:history="1">
+            <w:hyperlink r:id="rId69366a3089f66795f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52746a160776709b0" w:history="1">
+            <w:hyperlink r:id="rId75546a3089f6679f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79568642" name="name75766a1607767119d" descr="1704.jpg"/>
+                  <wp:docPr id="70569552" name="name72486a3089f667ef8" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10946a1607767119c" cstate="print"/>
+                          <a:blip r:embed="rId98496a3089f667ef6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21206a16077671305" w:history="1">
+            <w:hyperlink r:id="rId93316a3089f668029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75295324" name="name63286a16077672881" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="94274249" name="name49686a3089f668eae" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98726a1607767287e" cstate="print"/>
+                    <a:blip r:embed="rId15156a3089f668eac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a16077673a29" w:history="1">
+      <w:hyperlink r:id="rId55416a3089f669fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89006a16077673aa3" w:history="1">
+      <w:hyperlink r:id="rId23086a3089f66a048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19746a16077673b95" w:history="1">
+      <w:hyperlink r:id="rId59116a3089f66a1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416a16077673c09" w:history="1">
+      <w:hyperlink r:id="rId44226a3089f66a215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96106a16077673cda" w:history="1">
+      <w:hyperlink r:id="rId71836a3089f66a2e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20556a16077673d81" w:history="1">
+      <w:hyperlink r:id="rId51686a3089f66a376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47836a16077673df5" w:history="1">
+      <w:hyperlink r:id="rId22926a3089f66a3f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62266a16077673eac" w:history="1">
+      <w:hyperlink r:id="rId70256a3089f66a495" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93256a16077673f01" w:history="1">
+      <w:hyperlink r:id="rId84696a3089f66a503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75556a16077673f45" w:history="1">
+      <w:hyperlink r:id="rId74056a3089f66a549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a16077673fe2" w:history="1">
+      <w:hyperlink r:id="rId57216a3089f66a5e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a1607767404a" w:history="1">
+      <w:hyperlink r:id="rId52056a3089f66a651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a160776740e1" w:history="1">
+      <w:hyperlink r:id="rId71956a3089f66a6f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24356a16077674192" w:history="1">
+      <w:hyperlink r:id="rId33736a3089f66a7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74386a16077674235" w:history="1">
+      <w:hyperlink r:id="rId85986a3089f66a845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14326a160776742a8" w:history="1">
+      <w:hyperlink r:id="rId62496a3089f66a8b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59476a1607767438d" w:history="1">
+      <w:hyperlink r:id="rId34796a3089f66a987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a1607767443f" w:history="1">
+      <w:hyperlink r:id="rId34856a3089f66aa36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a160776744a9" w:history="1">
+      <w:hyperlink r:id="rId65106a3089f66aa9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78096a1607767454c" w:history="1">
+      <w:hyperlink r:id="rId84126a3089f66ab30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54556a160776745d3" w:history="1">
+      <w:hyperlink r:id="rId69336a3089f66abb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90996a160776747a7" w:history="1">
+      <w:hyperlink r:id="rId77246a3089f66ad58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98386a160776749b5" w:history="1">
+      <w:hyperlink r:id="rId42296a3089f66af5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84676a16077674b1f" w:history="1">
+      <w:hyperlink r:id="rId99506a3089f66b0bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3101913" name="name84946a16077674d7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="30367369" name="name17876a3089f66b320" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19106a16077674d79" cstate="print"/>
+                    <a:blip r:embed="rId92806a3089f66b31f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96741069">
+  <w:abstractNum w:abstractNumId="79378417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26765119">
+    <w:lvl w:ilvl="0" w:tplc="39177215">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26765119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39177215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96741068">
+  <w:abstractNum w:abstractNumId="79378416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61596706">
+    <w:lvl w:ilvl="0" w:tplc="23258012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96741068">
-    <w:abstractNumId w:val="96741068"/>
+  <w:num w:numId="79378416">
+    <w:abstractNumId w:val="79378416"/>
   </w:num>
-  <w:num w:numId="96741069">
-    <w:abstractNumId w:val="96741069"/>
+  <w:num w:numId="79378417">
+    <w:abstractNumId w:val="79378417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId253156518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580817909" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73826a16077670942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId52746a160776709b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId21206a16077671305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId33276a16077673a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId89006a16077673aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId19746a16077673b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId80416a16077673c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId96106a16077673cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId20556a16077673d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId47836a16077673df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId62266a16077673eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId93256a16077673f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId75556a16077673f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92596a16077673fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId20056a1607767404a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId74276a160776740e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId24356a16077674192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId74386a16077674235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId14326a160776742a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId59476a1607767438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId94756a1607767443f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId98846a160776744a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId78096a1607767454c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId54556a160776745d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId90996a160776747a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId98386a160776749b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84676a16077674b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId10946a1607767119c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10946a1607767119c.jpg"/><Relationship Id="rId98726a1607767287e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98726a1607767287e.jpg"/><Relationship Id="rId19106a16077674d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19106a16077674d79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814689171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847934469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69366a3089f66795f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId75546a3089f6679f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId93316a3089f668029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId55416a3089f669fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId23086a3089f66a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId59116a3089f66a1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId44226a3089f66a215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId71836a3089f66a2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId51686a3089f66a376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId22926a3089f66a3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId70256a3089f66a495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId84696a3089f66a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId74056a3089f66a549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId57216a3089f66a5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId52056a3089f66a651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId71956a3089f66a6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId33736a3089f66a7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId85986a3089f66a845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId62496a3089f66a8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId34796a3089f66a987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId34856a3089f66aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId65106a3089f66aa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId84126a3089f66ab30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId69336a3089f66abb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId77246a3089f66ad58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId42296a3089f66af5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99506a3089f66b0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId98496a3089f667ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98496a3089f667ef6.jpg"/><Relationship Id="rId15156a3089f668eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15156a3089f668eac.jpg"/><Relationship Id="rId92806a3089f66b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92806a3089f66b31f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>