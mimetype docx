--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69366a3089f66795f" w:history="1">
+            <w:hyperlink r:id="rId47726a4b6c3715249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75546a3089f6679f3" w:history="1">
+            <w:hyperlink r:id="rId78156a4b6c37152b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70569552" name="name72486a3089f667ef8" descr="1704.jpg"/>
+                  <wp:docPr id="2684382" name="name78666a4b6c3715908" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98496a3089f667ef6" cstate="print"/>
+                          <a:blip r:embed="rId73826a4b6c3715906" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93316a3089f668029" w:history="1">
+            <w:hyperlink r:id="rId70106a4b6c3715a2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94274249" name="name49686a3089f668eae" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="95761358" name="name12126a4b6c3716af4" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15156a3089f668eac" cstate="print"/>
+                    <a:blip r:embed="rId47786a4b6c3716af1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55416a3089f669fd2" w:history="1">
+      <w:hyperlink r:id="rId43566a4b6c3717ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23086a3089f66a048" w:history="1">
+      <w:hyperlink r:id="rId82276a4b6c3717f3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a3089f66a1a1" w:history="1">
+      <w:hyperlink r:id="rId73896a4b6c3718031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44226a3089f66a215" w:history="1">
+      <w:hyperlink r:id="rId33896a4b6c37180a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71836a3089f66a2e7" w:history="1">
+      <w:hyperlink r:id="rId61506a4b6c371818b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51686a3089f66a376" w:history="1">
+      <w:hyperlink r:id="rId42596a4b6c371821d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22926a3089f66a3f4" w:history="1">
+      <w:hyperlink r:id="rId84696a4b6c3718290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70256a3089f66a495" w:history="1">
+      <w:hyperlink r:id="rId27536a4b6c3718333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84696a3089f66a503" w:history="1">
+      <w:hyperlink r:id="rId74296a4b6c3718385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74056a3089f66a549" w:history="1">
+      <w:hyperlink r:id="rId33866a4b6c37183c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57216a3089f66a5e8" w:history="1">
+      <w:hyperlink r:id="rId57786a4b6c3718464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a3089f66a651" w:history="1">
+      <w:hyperlink r:id="rId65006a4b6c37184ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a3089f66a6f7" w:history="1">
+      <w:hyperlink r:id="rId11356a4b6c3718562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33736a3089f66a7a2" w:history="1">
+      <w:hyperlink r:id="rId23776a4b6c3718607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85986a3089f66a845" w:history="1">
+      <w:hyperlink r:id="rId76116a4b6c37186be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62496a3089f66a8b8" w:history="1">
+      <w:hyperlink r:id="rId30526a4b6c3718733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34796a3089f66a987" w:history="1">
+      <w:hyperlink r:id="rId25116a4b6c3718804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34856a3089f66aa36" w:history="1">
+      <w:hyperlink r:id="rId51246a4b6c37188b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65106a3089f66aa9c" w:history="1">
+      <w:hyperlink r:id="rId74596a4b6c371891b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84126a3089f66ab30" w:history="1">
+      <w:hyperlink r:id="rId41666a4b6c37189b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69336a3089f66abb4" w:history="1">
+      <w:hyperlink r:id="rId57426a4b6c3718a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a3089f66ad58" w:history="1">
+      <w:hyperlink r:id="rId47816a4b6c3718beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42296a3089f66af5f" w:history="1">
+      <w:hyperlink r:id="rId23706a4b6c3718deb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a3089f66b0bc" w:history="1">
+      <w:hyperlink r:id="rId20946a4b6c3718f44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30367369" name="name17876a3089f66b320" descr="eu_funding_250.png"/>
+            <wp:docPr id="64055440" name="name69666a4b6c3718fe2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92806a3089f66b31f" cstate="print"/>
+                    <a:blip r:embed="rId64766a4b6c3718fe1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79378417">
+  <w:abstractNum w:abstractNumId="27056040">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39177215">
+    <w:lvl w:ilvl="0" w:tplc="87033340">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39177215" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87033340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79378416">
+  <w:abstractNum w:abstractNumId="27056039">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23258012">
+    <w:lvl w:ilvl="0" w:tplc="76300762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79378416">
-    <w:abstractNumId w:val="79378416"/>
+  <w:num w:numId="27056039">
+    <w:abstractNumId w:val="27056039"/>
   </w:num>
-  <w:num w:numId="79378417">
-    <w:abstractNumId w:val="79378417"/>
+  <w:num w:numId="27056040">
+    <w:abstractNumId w:val="27056040"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814689171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847934469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69366a3089f66795f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId75546a3089f6679f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId93316a3089f668029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId55416a3089f669fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId23086a3089f66a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId59116a3089f66a1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId44226a3089f66a215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId71836a3089f66a2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId51686a3089f66a376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId22926a3089f66a3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId70256a3089f66a495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId84696a3089f66a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId74056a3089f66a549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId57216a3089f66a5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId52056a3089f66a651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId71956a3089f66a6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId33736a3089f66a7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId85986a3089f66a845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId62496a3089f66a8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId34796a3089f66a987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId34856a3089f66aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId65106a3089f66aa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId84126a3089f66ab30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId69336a3089f66abb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId77246a3089f66ad58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId42296a3089f66af5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99506a3089f66b0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId98496a3089f667ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98496a3089f667ef6.jpg"/><Relationship Id="rId15156a3089f668eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15156a3089f668eac.jpg"/><Relationship Id="rId92806a3089f66b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92806a3089f66b31f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113771919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273174508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47726a4b6c3715249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId78156a4b6c37152b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId70106a4b6c3715a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId43566a4b6c3717ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId82276a4b6c3717f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId73896a4b6c3718031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId33896a4b6c37180a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId61506a4b6c371818b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId42596a4b6c371821d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId84696a4b6c3718290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId27536a4b6c3718333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId74296a4b6c3718385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId33866a4b6c37183c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId57786a4b6c3718464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId65006a4b6c37184ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId11356a4b6c3718562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId23776a4b6c3718607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId76116a4b6c37186be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId30526a4b6c3718733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId25116a4b6c3718804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId51246a4b6c37188b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId74596a4b6c371891b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId41666a4b6c37189b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId57426a4b6c3718a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId47816a4b6c3718beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId23706a4b6c3718deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20946a4b6c3718f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId73826a4b6c3715906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73826a4b6c3715906.jpg"/><Relationship Id="rId47786a4b6c3716af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a4b6c3716af1.jpg"/><Relationship Id="rId64766a4b6c3718fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64766a4b6c3718fe1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>