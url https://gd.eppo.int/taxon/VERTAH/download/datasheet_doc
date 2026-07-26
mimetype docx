--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47726a4b6c3715249" w:history="1">
+            <w:hyperlink r:id="rId79256a65f1d39f11a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78156a4b6c37152b2" w:history="1">
+            <w:hyperlink r:id="rId31936a65f1d39f182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2684382" name="name78666a4b6c3715908" descr="1704.jpg"/>
+                  <wp:docPr id="16320833" name="name38136a65f1d39f249" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73826a4b6c3715906" cstate="print"/>
+                          <a:blip r:embed="rId81646a65f1d39f248" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70106a4b6c3715a2f" w:history="1">
+            <w:hyperlink r:id="rId86756a65f1d39f371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95761358" name="name12126a4b6c3716af4" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="17092148" name="name29656a65f1d3a02bb" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47786a4b6c3716af1" cstate="print"/>
+                    <a:blip r:embed="rId80816a65f1d3a02b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43566a4b6c3717ec7" w:history="1">
+      <w:hyperlink r:id="rId93906a65f1d3a165b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82276a4b6c3717f3f" w:history="1">
+      <w:hyperlink r:id="rId81446a65f1d3a16d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a4b6c3718031" w:history="1">
+      <w:hyperlink r:id="rId96626a65f1d3a17d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33896a4b6c37180a4" w:history="1">
+      <w:hyperlink r:id="rId17106a65f1d3a184c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61506a4b6c371818b" w:history="1">
+      <w:hyperlink r:id="rId56796a65f1d3a1919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42596a4b6c371821d" w:history="1">
+      <w:hyperlink r:id="rId85216a65f1d3a19a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84696a4b6c3718290" w:history="1">
+      <w:hyperlink r:id="rId20916a65f1d3a1a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a4b6c3718333" w:history="1">
+      <w:hyperlink r:id="rId98806a65f1d3a1ab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74296a4b6c3718385" w:history="1">
+      <w:hyperlink r:id="rId40306a65f1d3a1b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33866a4b6c37183c6" w:history="1">
+      <w:hyperlink r:id="rId83376a65f1d3a1b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a4b6c3718464" w:history="1">
+      <w:hyperlink r:id="rId65206a65f1d3a1bf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65006a4b6c37184ca" w:history="1">
+      <w:hyperlink r:id="rId38836a65f1d3a1c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11356a4b6c3718562" w:history="1">
+      <w:hyperlink r:id="rId82726a65f1d3a1ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23776a4b6c3718607" w:history="1">
+      <w:hyperlink r:id="rId93776a65f1d3a1d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76116a4b6c37186be" w:history="1">
+      <w:hyperlink r:id="rId57976a65f1d3a1e29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30526a4b6c3718733" w:history="1">
+      <w:hyperlink r:id="rId12516a65f1d3a1e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116a4b6c3718804" w:history="1">
+      <w:hyperlink r:id="rId62226a65f1d3a1f89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51246a4b6c37188b5" w:history="1">
+      <w:hyperlink r:id="rId91416a65f1d3a203e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74596a4b6c371891b" w:history="1">
+      <w:hyperlink r:id="rId52146a65f1d3a20a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41666a4b6c37189b2" w:history="1">
+      <w:hyperlink r:id="rId27156a65f1d3a2137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57426a4b6c3718a40" w:history="1">
+      <w:hyperlink r:id="rId47656a65f1d3a21c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47816a4b6c3718beb" w:history="1">
+      <w:hyperlink r:id="rId70096a65f1d3a2388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a4b6c3718deb" w:history="1">
+      <w:hyperlink r:id="rId94866a65f1d3a2577" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20946a4b6c3718f44" w:history="1">
+      <w:hyperlink r:id="rId89036a65f1d3a27a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64055440" name="name69666a4b6c3718fe2" descr="eu_funding_250.png"/>
+            <wp:docPr id="64276993" name="name59366a65f1d3a2854" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64766a4b6c3718fe1" cstate="print"/>
+                    <a:blip r:embed="rId66606a65f1d3a2852" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27056040">
+  <w:abstractNum w:abstractNumId="44811110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87033340">
+    <w:lvl w:ilvl="0" w:tplc="93243610">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87033340" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93243610" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27056039">
+  <w:abstractNum w:abstractNumId="44811109">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76300762">
+    <w:lvl w:ilvl="0" w:tplc="20277334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27056039">
-    <w:abstractNumId w:val="27056039"/>
+  <w:num w:numId="44811109">
+    <w:abstractNumId w:val="44811109"/>
   </w:num>
-  <w:num w:numId="27056040">
-    <w:abstractNumId w:val="27056040"/>
+  <w:num w:numId="44811110">
+    <w:abstractNumId w:val="44811110"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113771919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273174508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47726a4b6c3715249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId78156a4b6c37152b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId70106a4b6c3715a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId43566a4b6c3717ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId82276a4b6c3717f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId73896a4b6c3718031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId33896a4b6c37180a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId61506a4b6c371818b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId42596a4b6c371821d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId84696a4b6c3718290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId27536a4b6c3718333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId74296a4b6c3718385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId33866a4b6c37183c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId57786a4b6c3718464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId65006a4b6c37184ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId11356a4b6c3718562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId23776a4b6c3718607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId76116a4b6c37186be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId30526a4b6c3718733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId25116a4b6c3718804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId51246a4b6c37188b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId74596a4b6c371891b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId41666a4b6c37189b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId57426a4b6c3718a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId47816a4b6c3718beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId23706a4b6c3718deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20946a4b6c3718f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId73826a4b6c3715906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73826a4b6c3715906.jpg"/><Relationship Id="rId47786a4b6c3716af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47786a4b6c3716af1.jpg"/><Relationship Id="rId64766a4b6c3718fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64766a4b6c3718fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427388731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683129460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79256a65f1d39f11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId31936a65f1d39f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId86756a65f1d39f371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId93906a65f1d3a165b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId81446a65f1d3a16d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId96626a65f1d3a17d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId17106a65f1d3a184c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId56796a65f1d3a1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId85216a65f1d3a19a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId20916a65f1d3a1a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId98806a65f1d3a1ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId40306a65f1d3a1b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId83376a65f1d3a1b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId65206a65f1d3a1bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId38836a65f1d3a1c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId82726a65f1d3a1ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId93776a65f1d3a1d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId57976a65f1d3a1e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId12516a65f1d3a1e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId62226a65f1d3a1f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId91416a65f1d3a203e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId52146a65f1d3a20a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId27156a65f1d3a2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId47656a65f1d3a21c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId70096a65f1d3a2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId94866a65f1d3a2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89036a65f1d3a27a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId81646a65f1d39f248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81646a65f1d39f248.jpg"/><Relationship Id="rId80816a65f1d3a02b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80816a65f1d3a02b7.jpg"/><Relationship Id="rId66606a65f1d3a2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66606a65f1d3a2852.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>