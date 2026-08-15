--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79256a65f1d39f11a" w:history="1">
+            <w:hyperlink r:id="rId44086a80a5253577e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31936a65f1d39f182" w:history="1">
+            <w:hyperlink r:id="rId22976a80a525357e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16320833" name="name38136a65f1d39f249" descr="1704.jpg"/>
+                  <wp:docPr id="638252" name="name44756a80a525362b2" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81646a65f1d39f248" cstate="print"/>
+                          <a:blip r:embed="rId11886a80a525362b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86756a65f1d39f371" w:history="1">
+            <w:hyperlink r:id="rId98756a80a52536418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17092148" name="name29656a65f1d3a02bb" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="68131727" name="name31966a80a52537623" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80816a65f1d3a02b7" cstate="print"/>
+                    <a:blip r:embed="rId38106a80a52537620" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93906a65f1d3a165b" w:history="1">
+      <w:hyperlink r:id="rId18836a80a5253895c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81446a65f1d3a16d4" w:history="1">
+      <w:hyperlink r:id="rId57376a80a525389f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96626a65f1d3a17d9" w:history="1">
+      <w:hyperlink r:id="rId15006a80a52538b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17106a65f1d3a184c" w:history="1">
+      <w:hyperlink r:id="rId25776a80a52538b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56796a65f1d3a1919" w:history="1">
+      <w:hyperlink r:id="rId69256a80a52538c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85216a65f1d3a19a7" w:history="1">
+      <w:hyperlink r:id="rId43106a80a52538ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20916a65f1d3a1a17" w:history="1">
+      <w:hyperlink r:id="rId84976a80a52538d54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98806a65f1d3a1ab5" w:history="1">
+      <w:hyperlink r:id="rId51196a80a52538df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40306a65f1d3a1b05" w:history="1">
+      <w:hyperlink r:id="rId92926a80a52538e47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83376a65f1d3a1b47" w:history="1">
+      <w:hyperlink r:id="rId70156a80a52538e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a65f1d3a1bf1" w:history="1">
+      <w:hyperlink r:id="rId10326a80a52538f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836a65f1d3a1c55" w:history="1">
+      <w:hyperlink r:id="rId45046a80a52538f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82726a65f1d3a1ce8" w:history="1">
+      <w:hyperlink r:id="rId99276a80a5253902e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a65f1d3a1d89" w:history="1">
+      <w:hyperlink r:id="rId51586a80a525390d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57976a65f1d3a1e29" w:history="1">
+      <w:hyperlink r:id="rId21756a80a52539175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12516a65f1d3a1e98" w:history="1">
+      <w:hyperlink r:id="rId91216a80a525391e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a65f1d3a1f89" w:history="1">
+      <w:hyperlink r:id="rId79956a80a525392b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91416a65f1d3a203e" w:history="1">
+      <w:hyperlink r:id="rId63116a80a52539363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52146a65f1d3a20a2" w:history="1">
+      <w:hyperlink r:id="rId80626a80a525393c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27156a65f1d3a2137" w:history="1">
+      <w:hyperlink r:id="rId94596a80a5253945e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47656a65f1d3a21c9" w:history="1">
+      <w:hyperlink r:id="rId44476a80a525394e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70096a65f1d3a2388" w:history="1">
+      <w:hyperlink r:id="rId74366a80a52539697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a65f1d3a2577" w:history="1">
+      <w:hyperlink r:id="rId59916a80a52539887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89036a65f1d3a27a6" w:history="1">
+      <w:hyperlink r:id="rId78656a80a525399fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64276993" name="name59366a65f1d3a2854" descr="eu_funding_250.png"/>
+            <wp:docPr id="62676241" name="name43516a80a52539a98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66606a65f1d3a2852" cstate="print"/>
+                    <a:blip r:embed="rId70446a80a52539a97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44811110">
+  <w:abstractNum w:abstractNumId="39985173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93243610">
+    <w:lvl w:ilvl="0" w:tplc="94198255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93243610" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94198255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44811109">
+  <w:abstractNum w:abstractNumId="39985172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20277334">
+    <w:lvl w:ilvl="0" w:tplc="49529086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44811109">
-    <w:abstractNumId w:val="44811109"/>
+  <w:num w:numId="39985172">
+    <w:abstractNumId w:val="39985172"/>
   </w:num>
-  <w:num w:numId="44811110">
-    <w:abstractNumId w:val="44811110"/>
+  <w:num w:numId="39985173">
+    <w:abstractNumId w:val="39985173"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427388731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683129460" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79256a65f1d39f11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId31936a65f1d39f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId86756a65f1d39f371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId93906a65f1d3a165b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId81446a65f1d3a16d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId96626a65f1d3a17d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId17106a65f1d3a184c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId56796a65f1d3a1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId85216a65f1d3a19a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId20916a65f1d3a1a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId98806a65f1d3a1ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId40306a65f1d3a1b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId83376a65f1d3a1b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId65206a65f1d3a1bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId38836a65f1d3a1c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId82726a65f1d3a1ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId93776a65f1d3a1d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId57976a65f1d3a1e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId12516a65f1d3a1e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId62226a65f1d3a1f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId91416a65f1d3a203e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId52146a65f1d3a20a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId27156a65f1d3a2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId47656a65f1d3a21c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId70096a65f1d3a2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId94866a65f1d3a2577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89036a65f1d3a27a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId81646a65f1d39f248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81646a65f1d39f248.jpg"/><Relationship Id="rId80816a65f1d3a02b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80816a65f1d3a02b7.jpg"/><Relationship Id="rId66606a65f1d3a2852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66606a65f1d3a2852.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630594690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711226009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44086a80a5253577e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId22976a80a525357e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId98756a80a52536418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId18836a80a5253895c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId57376a80a525389f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId15006a80a52538b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId25776a80a52538b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId69256a80a52538c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId43106a80a52538ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId84976a80a52538d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId51196a80a52538df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId92926a80a52538e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId70156a80a52538e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId10326a80a52538f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId45046a80a52538f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId99276a80a5253902e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId51586a80a525390d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId21756a80a52539175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId91216a80a525391e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId79956a80a525392b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId63116a80a52539363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId80626a80a525393c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId94596a80a5253945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId44476a80a525394e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId74366a80a52539697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId59916a80a52539887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78656a80a525399fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId11886a80a525362b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11886a80a525362b0.jpg"/><Relationship Id="rId38106a80a52537620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38106a80a52537620.jpg"/><Relationship Id="rId70446a80a52539a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70446a80a52539a97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>