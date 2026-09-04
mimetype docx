--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44086a80a5253577e" w:history="1">
+            <w:hyperlink r:id="rId76346a9b2f202f0ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22976a80a525357e8" w:history="1">
+            <w:hyperlink r:id="rId40906a9b2f202f158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="638252" name="name44756a80a525362b2" descr="1704.jpg"/>
+                  <wp:docPr id="64195344" name="name36056a9b2f202f263" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11886a80a525362b0" cstate="print"/>
+                          <a:blip r:embed="rId89136a9b2f202f262" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98756a80a52536418" w:history="1">
+            <w:hyperlink r:id="rId96316a9b2f202f3b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68131727" name="name31966a80a52537623" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="53382598" name="name15246a9b2f2030949" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38106a80a52537620" cstate="print"/>
+                    <a:blip r:embed="rId19566a9b2f2030947" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18836a80a5253895c" w:history="1">
+      <w:hyperlink r:id="rId25256a9b2f2031cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a80a525389f0" w:history="1">
+      <w:hyperlink r:id="rId48896a9b2f2031d38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a80a52538b08" w:history="1">
+      <w:hyperlink r:id="rId56096a9b2f2031e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25776a80a52538b7d" w:history="1">
+      <w:hyperlink r:id="rId23656a9b2f2031e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69256a80a52538c4f" w:history="1">
+      <w:hyperlink r:id="rId37976a9b2f2031f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43106a80a52538ce0" w:history="1">
+      <w:hyperlink r:id="rId97356a9b2f2031ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84976a80a52538d54" w:history="1">
+      <w:hyperlink r:id="rId65426a9b2f203207d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51196a80a52538df6" w:history="1">
+      <w:hyperlink r:id="rId33486a9b2f203211f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a80a52538e47" w:history="1">
+      <w:hyperlink r:id="rId61156a9b2f2032170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70156a80a52538e89" w:history="1">
+      <w:hyperlink r:id="rId21756a9b2f20321b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10326a80a52538f27" w:history="1">
+      <w:hyperlink r:id="rId92976a9b2f203224e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45046a80a52538f96" w:history="1">
+      <w:hyperlink r:id="rId39166a9b2f20322b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99276a80a5253902e" w:history="1">
+      <w:hyperlink r:id="rId75206a9b2f203234a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51586a80a525390d2" w:history="1">
+      <w:hyperlink r:id="rId23706a9b2f20323eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a80a52539175" w:history="1">
+      <w:hyperlink r:id="rId65286a9b2f203248e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91216a80a525391e6" w:history="1">
+      <w:hyperlink r:id="rId45466a9b2f20324fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79956a80a525392b4" w:history="1">
+      <w:hyperlink r:id="rId19386a9b2f20325ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63116a80a52539363" w:history="1">
+      <w:hyperlink r:id="rId43096a9b2f2032678" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80626a80a525393c8" w:history="1">
+      <w:hyperlink r:id="rId91106a9b2f20326dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a80a5253945e" w:history="1">
+      <w:hyperlink r:id="rId69246a9b2f2032772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44476a80a525394e2" w:history="1">
+      <w:hyperlink r:id="rId84986a9b2f20327f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74366a80a52539697" w:history="1">
+      <w:hyperlink r:id="rId75606a9b2f2032996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59916a80a52539887" w:history="1">
+      <w:hyperlink r:id="rId75766a9b2f2032b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78656a80a525399fc" w:history="1">
+      <w:hyperlink r:id="rId59626a9b2f2032cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62676241" name="name43516a80a52539a98" descr="eu_funding_250.png"/>
+            <wp:docPr id="55494933" name="name89766a9b2f2032d96" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70446a80a52539a97" cstate="print"/>
+                    <a:blip r:embed="rId47206a9b2f2032d94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39985173">
+  <w:abstractNum w:abstractNumId="50196115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94198255">
+    <w:lvl w:ilvl="0" w:tplc="68404608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94198255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68404608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39985172">
+  <w:abstractNum w:abstractNumId="50196114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49529086">
+    <w:lvl w:ilvl="0" w:tplc="75715945">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39985172">
-    <w:abstractNumId w:val="39985172"/>
+  <w:num w:numId="50196114">
+    <w:abstractNumId w:val="50196114"/>
   </w:num>
-  <w:num w:numId="39985173">
-    <w:abstractNumId w:val="39985173"/>
+  <w:num w:numId="50196115">
+    <w:abstractNumId w:val="50196115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630594690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711226009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44086a80a5253577e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId22976a80a525357e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId98756a80a52536418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId18836a80a5253895c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId57376a80a525389f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId15006a80a52538b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId25776a80a52538b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId69256a80a52538c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId43106a80a52538ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId84976a80a52538d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId51196a80a52538df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId92926a80a52538e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId70156a80a52538e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId10326a80a52538f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId45046a80a52538f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId99276a80a5253902e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId51586a80a525390d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId21756a80a52539175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId91216a80a525391e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId79956a80a525392b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId63116a80a52539363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId80626a80a525393c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId94596a80a5253945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId44476a80a525394e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId74366a80a52539697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId59916a80a52539887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78656a80a525399fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId11886a80a525362b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11886a80a525362b0.jpg"/><Relationship Id="rId38106a80a52537620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38106a80a52537620.jpg"/><Relationship Id="rId70446a80a52539a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70446a80a52539a97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695049937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226993191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76346a9b2f202f0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId40906a9b2f202f158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId96316a9b2f202f3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId25256a9b2f2031cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId48896a9b2f2031d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId56096a9b2f2031e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId23656a9b2f2031e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId37976a9b2f2031f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId97356a9b2f2031ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId65426a9b2f203207d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId33486a9b2f203211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId61156a9b2f2032170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId21756a9b2f20321b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92976a9b2f203224e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId39166a9b2f20322b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId75206a9b2f203234a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId23706a9b2f20323eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId65286a9b2f203248e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId45466a9b2f20324fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId19386a9b2f20325ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId43096a9b2f2032678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId91106a9b2f20326dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId69246a9b2f2032772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId84986a9b2f20327f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId75606a9b2f2032996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId75766a9b2f2032b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59626a9b2f2032cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId89136a9b2f202f262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89136a9b2f202f262.jpg"/><Relationship Id="rId19566a9b2f2030947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19566a9b2f2030947.jpg"/><Relationship Id="rId47206a9b2f2032d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47206a9b2f2032d94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>