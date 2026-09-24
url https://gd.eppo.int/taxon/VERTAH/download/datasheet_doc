--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76346a9b2f202f0ec" w:history="1">
+            <w:hyperlink r:id="rId77996ab599aa33592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40906a9b2f202f158" w:history="1">
+            <w:hyperlink r:id="rId15176ab599aa335fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64195344" name="name36056a9b2f202f263" descr="1704.jpg"/>
+                  <wp:docPr id="11654480" name="name40166ab599aa34340" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89136a9b2f202f262" cstate="print"/>
+                          <a:blip r:embed="rId81536ab599aa3433e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96316a9b2f202f3b8" w:history="1">
+            <w:hyperlink r:id="rId71626ab599aa34473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53382598" name="name15246a9b2f2030949" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="4612821" name="name50066ab599aa355d3" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19566a9b2f2030947" cstate="print"/>
+                    <a:blip r:embed="rId30096ab599aa355d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a9b2f2031cbc" w:history="1">
+      <w:hyperlink r:id="rId87546ab599aa36a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48896a9b2f2031d38" w:history="1">
+      <w:hyperlink r:id="rId12096ab599aa36acc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56096a9b2f2031e2c" w:history="1">
+      <w:hyperlink r:id="rId28526ab599aa36bc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23656a9b2f2031e9d" w:history="1">
+      <w:hyperlink r:id="rId46026ab599aa36c4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976a9b2f2031f6d" w:history="1">
+      <w:hyperlink r:id="rId37046ab599aa36d1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97356a9b2f2031ffe" w:history="1">
+      <w:hyperlink r:id="rId76796ab599aa36dad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426a9b2f203207d" w:history="1">
+      <w:hyperlink r:id="rId88236ab599aa36e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33486a9b2f203211f" w:history="1">
+      <w:hyperlink r:id="rId95866ab599aa36ef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61156a9b2f2032170" w:history="1">
+      <w:hyperlink r:id="rId89666ab599aa36f4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21756a9b2f20321b1" w:history="1">
+      <w:hyperlink r:id="rId67506ab599aa36f8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92976a9b2f203224e" w:history="1">
+      <w:hyperlink r:id="rId20686ab599aa3705f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39166a9b2f20322b3" w:history="1">
+      <w:hyperlink r:id="rId96966ab599aa370c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206a9b2f203234a" w:history="1">
+      <w:hyperlink r:id="rId85396ab599aa37161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a9b2f20323eb" w:history="1">
+      <w:hyperlink r:id="rId30656ab599aa37204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65286a9b2f203248e" w:history="1">
+      <w:hyperlink r:id="rId91226ab599aa372a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45466a9b2f20324fe" w:history="1">
+      <w:hyperlink r:id="rId38836ab599aa37319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19386a9b2f20325ca" w:history="1">
+      <w:hyperlink r:id="rId94916ab599aa373e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43096a9b2f2032678" w:history="1">
+      <w:hyperlink r:id="rId39446ab599aa37495" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91106a9b2f20326dd" w:history="1">
+      <w:hyperlink r:id="rId53016ab599aa374f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69246a9b2f2032772" w:history="1">
+      <w:hyperlink r:id="rId98116ab599aa3758f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84986a9b2f20327f4" w:history="1">
+      <w:hyperlink r:id="rId54146ab599aa37612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75606a9b2f2032996" w:history="1">
+      <w:hyperlink r:id="rId53096ab599aa377e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a9b2f2032b7d" w:history="1">
+      <w:hyperlink r:id="rId14876ab599aa379da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a9b2f2032cf6" w:history="1">
+      <w:hyperlink r:id="rId71946ab599aa37b42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55494933" name="name89766a9b2f2032d96" descr="eu_funding_250.png"/>
+            <wp:docPr id="57789301" name="name49646ab599aa37d55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47206a9b2f2032d94" cstate="print"/>
+                    <a:blip r:embed="rId26796ab599aa37d53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50196115">
+  <w:abstractNum w:abstractNumId="89851929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68404608">
+    <w:lvl w:ilvl="0" w:tplc="27689057">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68404608" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27689057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50196114">
+  <w:abstractNum w:abstractNumId="89851928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75715945">
+    <w:lvl w:ilvl="0" w:tplc="73650853">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50196114">
-    <w:abstractNumId w:val="50196114"/>
+  <w:num w:numId="89851928">
+    <w:abstractNumId w:val="89851928"/>
   </w:num>
-  <w:num w:numId="50196115">
-    <w:abstractNumId w:val="50196115"/>
+  <w:num w:numId="89851929">
+    <w:abstractNumId w:val="89851929"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695049937" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226993191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76346a9b2f202f0ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId40906a9b2f202f158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId96316a9b2f202f3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId25256a9b2f2031cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId48896a9b2f2031d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId56096a9b2f2031e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId23656a9b2f2031e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId37976a9b2f2031f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId97356a9b2f2031ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId65426a9b2f203207d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId33486a9b2f203211f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId61156a9b2f2032170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId21756a9b2f20321b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92976a9b2f203224e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId39166a9b2f20322b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId75206a9b2f203234a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId23706a9b2f20323eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId65286a9b2f203248e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId45466a9b2f20324fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId19386a9b2f20325ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId43096a9b2f2032678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId91106a9b2f20326dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId69246a9b2f2032772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId84986a9b2f20327f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId75606a9b2f2032996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId75766a9b2f2032b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59626a9b2f2032cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId89136a9b2f202f262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89136a9b2f202f262.jpg"/><Relationship Id="rId19566a9b2f2030947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19566a9b2f2030947.jpg"/><Relationship Id="rId47206a9b2f2032d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47206a9b2f2032d94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId623888395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243068667" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996ab599aa33592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId15176ab599aa335fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId71626ab599aa34473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId87546ab599aa36a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId12096ab599aa36acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId28526ab599aa36bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId46026ab599aa36c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId37046ab599aa36d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId76796ab599aa36dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId88236ab599aa36e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId95866ab599aa36ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId89666ab599aa36f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId67506ab599aa36f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId20686ab599aa3705f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId96966ab599aa370c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId85396ab599aa37161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId30656ab599aa37204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId91226ab599aa372a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId38836ab599aa37319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId94916ab599aa373e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId39446ab599aa37495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId53016ab599aa374f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId98116ab599aa3758f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId54146ab599aa37612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId53096ab599aa377e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId14876ab599aa379da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71946ab599aa37b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId81536ab599aa3433e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81536ab599aa3433e.jpg"/><Relationship Id="rId30096ab599aa355d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096ab599aa355d1.jpg"/><Relationship Id="rId26796ab599aa37d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26796ab599aa37d53.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>