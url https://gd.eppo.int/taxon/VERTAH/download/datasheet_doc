--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -329,51 +329,51 @@
               <w:t xml:space="preserve"> Reinke &amp; Berthold</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> verticillium wilt of hop</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77996ab599aa33592" w:history="1">
+            <w:hyperlink r:id="rId70556ad01f715f704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -389,51 +389,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15176ab599aa335fa" w:history="1">
+            <w:hyperlink r:id="rId27666ad01f715f772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -447,86 +447,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VERTAH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11654480" name="name40166ab599aa34340" descr="1704.jpg"/>
+                  <wp:docPr id="50450022" name="name75266ad01f7161eeb" descr="1704.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1704.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81536ab599aa3433e" cstate="print"/>
+                          <a:blip r:embed="rId80616ad01f7161ee8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71626ab599aa34473" w:history="1">
+            <w:hyperlink r:id="rId88916ad01f716203a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4612821" name="name50066ab599aa355d3" descr="VERTAH_distribution_map.jpg"/>
+            <wp:docPr id="83561536" name="name17336ad01f7162e21" descr="VERTAH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VERTAH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30096ab599aa355d1" cstate="print"/>
+                    <a:blip r:embed="rId17156ad01f7162e1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3831,51 +3831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berlanger I &amp; Powelson ML (2005) Verticillium wilt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87546ab599aa36a29" w:history="1">
+      <w:hyperlink r:id="rId23586ad01f716400a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2000-0801-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3901,51 +3901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1318. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12096ab599aa36acc" w:history="1">
+      <w:hyperlink r:id="rId91296ad01f7164086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9101318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4049,51 +4049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 689–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28526ab599aa36bc0" w:history="1">
+      <w:hyperlink r:id="rId52316ad01f716417f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11105-014-0767-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4119,51 +4119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026ab599aa36c4a" w:history="1">
+      <w:hyperlink r:id="rId29946ad01f71641f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2017.01186</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4249,51 +4249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37046ab599aa36d1e" w:history="1">
+      <w:hyperlink r:id="rId60826ad01f716430d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4339,51 +4339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149–154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796ab599aa36dad" w:history="1">
+      <w:hyperlink r:id="rId30396ad01f71643a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4409,51 +4409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 278–283. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88236ab599aa36e39" w:history="1">
+      <w:hyperlink r:id="rId10996ad01f7164424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4510,140 +4510,140 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 462–476. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866ab599aa36ef5" w:history="1">
+      <w:hyperlink r:id="rId99906ad01f71644da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12701</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database page on categorization </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium dahlia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VERTDA) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89666ab599aa36f4a" w:history="1">
+      <w:hyperlink r:id="rId28766ad01f716452e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTDA/categorization</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 12 January 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67506ab599aa36f8d" w:history="1">
+      <w:hyperlink r:id="rId29466ad01f7164572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 20 Dec 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4698,51 +4698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20686ab599aa3705f" w:history="1">
+      <w:hyperlink r:id="rId71056ad01f7164614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21769/BioProtoc.2171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4759,51 +4759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 564–574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96966ab599aa370c9" w:history="1">
+      <w:hyperlink r:id="rId87366ad01f716467d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-11-13-0315-IA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4851,51 +4851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e28341.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396ab599aa37161" w:history="1">
+      <w:hyperlink r:id="rId91776ad01f7164716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0028341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4952,51 +4952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PloS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), e65990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656ab599aa37204" w:history="1">
+      <w:hyperlink r:id="rId25956ad01f71647be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0065990</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5053,51 +5053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 823–835. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91226ab599aa372a9" w:history="1">
+      <w:hyperlink r:id="rId92006ad01f7164863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-04-14-0391-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5123,51 +5123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836ab599aa37319" w:history="1">
+      <w:hyperlink r:id="rId33286ad01f7166850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev-phyto-080508-081748</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5253,51 +5253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 841. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94916ab599aa373e7" w:history="1">
+      <w:hyperlink r:id="rId91616ad01f716693d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9070841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–130. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446ab599aa37495" w:history="1">
+      <w:hyperlink r:id="rId98026ad01f7166a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-022-01032-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5424,51 +5424,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 583–594. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53016ab599aa374f9" w:history="1">
+      <w:hyperlink r:id="rId34286ad01f7166a70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy3040583</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5516,51 +5516,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–314.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98116ab599aa3758f" w:history="1">
+      <w:hyperlink r:id="rId26356ad01f7166b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9061-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 633–638. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54146ab599aa37612" w:history="1">
+      <w:hyperlink r:id="rId42076ad01f7166b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.6.633</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5863,51 +5863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 450–478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53096ab599aa377e0" w:history="1">
+      <w:hyperlink r:id="rId34956ad01f7166d3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00288233.1965.10419889</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6167,51 +6167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium nonalfalfae hop strains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14876ab599aa379da" w:history="1">
+      <w:hyperlink r:id="rId95706ad01f7166f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6382,90 +6382,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 149-154. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71946ab599aa37b42" w:history="1">
+      <w:hyperlink r:id="rId32706ad01f716709c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01969.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57789301" name="name49646ab599aa37d55" descr="eu_funding_250.png"/>
+            <wp:docPr id="65085411" name="name70896ad01f7167120" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26796ab599aa37d53" cstate="print"/>
+                    <a:blip r:embed="rId76106ad01f716711e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6563,137 +6563,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89851929">
+  <w:abstractNum w:abstractNumId="64409846">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27689057">
+    <w:lvl w:ilvl="0" w:tplc="78858846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27689057" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78858846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89851928">
+  <w:abstractNum w:abstractNumId="64409845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73650853">
+    <w:lvl w:ilvl="0" w:tplc="99338470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7445,55 +7445,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89851928">
-    <w:abstractNumId w:val="89851928"/>
+  <w:num w:numId="64409845">
+    <w:abstractNumId w:val="64409845"/>
   </w:num>
-  <w:num w:numId="89851929">
-    <w:abstractNumId w:val="89851929"/>
+  <w:num w:numId="64409846">
+    <w:abstractNumId w:val="64409846"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19043,51 +19043,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId623888395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243068667" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996ab599aa33592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId15176ab599aa335fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId71626ab599aa34473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId87546ab599aa36a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId12096ab599aa36acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId28526ab599aa36bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId46026ab599aa36c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId37046ab599aa36d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId76796ab599aa36dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId88236ab599aa36e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId95866ab599aa36ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId89666ab599aa36f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId67506ab599aa36f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId20686ab599aa3705f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId96966ab599aa370c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId85396ab599aa37161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId30656ab599aa37204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId91226ab599aa372a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId38836ab599aa37319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId94916ab599aa373e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId39446ab599aa37495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId53016ab599aa374f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId98116ab599aa3758f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId54146ab599aa37612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId53096ab599aa377e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId14876ab599aa379da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71946ab599aa37b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId81536ab599aa3433e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81536ab599aa3433e.jpg"/><Relationship Id="rId30096ab599aa355d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30096ab599aa355d1.jpg"/><Relationship Id="rId26796ab599aa37d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26796ab599aa37d53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998129387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId754023531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70556ad01f715f704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/" TargetMode="External"/><Relationship Id="rId27666ad01f715f772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/categorization" TargetMode="External"/><Relationship Id="rId88916ad01f716203a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/photos" TargetMode="External"/><Relationship Id="rId23586ad01f716400a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2000-0801-01" TargetMode="External"/><Relationship Id="rId91296ad01f7164086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9101318" TargetMode="External"/><Relationship Id="rId52316ad01f716417f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11105-014-0767-4" TargetMode="External"/><Relationship Id="rId29946ad01f71641f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2017.01186" TargetMode="External"/><Relationship Id="rId60826ad01f716430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3927" TargetMode="External"/><Relationship Id="rId30396ad01f71643a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId10996ad01f7164424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId99906ad01f71644da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12701" TargetMode="External"/><Relationship Id="rId28766ad01f716452e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTDA/categorization" TargetMode="External"/><Relationship Id="rId29466ad01f7164572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId71056ad01f7164614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21769/BioProtoc.2171" TargetMode="External"/><Relationship Id="rId87366ad01f716467d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-11-13-0315-IA" TargetMode="External"/><Relationship Id="rId91776ad01f7164716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028341" TargetMode="External"/><Relationship Id="rId25956ad01f71647be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0065990" TargetMode="External"/><Relationship Id="rId92006ad01f7164863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-14-0391-RE" TargetMode="External"/><Relationship Id="rId33286ad01f7166850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev-phyto-080508-081748" TargetMode="External"/><Relationship Id="rId91616ad01f716693d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9070841" TargetMode="External"/><Relationship Id="rId98026ad01f7166a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-022-01032-z" TargetMode="External"/><Relationship Id="rId34286ad01f7166a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy3040583" TargetMode="External"/><Relationship Id="rId26356ad01f7166b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9061-0" TargetMode="External"/><Relationship Id="rId42076ad01f7166b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.6.633" TargetMode="External"/><Relationship Id="rId34956ad01f7166d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00288233.1965.10419889" TargetMode="External"/><Relationship Id="rId95706ad01f7166f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32706ad01f716709c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01969.x" TargetMode="External"/><Relationship Id="rId80616ad01f7161ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80616ad01f7161ee8.jpg"/><Relationship Id="rId17156ad01f7162e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17156ad01f7162e1f.jpg"/><Relationship Id="rId76106ad01f716711e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76106ad01f716711e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>