--- v6 (2026-03-19)
+++ v7 (2026-04-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602769bc6d2b3a1a5" w:history="1">
+            <w:hyperlink r:id="rId628769e943f715287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297069bc6d2b3a1f6" w:history="1">
+            <w:hyperlink r:id="rId701969e943f7152cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82432838" name="name893569bc6d2b3a8cf" descr="1703.jpg"/>
+                  <wp:docPr id="59531638" name="name885169e943f7153de" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId996769bc6d2b3a8cd" cstate="print"/>
+                          <a:blip r:embed="rId214969e943f7153dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId637369bc6d2b3aa5e" w:history="1">
+            <w:hyperlink r:id="rId637869e943f715513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76229610" name="name804269bc6d2b3bc4f" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="91691699" name="name710169e943f716732" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId918469bc6d2b3bc4c" cstate="print"/>
+                    <a:blip r:embed="rId388569e943f71672e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150869bc6d2b3c708" w:history="1">
+      <w:hyperlink r:id="rId866469e943f7171a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941769bc6d2b3c7f3" w:history="1">
+      <w:hyperlink r:id="rId941669e943f71728c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951469bc6d2b3ca71" w:history="1">
+      <w:hyperlink r:id="rId901869e943f7174f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497869bc6d2b3cc3f" w:history="1">
+      <w:hyperlink r:id="rId452169e943f71769e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202969bc6d2b3cd4f" w:history="1">
+      <w:hyperlink r:id="rId261469e943f7177bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413369bc6d2b3d2a7" w:history="1">
+      <w:hyperlink r:id="rId937469e943f717d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275869bc6d2b3d66a" w:history="1">
+      <w:hyperlink r:id="rId438569e943f7180a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166669bc6d2b3d7fc" w:history="1">
+      <w:hyperlink r:id="rId505269e943f71822f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664169bc6d2b3d8c8" w:history="1">
+      <w:hyperlink r:id="rId338769e943f7182e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44223791" name="name258369bc6d2b3da4e" descr="eu_funding_250.png"/>
+            <wp:docPr id="6261848" name="name310369e943f71844f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId890069bc6d2b3da4d" cstate="print"/>
+                    <a:blip r:embed="rId956269e943f71844e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96194613">
+  <w:abstractNum w:abstractNumId="76415550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22370420">
+    <w:lvl w:ilvl="0" w:tplc="67589775">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22370420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67589775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96194612">
+  <w:abstractNum w:abstractNumId="76415549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90607784">
+    <w:lvl w:ilvl="0" w:tplc="89295155">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96194612">
-    <w:abstractNumId w:val="96194612"/>
+  <w:num w:numId="76415549">
+    <w:abstractNumId w:val="76415549"/>
   </w:num>
-  <w:num w:numId="96194613">
-    <w:abstractNumId w:val="96194613"/>
+  <w:num w:numId="76415550">
+    <w:abstractNumId w:val="76415550"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789887324" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859581574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId602769bc6d2b3a1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId297069bc6d2b3a1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId637369bc6d2b3aa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId150869bc6d2b3c708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId941769bc6d2b3c7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId951469bc6d2b3ca71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId497869bc6d2b3cc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId202969bc6d2b3cd4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId413369bc6d2b3d2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId275869bc6d2b3d66a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId166669bc6d2b3d7fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId664169bc6d2b3d8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId996769bc6d2b3a8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId996769bc6d2b3a8cd.jpg"/><Relationship Id="rId918469bc6d2b3bc4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918469bc6d2b3bc4c.jpg"/><Relationship Id="rId890069bc6d2b3da4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId890069bc6d2b3da4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548208565" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714245439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId628769e943f715287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId701969e943f7152cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId637869e943f715513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId866469e943f7171a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId941669e943f71728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId901869e943f7174f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId452169e943f71769e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId261469e943f7177bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId937469e943f717d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId438569e943f7180a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId505269e943f71822f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId338769e943f7182e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId214969e943f7153dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId214969e943f7153dc.jpg"/><Relationship Id="rId388569e943f71672e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId388569e943f71672e.jpg"/><Relationship Id="rId956269e943f71844e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId956269e943f71844e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>