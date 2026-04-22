--- v7 (2026-04-22)
+++ v8 (2026-04-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628769e943f715287" w:history="1">
+            <w:hyperlink r:id="rId237669e94b28e6225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701969e943f7152cc" w:history="1">
+            <w:hyperlink r:id="rId221269e94b28e626b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59531638" name="name885169e943f7153de" descr="1703.jpg"/>
+                  <wp:docPr id="28741726" name="name800469e94b28e687b" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId214969e943f7153dc" cstate="print"/>
+                          <a:blip r:embed="rId427469e94b28e6879" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId637869e943f715513" w:history="1">
+            <w:hyperlink r:id="rId470869e94b28e69ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91691699" name="name710169e943f716732" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="11917353" name="name243269e94b28e7ee3" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId388569e943f71672e" cstate="print"/>
+                    <a:blip r:embed="rId150869e94b28e7eda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866469e943f7171a2" w:history="1">
+      <w:hyperlink r:id="rId158769e94b28e98df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941669e943f71728c" w:history="1">
+      <w:hyperlink r:id="rId419669e94b28e9a94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901869e943f7174f8" w:history="1">
+      <w:hyperlink r:id="rId373169e94b28e9e7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452169e943f71769e" w:history="1">
+      <w:hyperlink r:id="rId486169e94b28ea03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261469e943f7177bd" w:history="1">
+      <w:hyperlink r:id="rId319469e94b28ea151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937469e943f717d1b" w:history="1">
+      <w:hyperlink r:id="rId100569e94b28ea6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438569e943f7180a4" w:history="1">
+      <w:hyperlink r:id="rId415769e94b28eaa88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505269e943f71822f" w:history="1">
+      <w:hyperlink r:id="rId497269e94b28eac21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338769e943f7182e5" w:history="1">
+      <w:hyperlink r:id="rId495369e94b28eacdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6261848" name="name310369e943f71844f" descr="eu_funding_250.png"/>
+            <wp:docPr id="39377412" name="name811069e94b28eb42c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId956269e943f71844e" cstate="print"/>
+                    <a:blip r:embed="rId816169e94b28eb42a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76415550">
+  <w:abstractNum w:abstractNumId="92356243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67589775">
+    <w:lvl w:ilvl="0" w:tplc="50609087">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67589775" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50609087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76415549">
+  <w:abstractNum w:abstractNumId="92356242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89295155">
+    <w:lvl w:ilvl="0" w:tplc="85703771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76415549">
-    <w:abstractNumId w:val="76415549"/>
+  <w:num w:numId="92356242">
+    <w:abstractNumId w:val="92356242"/>
   </w:num>
-  <w:num w:numId="76415550">
-    <w:abstractNumId w:val="76415550"/>
+  <w:num w:numId="92356243">
+    <w:abstractNumId w:val="92356243"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548208565" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714245439" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId628769e943f715287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId701969e943f7152cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId637869e943f715513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId866469e943f7171a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId941669e943f71728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId901869e943f7174f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId452169e943f71769e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId261469e943f7177bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId937469e943f717d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId438569e943f7180a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId505269e943f71822f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId338769e943f7182e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId214969e943f7153dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId214969e943f7153dc.jpg"/><Relationship Id="rId388569e943f71672e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId388569e943f71672e.jpg"/><Relationship Id="rId956269e943f71844e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId956269e943f71844e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId970084336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143280763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId237669e94b28e6225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId221269e94b28e626b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId470869e94b28e69ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId158769e94b28e98df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId419669e94b28e9a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId373169e94b28e9e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId486169e94b28ea03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId319469e94b28ea151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId100569e94b28ea6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId415769e94b28eaa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId497269e94b28eac21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId495369e94b28eacdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId427469e94b28e6879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427469e94b28e6879.jpg"/><Relationship Id="rId150869e94b28e7eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId150869e94b28e7eda.jpg"/><Relationship Id="rId816169e94b28eb42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId816169e94b28eb42a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>