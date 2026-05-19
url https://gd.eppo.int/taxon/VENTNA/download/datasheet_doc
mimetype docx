--- v8 (2026-04-22)
+++ v9 (2026-05-19)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237669e94b28e6225" w:history="1">
+            <w:hyperlink r:id="rId15976a0c5a233bb53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221269e94b28e626b" w:history="1">
+            <w:hyperlink r:id="rId50586a0c5a233bb98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28741726" name="name800469e94b28e687b" descr="1703.jpg"/>
+                  <wp:docPr id="10394622" name="name52306a0c5a233c2dd" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId427469e94b28e6879" cstate="print"/>
+                          <a:blip r:embed="rId30346a0c5a233c2db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId470869e94b28e69ae" w:history="1">
+            <w:hyperlink r:id="rId30666a0c5a233c424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11917353" name="name243269e94b28e7ee3" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="77441382" name="name77526a0c5a233d510" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId150869e94b28e7eda" cstate="print"/>
+                    <a:blip r:embed="rId91936a0c5a233d50d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158769e94b28e98df" w:history="1">
+      <w:hyperlink r:id="rId54676a0c5a233df38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419669e94b28e9a94" w:history="1">
+      <w:hyperlink r:id="rId40016a0c5a233e03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373169e94b28e9e7f" w:history="1">
+      <w:hyperlink r:id="rId92906a0c5a233e29f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486169e94b28ea03c" w:history="1">
+      <w:hyperlink r:id="rId47216a0c5a233e442" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319469e94b28ea151" w:history="1">
+      <w:hyperlink r:id="rId18476a0c5a233e54f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569e94b28ea6d9" w:history="1">
+      <w:hyperlink r:id="rId34766a0c5a233eab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415769e94b28eaa88" w:history="1">
+      <w:hyperlink r:id="rId28936a0c5a233ef2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497269e94b28eac21" w:history="1">
+      <w:hyperlink r:id="rId68766a0c5a233f0b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495369e94b28eacdb" w:history="1">
+      <w:hyperlink r:id="rId62466a0c5a233f170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39377412" name="name811069e94b28eb42c" descr="eu_funding_250.png"/>
+            <wp:docPr id="260898" name="name14506a0c5a233f2cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId816169e94b28eb42a" cstate="print"/>
+                    <a:blip r:embed="rId50506a0c5a233f2ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92356243">
+  <w:abstractNum w:abstractNumId="81615653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50609087">
+    <w:lvl w:ilvl="0" w:tplc="97643589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50609087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97643589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92356242">
+  <w:abstractNum w:abstractNumId="81615652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85703771">
+    <w:lvl w:ilvl="0" w:tplc="49278187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92356242">
-    <w:abstractNumId w:val="92356242"/>
+  <w:num w:numId="81615652">
+    <w:abstractNumId w:val="81615652"/>
   </w:num>
-  <w:num w:numId="92356243">
-    <w:abstractNumId w:val="92356243"/>
+  <w:num w:numId="81615653">
+    <w:abstractNumId w:val="81615653"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId970084336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143280763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId237669e94b28e6225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId221269e94b28e626b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId470869e94b28e69ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId158769e94b28e98df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId419669e94b28e9a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId373169e94b28e9e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId486169e94b28ea03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId319469e94b28ea151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId100569e94b28ea6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId415769e94b28eaa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId497269e94b28eac21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId495369e94b28eacdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId427469e94b28e6879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427469e94b28e6879.jpg"/><Relationship Id="rId150869e94b28e7eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId150869e94b28e7eda.jpg"/><Relationship Id="rId816169e94b28eb42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId816169e94b28eb42a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153717208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704819805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15976a0c5a233bb53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId50586a0c5a233bb98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId30666a0c5a233c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId54676a0c5a233df38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId40016a0c5a233e03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId92906a0c5a233e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId47216a0c5a233e442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId18476a0c5a233e54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId34766a0c5a233eab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId28936a0c5a233ef2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId68766a0c5a233f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId62466a0c5a233f170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30346a0c5a233c2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30346a0c5a233c2db.jpg"/><Relationship Id="rId91936a0c5a233d50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91936a0c5a233d50d.jpg"/><Relationship Id="rId50506a0c5a233f2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50506a0c5a233f2ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>