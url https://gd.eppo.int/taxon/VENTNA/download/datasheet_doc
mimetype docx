--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15976a0c5a233bb53" w:history="1">
+            <w:hyperlink r:id="rId44346a26e3676fecc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50586a0c5a233bb98" w:history="1">
+            <w:hyperlink r:id="rId72226a26e3676ff4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10394622" name="name52306a0c5a233c2dd" descr="1703.jpg"/>
+                  <wp:docPr id="31432163" name="name75686a26e36770643" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30346a0c5a233c2db" cstate="print"/>
+                          <a:blip r:embed="rId19596a26e36770640" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30666a0c5a233c424" w:history="1">
+            <w:hyperlink r:id="rId79426a26e367707b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77441382" name="name77526a0c5a233d510" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="37689767" name="name82466a26e36771f17" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91936a0c5a233d50d" cstate="print"/>
+                    <a:blip r:embed="rId68556a26e36771f14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54676a0c5a233df38" w:history="1">
+      <w:hyperlink r:id="rId99826a26e367729c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a0c5a233e03c" w:history="1">
+      <w:hyperlink r:id="rId49726a26e36772ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a0c5a233e29f" w:history="1">
+      <w:hyperlink r:id="rId90026a26e36772d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47216a0c5a233e442" w:history="1">
+      <w:hyperlink r:id="rId36276a26e36772ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18476a0c5a233e54f" w:history="1">
+      <w:hyperlink r:id="rId33416a26e36772fe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34766a0c5a233eab2" w:history="1">
+      <w:hyperlink r:id="rId42256a26e3677355c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a0c5a233ef2d" w:history="1">
+      <w:hyperlink r:id="rId86496a26e367738fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a0c5a233f0b9" w:history="1">
+      <w:hyperlink r:id="rId97296a26e36773a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62466a0c5a233f170" w:history="1">
+      <w:hyperlink r:id="rId84516a26e36773b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="260898" name="name14506a0c5a233f2cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="92534906" name="name44566a26e36773f27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50506a0c5a233f2ce" cstate="print"/>
+                    <a:blip r:embed="rId82216a26e36773f26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81615653">
+  <w:abstractNum w:abstractNumId="67066361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97643589">
+    <w:lvl w:ilvl="0" w:tplc="29798491">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97643589" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29798491" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81615652">
+  <w:abstractNum w:abstractNumId="67066360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49278187">
+    <w:lvl w:ilvl="0" w:tplc="20056913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81615652">
-    <w:abstractNumId w:val="81615652"/>
+  <w:num w:numId="67066360">
+    <w:abstractNumId w:val="67066360"/>
   </w:num>
-  <w:num w:numId="81615653">
-    <w:abstractNumId w:val="81615653"/>
+  <w:num w:numId="67066361">
+    <w:abstractNumId w:val="67066361"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153717208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId704819805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15976a0c5a233bb53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId50586a0c5a233bb98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId30666a0c5a233c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId54676a0c5a233df38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId40016a0c5a233e03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId92906a0c5a233e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId47216a0c5a233e442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId18476a0c5a233e54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId34766a0c5a233eab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId28936a0c5a233ef2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId68766a0c5a233f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId62466a0c5a233f170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30346a0c5a233c2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30346a0c5a233c2db.jpg"/><Relationship Id="rId91936a0c5a233d50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91936a0c5a233d50d.jpg"/><Relationship Id="rId50506a0c5a233f2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50506a0c5a233f2ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533068881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161422368" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44346a26e3676fecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId72226a26e3676ff4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId79426a26e367707b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId99826a26e367729c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId49726a26e36772ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId90026a26e36772d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId36276a26e36772ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId33416a26e36772fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId42256a26e3677355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId86496a26e367738fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId97296a26e36773a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId84516a26e36773b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19596a26e36770640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19596a26e36770640.jpg"/><Relationship Id="rId68556a26e36771f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68556a26e36771f14.jpg"/><Relationship Id="rId82216a26e36773f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82216a26e36773f26.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>