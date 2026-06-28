--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44346a26e3676fecc" w:history="1">
+            <w:hyperlink r:id="rId47146a417525c37c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72226a26e3676ff4f" w:history="1">
+            <w:hyperlink r:id="rId93366a417525c380c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31432163" name="name75686a26e36770643" descr="1703.jpg"/>
+                  <wp:docPr id="59237321" name="name49916a417525c407f" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19596a26e36770640" cstate="print"/>
+                          <a:blip r:embed="rId66456a417525c407d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79426a26e367707b4" w:history="1">
+            <w:hyperlink r:id="rId61436a417525c41b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37689767" name="name82466a26e36771f17" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="817269" name="name70066a417525c52e1" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68556a26e36771f14" cstate="print"/>
+                    <a:blip r:embed="rId41706a417525c52de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99826a26e367729c8" w:history="1">
+      <w:hyperlink r:id="rId30776a417525c5d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49726a26e36772ac5" w:history="1">
+      <w:hyperlink r:id="rId82556a417525c5e55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90026a26e36772d29" w:history="1">
+      <w:hyperlink r:id="rId91346a417525c60b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36276a26e36772ed3" w:history="1">
+      <w:hyperlink r:id="rId69606a417525c625e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a26e36772fe4" w:history="1">
+      <w:hyperlink r:id="rId47926a417525c636d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42256a26e3677355c" w:history="1">
+      <w:hyperlink r:id="rId39386a417525c68ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86496a26e367738fe" w:history="1">
+      <w:hyperlink r:id="rId11516a417525c6c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a26e36773a8a" w:history="1">
+      <w:hyperlink r:id="rId11226a417525c6e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84516a26e36773b40" w:history="1">
+      <w:hyperlink r:id="rId24056a417525c6ed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92534906" name="name44566a26e36773f27" descr="eu_funding_250.png"/>
+            <wp:docPr id="83771989" name="name62746a417525c72ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82216a26e36773f26" cstate="print"/>
+                    <a:blip r:embed="rId46126a417525c72c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67066361">
+  <w:abstractNum w:abstractNumId="53927074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29798491">
+    <w:lvl w:ilvl="0" w:tplc="41511385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29798491" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41511385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67066360">
+  <w:abstractNum w:abstractNumId="53927073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20056913">
+    <w:lvl w:ilvl="0" w:tplc="19235448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67066360">
-    <w:abstractNumId w:val="67066360"/>
+  <w:num w:numId="53927073">
+    <w:abstractNumId w:val="53927073"/>
   </w:num>
-  <w:num w:numId="67066361">
-    <w:abstractNumId w:val="67066361"/>
+  <w:num w:numId="53927074">
+    <w:abstractNumId w:val="53927074"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533068881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161422368" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44346a26e3676fecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId72226a26e3676ff4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId79426a26e367707b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId99826a26e367729c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId49726a26e36772ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId90026a26e36772d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId36276a26e36772ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId33416a26e36772fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId42256a26e3677355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId86496a26e367738fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId97296a26e36773a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId84516a26e36773b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19596a26e36770640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19596a26e36770640.jpg"/><Relationship Id="rId68556a26e36771f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68556a26e36771f14.jpg"/><Relationship Id="rId82216a26e36773f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82216a26e36773f26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144058083" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512395438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47146a417525c37c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId93366a417525c380c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId61436a417525c41b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId30776a417525c5d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId82556a417525c5e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId91346a417525c60b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId69606a417525c625e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId47926a417525c636d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId39386a417525c68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId11516a417525c6c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId11226a417525c6e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId24056a417525c6ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66456a417525c407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66456a417525c407d.jpg"/><Relationship Id="rId41706a417525c52de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41706a417525c52de.jpg"/><Relationship Id="rId46126a417525c72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46126a417525c72c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>