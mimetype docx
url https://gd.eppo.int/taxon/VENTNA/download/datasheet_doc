--- v11 (2026-06-28)
+++ v12 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47146a417525c37c7" w:history="1">
+            <w:hyperlink r:id="rId40046a5f9bd664a87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93366a417525c380c" w:history="1">
+            <w:hyperlink r:id="rId49346a5f9bd664ace" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59237321" name="name49916a417525c407f" descr="1703.jpg"/>
+                  <wp:docPr id="97624923" name="name41526a5f9bd665189" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66456a417525c407d" cstate="print"/>
+                          <a:blip r:embed="rId61476a5f9bd665187" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61436a417525c41b2" w:history="1">
+            <w:hyperlink r:id="rId30446a5f9bd6652c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="817269" name="name70066a417525c52e1" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="22089352" name="name16866a5f9bd666774" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41706a417525c52de" cstate="print"/>
+                    <a:blip r:embed="rId77736a5f9bd666772" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30776a417525c5d5c" w:history="1">
+      <w:hyperlink r:id="rId94566a5f9bd667341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82556a417525c5e55" w:history="1">
+      <w:hyperlink r:id="rId30856a5f9bd667440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91346a417525c60b6" w:history="1">
+      <w:hyperlink r:id="rId92346a5f9bd6676cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69606a417525c625e" w:history="1">
+      <w:hyperlink r:id="rId10696a5f9bd6678b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47926a417525c636d" w:history="1">
+      <w:hyperlink r:id="rId10146a5f9bd6679d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39386a417525c68ee" w:history="1">
+      <w:hyperlink r:id="rId58936a5f9bd667f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11516a417525c6c90" w:history="1">
+      <w:hyperlink r:id="rId66416a5f9bd6682f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11226a417525c6e1c" w:history="1">
+      <w:hyperlink r:id="rId75036a5f9bd66847f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24056a417525c6ed1" w:history="1">
+      <w:hyperlink r:id="rId79476a5f9bd668539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83771989" name="name62746a417525c72ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="44072931" name="name31236a5f9bd6686ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46126a417525c72c8" cstate="print"/>
+                    <a:blip r:embed="rId15856a5f9bd6686ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53927074">
+  <w:abstractNum w:abstractNumId="91103672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41511385">
+    <w:lvl w:ilvl="0" w:tplc="75983153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41511385" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75983153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53927073">
+  <w:abstractNum w:abstractNumId="91103671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19235448">
+    <w:lvl w:ilvl="0" w:tplc="40254006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53927073">
-    <w:abstractNumId w:val="53927073"/>
+  <w:num w:numId="91103671">
+    <w:abstractNumId w:val="91103671"/>
   </w:num>
-  <w:num w:numId="53927074">
-    <w:abstractNumId w:val="53927074"/>
+  <w:num w:numId="91103672">
+    <w:abstractNumId w:val="91103672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144058083" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512395438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47146a417525c37c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId93366a417525c380c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId61436a417525c41b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId30776a417525c5d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId82556a417525c5e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId91346a417525c60b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId69606a417525c625e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId47926a417525c636d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId39386a417525c68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId11516a417525c6c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId11226a417525c6e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId24056a417525c6ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66456a417525c407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66456a417525c407d.jpg"/><Relationship Id="rId41706a417525c52de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41706a417525c52de.jpg"/><Relationship Id="rId46126a417525c72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46126a417525c72c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842753587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415136741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40046a5f9bd664a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId49346a5f9bd664ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId30446a5f9bd6652c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId94566a5f9bd667341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId30856a5f9bd667440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId92346a5f9bd6676cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId10696a5f9bd6678b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId10146a5f9bd6679d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId58936a5f9bd667f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId66416a5f9bd6682f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId75036a5f9bd66847f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId79476a5f9bd668539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61476a5f9bd665187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a5f9bd665187.jpg"/><Relationship Id="rId77736a5f9bd666772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77736a5f9bd666772.jpg"/><Relationship Id="rId15856a5f9bd6686ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15856a5f9bd6686ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>