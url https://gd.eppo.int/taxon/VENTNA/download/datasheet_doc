--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40046a5f9bd664a87" w:history="1">
+            <w:hyperlink r:id="rId24516a7b233dcfb8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49346a5f9bd664ace" w:history="1">
+            <w:hyperlink r:id="rId29486a7b233dcfbd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97624923" name="name41526a5f9bd665189" descr="1703.jpg"/>
+                  <wp:docPr id="97394830" name="name13886a7b233dcfcb8" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61476a5f9bd665187" cstate="print"/>
+                          <a:blip r:embed="rId50326a7b233dcfcb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30446a5f9bd6652c7" w:history="1">
+            <w:hyperlink r:id="rId45346a7b233dcfdd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22089352" name="name16866a5f9bd666774" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="7415871" name="name57826a7b233dd0bdf" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77736a5f9bd666772" cstate="print"/>
+                    <a:blip r:embed="rId69376a7b233dd0bdc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94566a5f9bd667341" w:history="1">
+      <w:hyperlink r:id="rId84856a7b233dd1765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30856a5f9bd667440" w:history="1">
+      <w:hyperlink r:id="rId78726a7b233dd185d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92346a5f9bd6676cb" w:history="1">
+      <w:hyperlink r:id="rId29866a7b233dd1ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10696a5f9bd6678b3" w:history="1">
+      <w:hyperlink r:id="rId15266a7b233dd1c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10146a5f9bd6679d4" w:history="1">
+      <w:hyperlink r:id="rId40466a7b233dd1d97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58936a5f9bd667f53" w:history="1">
+      <w:hyperlink r:id="rId59996a7b233dd233c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66416a5f9bd6682f0" w:history="1">
+      <w:hyperlink r:id="rId61586a7b233dd26e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75036a5f9bd66847f" w:history="1">
+      <w:hyperlink r:id="rId54926a7b233dd2874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79476a5f9bd668539" w:history="1">
+      <w:hyperlink r:id="rId32796a7b233dd292c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44072931" name="name31236a5f9bd6686ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="86685225" name="name68676a7b233dd2a8a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15856a5f9bd6686ad" cstate="print"/>
+                    <a:blip r:embed="rId55916a7b233dd2a89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91103672">
+  <w:abstractNum w:abstractNumId="40287072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75983153">
+    <w:lvl w:ilvl="0" w:tplc="50446617">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75983153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50446617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91103671">
+  <w:abstractNum w:abstractNumId="40287071">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40254006">
+    <w:lvl w:ilvl="0" w:tplc="85769596">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91103671">
-    <w:abstractNumId w:val="91103671"/>
+  <w:num w:numId="40287071">
+    <w:abstractNumId w:val="40287071"/>
   </w:num>
-  <w:num w:numId="91103672">
-    <w:abstractNumId w:val="91103672"/>
+  <w:num w:numId="40287072">
+    <w:abstractNumId w:val="40287072"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842753587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415136741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40046a5f9bd664a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId49346a5f9bd664ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId30446a5f9bd6652c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId94566a5f9bd667341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId30856a5f9bd667440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId92346a5f9bd6676cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId10696a5f9bd6678b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId10146a5f9bd6679d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId58936a5f9bd667f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId66416a5f9bd6682f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId75036a5f9bd66847f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId79476a5f9bd668539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61476a5f9bd665187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a5f9bd665187.jpg"/><Relationship Id="rId77736a5f9bd666772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77736a5f9bd666772.jpg"/><Relationship Id="rId15856a5f9bd6686ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15856a5f9bd6686ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726842205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546558585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24516a7b233dcfb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId29486a7b233dcfbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId45346a7b233dcfdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId84856a7b233dd1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId78726a7b233dd185d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId29866a7b233dd1ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId15266a7b233dd1c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId40466a7b233dd1d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId59996a7b233dd233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId61586a7b233dd26e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId54926a7b233dd2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId32796a7b233dd292c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50326a7b233dcfcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50326a7b233dcfcb6.jpg"/><Relationship Id="rId69376a7b233dd0bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69376a7b233dd0bdc.jpg"/><Relationship Id="rId55916a7b233dd2a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a7b233dd2a89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>