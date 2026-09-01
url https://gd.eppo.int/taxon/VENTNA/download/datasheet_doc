--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24516a7b233dcfb8b" w:history="1">
+            <w:hyperlink r:id="rId72086a961b39d7157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29486a7b233dcfbd1" w:history="1">
+            <w:hyperlink r:id="rId54336a961b39d719b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97394830" name="name13886a7b233dcfcb8" descr="1703.jpg"/>
+                  <wp:docPr id="21159536" name="name90486a961b39d79e6" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50326a7b233dcfcb6" cstate="print"/>
+                          <a:blip r:embed="rId10586a961b39d79e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45346a7b233dcfdd0" w:history="1">
+            <w:hyperlink r:id="rId79566a961b39d7b03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7415871" name="name57826a7b233dd0bdf" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="95697244" name="name36316a961b39d8abc" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69376a7b233dd0bdc" cstate="print"/>
+                    <a:blip r:embed="rId59076a961b39d8aba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84856a7b233dd1765" w:history="1">
+      <w:hyperlink r:id="rId15316a961b39d953f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78726a7b233dd185d" w:history="1">
+      <w:hyperlink r:id="rId94516a961b39d962c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29866a7b233dd1ad3" w:history="1">
+      <w:hyperlink r:id="rId89996a961b39d9891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15266a7b233dd1c84" w:history="1">
+      <w:hyperlink r:id="rId82196a961b39d9a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466a7b233dd1d97" w:history="1">
+      <w:hyperlink r:id="rId45136a961b39d9b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59996a7b233dd233c" w:history="1">
+      <w:hyperlink r:id="rId81916a961b39da0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61586a7b233dd26e0" w:history="1">
+      <w:hyperlink r:id="rId75126a961b39da493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54926a7b233dd2874" w:history="1">
+      <w:hyperlink r:id="rId11676a961b39da624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32796a7b233dd292c" w:history="1">
+      <w:hyperlink r:id="rId13616a961b39da6db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86685225" name="name68676a7b233dd2a8a" descr="eu_funding_250.png"/>
+            <wp:docPr id="55573069" name="name57076a961b39da844" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55916a7b233dd2a89" cstate="print"/>
+                    <a:blip r:embed="rId91016a961b39da843" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40287072">
+  <w:abstractNum w:abstractNumId="29242575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50446617">
+    <w:lvl w:ilvl="0" w:tplc="85239258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50446617" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85239258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40287071">
+  <w:abstractNum w:abstractNumId="29242574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85769596">
+    <w:lvl w:ilvl="0" w:tplc="97287713">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40287071">
-    <w:abstractNumId w:val="40287071"/>
+  <w:num w:numId="29242574">
+    <w:abstractNumId w:val="29242574"/>
   </w:num>
-  <w:num w:numId="40287072">
-    <w:abstractNumId w:val="40287072"/>
+  <w:num w:numId="29242575">
+    <w:abstractNumId w:val="29242575"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726842205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546558585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24516a7b233dcfb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId29486a7b233dcfbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId45346a7b233dcfdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId84856a7b233dd1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId78726a7b233dd185d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId29866a7b233dd1ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId15266a7b233dd1c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId40466a7b233dd1d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId59996a7b233dd233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId61586a7b233dd26e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId54926a7b233dd2874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId32796a7b233dd292c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50326a7b233dcfcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50326a7b233dcfcb6.jpg"/><Relationship Id="rId69376a7b233dd0bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69376a7b233dd0bdc.jpg"/><Relationship Id="rId55916a7b233dd2a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a7b233dd2a89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749842829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723239438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72086a961b39d7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId54336a961b39d719b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId79566a961b39d7b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId15316a961b39d953f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId94516a961b39d962c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId89996a961b39d9891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId82196a961b39d9a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId45136a961b39d9b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId81916a961b39da0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId75126a961b39da493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId11676a961b39da624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId13616a961b39da6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10586a961b39d79e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10586a961b39d79e4.jpg"/><Relationship Id="rId59076a961b39d8aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59076a961b39d8aba.jpg"/><Relationship Id="rId91016a961b39da843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a961b39da843.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>