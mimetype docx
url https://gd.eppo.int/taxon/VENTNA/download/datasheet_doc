--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72086a961b39d7157" w:history="1">
+            <w:hyperlink r:id="rId74546ab11b2fb58d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54336a961b39d719b" w:history="1">
+            <w:hyperlink r:id="rId71366ab11b2fb591f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21159536" name="name90486a961b39d79e6" descr="1703.jpg"/>
+                  <wp:docPr id="17186680" name="name11546ab11b2fb7db0" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10586a961b39d79e4" cstate="print"/>
+                          <a:blip r:embed="rId24796ab11b2fb7dae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79566a961b39d7b03" w:history="1">
+            <w:hyperlink r:id="rId50246ab11b2fb7ea8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95697244" name="name36316a961b39d8abc" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="60800509" name="name79686ab11b2fb8e2c" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59076a961b39d8aba" cstate="print"/>
+                    <a:blip r:embed="rId42136ab11b2fb8e2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a961b39d953f" w:history="1">
+      <w:hyperlink r:id="rId28766ab11b2fb98f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94516a961b39d962c" w:history="1">
+      <w:hyperlink r:id="rId43316ab11b2fb99f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89996a961b39d9891" w:history="1">
+      <w:hyperlink r:id="rId75646ab11b2fb9c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82196a961b39d9a3b" w:history="1">
+      <w:hyperlink r:id="rId90676ab11b2fb9e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45136a961b39d9b4b" w:history="1">
+      <w:hyperlink r:id="rId29926ab11b2fb9f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81916a961b39da0fc" w:history="1">
+      <w:hyperlink r:id="rId62896ab11b2fba4a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a961b39da493" w:history="1">
+      <w:hyperlink r:id="rId42686ab11b2fbc7ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11676a961b39da624" w:history="1">
+      <w:hyperlink r:id="rId51776ab11b2fbc98e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13616a961b39da6db" w:history="1">
+      <w:hyperlink r:id="rId50906ab11b2fbca54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55573069" name="name57076a961b39da844" descr="eu_funding_250.png"/>
+            <wp:docPr id="23409035" name="name31466ab11b2fbcba6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91016a961b39da843" cstate="print"/>
+                    <a:blip r:embed="rId27076ab11b2fbcba5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29242575">
+  <w:abstractNum w:abstractNumId="20781791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85239258">
+    <w:lvl w:ilvl="0" w:tplc="18790292">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85239258" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18790292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29242574">
+  <w:abstractNum w:abstractNumId="20781790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97287713">
+    <w:lvl w:ilvl="0" w:tplc="79641491">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29242574">
-    <w:abstractNumId w:val="29242574"/>
+  <w:num w:numId="20781790">
+    <w:abstractNumId w:val="20781790"/>
   </w:num>
-  <w:num w:numId="29242575">
-    <w:abstractNumId w:val="29242575"/>
+  <w:num w:numId="20781791">
+    <w:abstractNumId w:val="20781791"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749842829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723239438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72086a961b39d7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId54336a961b39d719b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId79566a961b39d7b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId15316a961b39d953f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId94516a961b39d962c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId89996a961b39d9891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId82196a961b39d9a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId45136a961b39d9b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId81916a961b39da0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId75126a961b39da493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId11676a961b39da624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId13616a961b39da6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10586a961b39d79e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10586a961b39d79e4.jpg"/><Relationship Id="rId59076a961b39d8aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59076a961b39d8aba.jpg"/><Relationship Id="rId91016a961b39da843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a961b39da843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916132460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381502805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74546ab11b2fb58d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId71366ab11b2fb591f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId50246ab11b2fb7ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId28766ab11b2fb98f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId43316ab11b2fb99f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId75646ab11b2fb9c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId90676ab11b2fb9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId29926ab11b2fb9f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId62896ab11b2fba4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId42686ab11b2fbc7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId51776ab11b2fbc98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId50906ab11b2fbca54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24796ab11b2fb7dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24796ab11b2fb7dae.jpg"/><Relationship Id="rId42136ab11b2fb8e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42136ab11b2fb8e2a.jpg"/><Relationship Id="rId27076ab11b2fbcba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27076ab11b2fbcba5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>