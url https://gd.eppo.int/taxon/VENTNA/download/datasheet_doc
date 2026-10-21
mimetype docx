--- v15 (2026-09-21)
+++ v16 (2026-10-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Venturiales: Venturiaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of Chinese pear, scab of Japanese pear</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74546ab11b2fb58d9" w:history="1">
+            <w:hyperlink r:id="rId93606ad8218966a85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71366ab11b2fb591f" w:history="1">
+            <w:hyperlink r:id="rId41366ad8218966ada" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> VENTNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17186680" name="name11546ab11b2fb7db0" descr="1703.jpg"/>
+                  <wp:docPr id="67068141" name="name34716ad8218967259" descr="1703.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1703.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24796ab11b2fb7dae" cstate="print"/>
+                          <a:blip r:embed="rId31206ad8218967257" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50246ab11b2fb7ea8" w:history="1">
+            <w:hyperlink r:id="rId13296ad8218967385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1298,63 +1298,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V. nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Eastern Asia and has no history of wider spread to new areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60800509" name="name79686ab11b2fb8e2c" descr="VENTNA_distribution_map.jpg"/>
+            <wp:docPr id="33257590" name="name39296ad8218968588" descr="VENTNA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="VENTNA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42136ab11b2fb8e2a" cstate="print"/>
+                    <a:blip r:embed="rId79466ad8218968586" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2683,51 +2683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">communis) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fresh fruit from China. 462 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766ab11b2fb98f9" w:history="1">
+      <w:hyperlink r:id="rId95866ad8218969025" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2822,51 +2822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5034, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43316ab11b2fb99f4" w:history="1">
+      <w:hyperlink r:id="rId19796ad8218969111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3196,51 +3196,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, causal agent of Asian pear scab, and resistance of pear cultivars Kinchaku and Xiangli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75646ab11b2fb9c66" w:history="1">
+      <w:hyperlink r:id="rId28876ad8218969381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-06-20-0220-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3462,51 +3462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90676ab11b2fb9e15" w:history="1">
+      <w:hyperlink r:id="rId11396ad8218969528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299001720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3629,51 +3629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1463-1467. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29926ab11b2fb9f2a" w:history="1">
+      <w:hyperlink r:id="rId62696ad821896963a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/MPMI-03-19-0067-A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4475,51 +4475,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Importation of fresh fruit of Chinese sand pear, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus pyrifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, from China, including the special administrative regions of Hong Kong and Macau, into the entire United States, including all territories - a qualitative, pathway-initiated risk assessment. 76 pp. APHIS-2011-0007-0002. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62896ab11b2fba4a6" w:history="1">
+      <w:hyperlink r:id="rId17916ad8218969bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://beta.regulations.gov/document/APHIS-2011-0007-0002</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5044,51 +5044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1782-1786. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42686ab11b2fbc7ea" w:history="1">
+      <w:hyperlink r:id="rId93876ad8218969f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4014/jmb.1507.07095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776ab11b2fbc98e" w:history="1">
+      <w:hyperlink r:id="rId26766ad821896a10f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-016-0069-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5399,51 +5399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Venturia nashicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50906ab11b2fbca54" w:history="1">
+      <w:hyperlink r:id="rId94266ad821896a1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5562,63 +5562,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23409035" name="name31466ab11b2fbcba6" descr="eu_funding_250.png"/>
+            <wp:docPr id="63278731" name="name87916ad821896a34c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27076ab11b2fbcba5" cstate="print"/>
+                    <a:blip r:embed="rId95746ad821896a34a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5716,137 +5716,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20781791">
+  <w:abstractNum w:abstractNumId="84245706">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18790292">
+    <w:lvl w:ilvl="0" w:tplc="41119621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18790292" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41119621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20781790">
+  <w:abstractNum w:abstractNumId="84245705">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79641491">
+    <w:lvl w:ilvl="0" w:tplc="88968827">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6598,55 +6598,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20781790">
-    <w:abstractNumId w:val="20781790"/>
+  <w:num w:numId="84245705">
+    <w:abstractNumId w:val="84245705"/>
   </w:num>
-  <w:num w:numId="20781791">
-    <w:abstractNumId w:val="20781791"/>
+  <w:num w:numId="84245706">
+    <w:abstractNumId w:val="84245706"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18196,51 +18196,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916132460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381502805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74546ab11b2fb58d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId71366ab11b2fb591f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId50246ab11b2fb7ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId28766ab11b2fb98f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId43316ab11b2fb99f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId75646ab11b2fb9c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId90676ab11b2fb9e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId29926ab11b2fb9f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId62896ab11b2fba4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId42686ab11b2fbc7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId51776ab11b2fbc98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId50906ab11b2fbca54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24796ab11b2fb7dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24796ab11b2fb7dae.jpg"/><Relationship Id="rId42136ab11b2fb8e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42136ab11b2fb8e2a.jpg"/><Relationship Id="rId27076ab11b2fbcba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27076ab11b2fbcba5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839578874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428662062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93606ad8218966a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/" TargetMode="External"/><Relationship Id="rId41366ad8218966ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/categorization" TargetMode="External"/><Relationship Id="rId13296ad8218967385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VENTNA/photos" TargetMode="External"/><Relationship Id="rId95866ad8218969025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/dmsdocument/2884-Pears-Pyrus-bretschneideri-Pyrus-pyrifolia-and-Pyrus-sp.-nr.-communis-fresh-fruit-from-China-Final-Risk-Analysis-October-2009" TargetMode="External"/><Relationship Id="rId19796ad8218969111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5034" TargetMode="External"/><Relationship Id="rId28876ad8218969381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-06-20-0220-R" TargetMode="External"/><Relationship Id="rId11396ad8218969528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299001720" TargetMode="External"/><Relationship Id="rId62696ad821896963a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/MPMI-03-19-0067-A" TargetMode="External"/><Relationship Id="rId17916ad8218969bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beta.regulations.gov/document/APHIS-2011-0007-0002" TargetMode="External"/><Relationship Id="rId93876ad8218969f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4014/jmb.1507.07095" TargetMode="External"/><Relationship Id="rId26766ad821896a10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-016-0069-5" TargetMode="External"/><Relationship Id="rId94266ad821896a1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31206ad8218967257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31206ad8218967257.jpg"/><Relationship Id="rId79466ad8218968586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79466ad8218968586.jpg"/><Relationship Id="rId95746ad821896a34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95746ad821896a34a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>