--- v3 (2026-03-22)
+++ v4 (2026-10-11)
@@ -563,78 +563,78 @@
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
     <t>Absent, pest eradicated</t>
-  </si>
-[...25 lines deleted...]
-    <t>HU</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Sicilia</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
@@ -2625,131 +2625,131 @@
       <c r="B85" t="s">
         <v>179</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>180</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>168</v>
       </c>
       <c r="B86" t="s">
         <v>181</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>182</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>183</v>
+        <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>168</v>
       </c>
       <c r="B87" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>168</v>
       </c>
       <c r="B88" t="s">
         <v>89</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>168</v>
       </c>
       <c r="B89" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>168</v>
       </c>
       <c r="B90" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>168</v>
       </c>
       <c r="B91" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>168</v>
       </c>
       <c r="B92" t="s">
         <v>193</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
         <v>194</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>168</v>
       </c>
       <c r="B93" t="s">
         <v>193</v>
       </c>