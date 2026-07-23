--- v1 (2026-02-11)
+++ v2 (2026-07-23)
@@ -2709,51 +2709,51 @@
       <c r="B84" t="s">
         <v>177</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
         <v>178</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>176</v>
       </c>
       <c r="B85" t="s">
         <v>179</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>180</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>176</v>
       </c>
       <c r="B86" t="s">
         <v>181</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>182</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>176</v>
       </c>
       <c r="B87" t="s">
         <v>183</v>
       </c>