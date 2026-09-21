--- v0 (2025-10-08)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="UNASCI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>* Colón-Ferrer M, Medina-Gaud S (1998) Contribution to the Systematics of the Diaspidids (Homoptera: Diaspididae) of Puerto Rico. University of Puerto Rico, Mayagüez Campus, Agric. Experiment Station, Dept. of Crop Protection Río Piedras, Puerto Rico, 258 pp.
 * Mille C, Henderson RC, Cazères S, Jourdan H (2016) Checklist of the scale insects (Hemiptera: Sternorrhyncha: Coccomorpha) of New Caledonia. Zoosystema 38(2), 129-176.</t>
   </si>
@@ -128,50 +128,59 @@
   </si>
   <si>
     <t>Citrus x aurantium var. deliciosa</t>
   </si>
   <si>
     <t>* Corseuil E, da Silva TL (1971) A tribo Diaspidini no Rio Grande do Sul (Homoptera, Diaspididae). [The Diaspidini tribe at Rio Grande do Sul.]. Arquivos do Museu Nacional, Rio de Janeiro 54, 109-112.
 * Williams DJ, Watson GW (1988) The Scale Insects of the Tropical South Pacific Region. Pt. 1. The Armoured Scales (Diaspididae). CABI Wallingford, UK, 290 pp.</t>
   </si>
   <si>
     <t>CIDLA</t>
   </si>
   <si>
     <t>Citrus x latifolia</t>
   </si>
   <si>
     <t>* Martins DS, dos Santos Wolff VR, Culik MP, Santos BC, Fornazier MJ, Ventura JA (2022) Diversity, distribution and host plants of armored scale insects (Hemiptera: Diaspididae) in Espírito Santo, Brazil. Biota Neotropica 22(2),  e20211248.</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>* Hinckley AD (1963) Trophic records of some insects mites, and ticks in Fiji. Bulletin (Department of Agriculture, Fiji) No. 45, 1-116.</t>
+  </si>
+  <si>
+    <t>CIDLM</t>
+  </si>
+  <si>
+    <t>Citrus x limon var. limetta</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>CCNNU</t>
   </si>
   <si>
     <t>Cocos nucifera</t>
   </si>
   <si>
     <t>* Silva d'Araujo AG, Gonçalves CR, Galvão DM, Goncalves DM (1968) Fourth catalog of insects that live in Brazil. Parte II. Insects, hosts and natural enemies. Ministerio da Cultura Rio de Janeiro V. 1, 622 pp.</t>
   </si>
   <si>
     <t>GLWPA</t>
   </si>
   <si>
     <t>Glycosmis parviflora</t>
   </si>
   <si>
     <t>* Alayo Soto R (1976) Introducción al estudio de los Coccoideos de Cuba. [Introduction to the study of Cuban Coccoidea]. Academia de Ciencias de Cuba Serie Biologico (Instituto de Zoologia) 61, 1-25.</t>
   </si>
   <si>
     <t>HIBSS</t>
   </si>
   <si>
     <t>Hibiscus sp.</t>
   </si>
@@ -582,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="345.487" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -803,191 +812,205 @@
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">