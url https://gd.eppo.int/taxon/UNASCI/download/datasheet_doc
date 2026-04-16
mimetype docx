--- v7 (2026-03-27)
+++ v8 (2026-04-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570169c6501e151c9" w:history="1">
+            <w:hyperlink r:id="rId586269e0e0d24ef7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118569c6501e15230" w:history="1">
+            <w:hyperlink r:id="rId914869e0e0d24f02a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56993391" name="name658269c6501e158f2" descr="15175.jpg"/>
+                  <wp:docPr id="73078764" name="name260769e0e0d24f76d" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId274469c6501e158f0" cstate="print"/>
+                          <a:blip r:embed="rId402869e0e0d24f76b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId136869c6501e159f6" w:history="1">
+            <w:hyperlink r:id="rId456369e0e0d24f8ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63028696" name="name396369c6501e16d5a" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="2216768" name="name911069e0e0d251256" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId969269c6501e16d58" cstate="print"/>
+                    <a:blip r:embed="rId522369e0e0d251253" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607469c6501e188c2" w:history="1">
+      <w:hyperlink r:id="rId741669e0e0d252dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415069c6501e18bf3" w:history="1">
+      <w:hyperlink r:id="rId915769e0e0d2530d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527969c6501e18c28" w:history="1">
+      <w:hyperlink r:id="rId882069e0e0d253108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287569c6501e18d8f" w:history="1">
+      <w:hyperlink r:id="rId572369e0e0d25327e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531969c6501e18f90" w:history="1">
+      <w:hyperlink r:id="rId240969e0e0d253483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961769c6501e19071" w:history="1">
+      <w:hyperlink r:id="rId149669e0e0d253564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId663169c6501e19090" w:history="1">
+      <w:hyperlink r:id="rId128369e0e0d253584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421669c6501e190c2" w:history="1">
+      <w:hyperlink r:id="rId428869e0e0d2535b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558069c6501e19101" w:history="1">
+      <w:hyperlink r:id="rId604269e0e0d2535f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665869c6501e1946a" w:history="1">
+      <w:hyperlink r:id="rId364369e0e0d253946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212869c6501e19544" w:history="1">
+      <w:hyperlink r:id="rId571369e0e0d253a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942269c6501e19626" w:history="1">
+      <w:hyperlink r:id="rId117669e0e0d253ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731369c6501e196ff" w:history="1">
+      <w:hyperlink r:id="rId162069e0e0d253bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204569c6501e1977b" w:history="1">
+      <w:hyperlink r:id="rId911769e0e0d253c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188169c6501e197fb" w:history="1">
+      <w:hyperlink r:id="rId584069e0e0d253cb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739169c6501e1982d" w:history="1">
+      <w:hyperlink r:id="rId457669e0e0d253cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655969c6501e198f1" w:history="1">
+      <w:hyperlink r:id="rId418369e0e0d253db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79726667" name="name692769c6501e19a2e" descr="eu_funding_250.png"/>
+            <wp:docPr id="25191968" name="name794069e0e0d253f0f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId949769c6501e19a2d" cstate="print"/>
+                    <a:blip r:embed="rId995869e0e0d253f0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42424458">
+  <w:abstractNum w:abstractNumId="20072490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56921408">
+    <w:lvl w:ilvl="0" w:tplc="18439985">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56921408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18439985" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42424457">
+  <w:abstractNum w:abstractNumId="20072489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67556990">
+    <w:lvl w:ilvl="0" w:tplc="40856727">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42424457">
-    <w:abstractNumId w:val="42424457"/>
+  <w:num w:numId="20072489">
+    <w:abstractNumId w:val="20072489"/>
   </w:num>
-  <w:num w:numId="42424458">
-    <w:abstractNumId w:val="42424458"/>
+  <w:num w:numId="20072490">
+    <w:abstractNumId w:val="20072490"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155935658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId210407395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId570169c6501e151c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId118569c6501e15230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId136869c6501e159f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId607469c6501e188c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId415069c6501e18bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId527969c6501e18c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId287569c6501e18d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId531969c6501e18f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId961769c6501e19071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId663169c6501e19090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId421669c6501e190c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId558069c6501e19101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId665869c6501e1946a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId212869c6501e19544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId942269c6501e19626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId731369c6501e196ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId204569c6501e1977b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId188169c6501e197fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId739169c6501e1982d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId655969c6501e198f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId274469c6501e158f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274469c6501e158f0.jpg"/><Relationship Id="rId969269c6501e16d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId969269c6501e16d58.jpg"/><Relationship Id="rId949769c6501e19a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949769c6501e19a2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790596170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId460586636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId586269e0e0d24ef7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId914869e0e0d24f02a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId456369e0e0d24f8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId741669e0e0d252dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId915769e0e0d2530d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId882069e0e0d253108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId572369e0e0d25327e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId240969e0e0d253483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId149669e0e0d253564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId128369e0e0d253584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId428869e0e0d2535b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId604269e0e0d2535f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId364369e0e0d253946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId571369e0e0d253a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId117669e0e0d253ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId162069e0e0d253bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId911769e0e0d253c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId584069e0e0d253cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId457669e0e0d253cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId418369e0e0d253db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402869e0e0d24f76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402869e0e0d24f76b.jpg"/><Relationship Id="rId522369e0e0d251253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522369e0e0d251253.jpg"/><Relationship Id="rId995869e0e0d253f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995869e0e0d253f0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>