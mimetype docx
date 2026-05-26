--- v8 (2026-04-16)
+++ v9 (2026-05-26)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586269e0e0d24ef7f" w:history="1">
+            <w:hyperlink r:id="rId83096a15e9032ac90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914869e0e0d24f02a" w:history="1">
+            <w:hyperlink r:id="rId21756a15e9032ad1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73078764" name="name260769e0e0d24f76d" descr="15175.jpg"/>
+                  <wp:docPr id="44257910" name="name96376a15e9032b220" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId402869e0e0d24f76b" cstate="print"/>
+                          <a:blip r:embed="rId73706a15e9032b21e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId456369e0e0d24f8ca" w:history="1">
+            <w:hyperlink r:id="rId69046a15e9032b370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2216768" name="name911069e0e0d251256" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="58130762" name="name74006a15e9032c895" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId522369e0e0d251253" cstate="print"/>
+                    <a:blip r:embed="rId85216a15e9032c890" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741669e0e0d252dc5" w:history="1">
+      <w:hyperlink r:id="rId58046a15e9032e7e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915769e0e0d2530d3" w:history="1">
+      <w:hyperlink r:id="rId59326a15e9032eaeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882069e0e0d253108" w:history="1">
+      <w:hyperlink r:id="rId55806a15e9032eb21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572369e0e0d25327e" w:history="1">
+      <w:hyperlink r:id="rId66496a15e9032ecb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240969e0e0d253483" w:history="1">
+      <w:hyperlink r:id="rId74136a15e9032ef25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149669e0e0d253564" w:history="1">
+      <w:hyperlink r:id="rId79936a15e9032f03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId128369e0e0d253584" w:history="1">
+      <w:hyperlink r:id="rId62476a15e9032f05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428869e0e0d2535b5" w:history="1">
+      <w:hyperlink r:id="rId59486a15e9032f09e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604269e0e0d2535f4" w:history="1">
+      <w:hyperlink r:id="rId45906a15e9032f0e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364369e0e0d253946" w:history="1">
+      <w:hyperlink r:id="rId66746a15e9032f4c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571369e0e0d253a1e" w:history="1">
+      <w:hyperlink r:id="rId79826a15e9032f5a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117669e0e0d253ae9" w:history="1">
+      <w:hyperlink r:id="rId61056a15e9032f679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162069e0e0d253bbc" w:history="1">
+      <w:hyperlink r:id="rId36456a15e9032f754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911769e0e0d253c38" w:history="1">
+      <w:hyperlink r:id="rId31976a15e9032f7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584069e0e0d253cb9" w:history="1">
+      <w:hyperlink r:id="rId15546a15e9032f85c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457669e0e0d253cea" w:history="1">
+      <w:hyperlink r:id="rId30056a15e9032f88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418369e0e0d253db7" w:history="1">
+      <w:hyperlink r:id="rId19196a15e9032f9bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25191968" name="name794069e0e0d253f0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="55880611" name="name19016a15e9032fd3d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId995869e0e0d253f0d" cstate="print"/>
+                    <a:blip r:embed="rId54346a15e9032fd3a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20072490">
+  <w:abstractNum w:abstractNumId="96169794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18439985">
+    <w:lvl w:ilvl="0" w:tplc="19721156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18439985" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19721156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20072489">
+  <w:abstractNum w:abstractNumId="96169793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40856727">
+    <w:lvl w:ilvl="0" w:tplc="72395832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20072489">
-    <w:abstractNumId w:val="20072489"/>
+  <w:num w:numId="96169793">
+    <w:abstractNumId w:val="96169793"/>
   </w:num>
-  <w:num w:numId="20072490">
-    <w:abstractNumId w:val="20072490"/>
+  <w:num w:numId="96169794">
+    <w:abstractNumId w:val="96169794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790596170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId460586636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId586269e0e0d24ef7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId914869e0e0d24f02a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId456369e0e0d24f8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId741669e0e0d252dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId915769e0e0d2530d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId882069e0e0d253108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId572369e0e0d25327e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId240969e0e0d253483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId149669e0e0d253564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId128369e0e0d253584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId428869e0e0d2535b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId604269e0e0d2535f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId364369e0e0d253946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId571369e0e0d253a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId117669e0e0d253ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId162069e0e0d253bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId911769e0e0d253c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId584069e0e0d253cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId457669e0e0d253cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId418369e0e0d253db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402869e0e0d24f76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402869e0e0d24f76b.jpg"/><Relationship Id="rId522369e0e0d251253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522369e0e0d251253.jpg"/><Relationship Id="rId995869e0e0d253f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995869e0e0d253f0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857104687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998846971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83096a15e9032ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId21756a15e9032ad1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId69046a15e9032b370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId58046a15e9032e7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId59326a15e9032eaeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId55806a15e9032eb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId66496a15e9032ecb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId74136a15e9032ef25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId79936a15e9032f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId62476a15e9032f05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId59486a15e9032f09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId45906a15e9032f0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId66746a15e9032f4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId79826a15e9032f5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId61056a15e9032f679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId36456a15e9032f754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId31976a15e9032f7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId15546a15e9032f85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId30056a15e9032f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId19196a15e9032f9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73706a15e9032b21e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706a15e9032b21e.jpg"/><Relationship Id="rId85216a15e9032c890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85216a15e9032c890.jpg"/><Relationship Id="rId54346a15e9032fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54346a15e9032fd3a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>