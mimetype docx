--- v9 (2026-05-26)
+++ v10 (2026-06-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83096a15e9032ac90" w:history="1">
+            <w:hyperlink r:id="rId45256a30aba20b92b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21756a15e9032ad1d" w:history="1">
+            <w:hyperlink r:id="rId45626a30aba20b998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44257910" name="name96376a15e9032b220" descr="15175.jpg"/>
+                  <wp:docPr id="63280661" name="name45336a30aba20c328" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73706a15e9032b21e" cstate="print"/>
+                          <a:blip r:embed="rId91916a30aba20c325" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69046a15e9032b370" w:history="1">
+            <w:hyperlink r:id="rId32066a30aba20c47f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58130762" name="name74006a15e9032c895" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="79165937" name="name72156a30aba20d71e" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85216a15e9032c890" cstate="print"/>
+                    <a:blip r:embed="rId66476a30aba20d71b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a15e9032e7e2" w:history="1">
+      <w:hyperlink r:id="rId27296a30aba20f399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59326a15e9032eaeb" w:history="1">
+      <w:hyperlink r:id="rId22626a30aba20f69f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a15e9032eb21" w:history="1">
+      <w:hyperlink r:id="rId64376a30aba20f6d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a15e9032ecb0" w:history="1">
+      <w:hyperlink r:id="rId15116a30aba20f83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74136a15e9032ef25" w:history="1">
+      <w:hyperlink r:id="rId17356a30aba20fa6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79936a15e9032f03d" w:history="1">
+      <w:hyperlink r:id="rId46026a30aba20fb50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62476a15e9032f05d" w:history="1">
+      <w:hyperlink r:id="rId11986a30aba20fb6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a15e9032f09e" w:history="1">
+      <w:hyperlink r:id="rId69036a30aba20fba2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a15e9032f0e2" w:history="1">
+      <w:hyperlink r:id="rId33146a30aba20fbe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66746a15e9032f4c7" w:history="1">
+      <w:hyperlink r:id="rId49016a30aba20ff54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a15e9032f5a9" w:history="1">
+      <w:hyperlink r:id="rId21566a30aba210039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61056a15e9032f679" w:history="1">
+      <w:hyperlink r:id="rId48716a30aba210107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36456a15e9032f754" w:history="1">
+      <w:hyperlink r:id="rId84516a30aba2101dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31976a15e9032f7d8" w:history="1">
+      <w:hyperlink r:id="rId93846a30aba21025a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15546a15e9032f85c" w:history="1">
+      <w:hyperlink r:id="rId95836a30aba2102db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30056a15e9032f88f" w:history="1">
+      <w:hyperlink r:id="rId79276a30aba21030c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19196a15e9032f9bf" w:history="1">
+      <w:hyperlink r:id="rId54846a30aba2103d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55880611" name="name19016a15e9032fd3d" descr="eu_funding_250.png"/>
+            <wp:docPr id="89294372" name="name16696a30aba2107ec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54346a15e9032fd3a" cstate="print"/>
+                    <a:blip r:embed="rId73946a30aba2107eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96169794">
+  <w:abstractNum w:abstractNumId="72466726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19721156">
+    <w:lvl w:ilvl="0" w:tplc="46422555">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19721156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46422555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96169793">
+  <w:abstractNum w:abstractNumId="72466725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72395832">
+    <w:lvl w:ilvl="0" w:tplc="23092388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96169793">
-    <w:abstractNumId w:val="96169793"/>
+  <w:num w:numId="72466725">
+    <w:abstractNumId w:val="72466725"/>
   </w:num>
-  <w:num w:numId="96169794">
-    <w:abstractNumId w:val="96169794"/>
+  <w:num w:numId="72466726">
+    <w:abstractNumId w:val="72466726"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857104687" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998846971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83096a15e9032ac90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId21756a15e9032ad1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId69046a15e9032b370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId58046a15e9032e7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId59326a15e9032eaeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId55806a15e9032eb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId66496a15e9032ecb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId74136a15e9032ef25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId79936a15e9032f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId62476a15e9032f05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId59486a15e9032f09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId45906a15e9032f0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId66746a15e9032f4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId79826a15e9032f5a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId61056a15e9032f679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId36456a15e9032f754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId31976a15e9032f7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId15546a15e9032f85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId30056a15e9032f88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId19196a15e9032f9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73706a15e9032b21e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706a15e9032b21e.jpg"/><Relationship Id="rId85216a15e9032c890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85216a15e9032c890.jpg"/><Relationship Id="rId54346a15e9032fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54346a15e9032fd3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228796484" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950445179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45256a30aba20b92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId45626a30aba20b998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId32066a30aba20c47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId27296a30aba20f399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId22626a30aba20f69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId64376a30aba20f6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId15116a30aba20f83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId17356a30aba20fa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId46026a30aba20fb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId11986a30aba20fb6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId69036a30aba20fba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId33146a30aba20fbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId49016a30aba20ff54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId21566a30aba210039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId48716a30aba210107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId84516a30aba2101dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId93846a30aba21025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId95836a30aba2102db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId79276a30aba21030c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId54846a30aba2103d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91916a30aba20c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91916a30aba20c325.jpg"/><Relationship Id="rId66476a30aba20d71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66476a30aba20d71b.jpg"/><Relationship Id="rId73946a30aba2107eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73946a30aba2107eb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>