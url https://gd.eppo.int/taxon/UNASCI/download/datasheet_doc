--- v10 (2026-06-16)
+++ v11 (2026-07-06)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45256a30aba20b92b" w:history="1">
+            <w:hyperlink r:id="rId58156a4b173c1a19c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45626a30aba20b998" w:history="1">
+            <w:hyperlink r:id="rId58726a4b173c1a206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63280661" name="name45336a30aba20c328" descr="15175.jpg"/>
+                  <wp:docPr id="56827749" name="name99986a4b173c1a853" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91916a30aba20c325" cstate="print"/>
+                          <a:blip r:embed="rId15016a4b173c1a851" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32066a30aba20c47f" w:history="1">
+            <w:hyperlink r:id="rId10326a4b173c1a98b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79165937" name="name72156a30aba20d71e" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="61813134" name="name35666a4b173c1b7ca" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66476a30aba20d71b" cstate="print"/>
+                    <a:blip r:embed="rId69736a4b173c1b7c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27296a30aba20f399" w:history="1">
+      <w:hyperlink r:id="rId33216a4b173c1d394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22626a30aba20f69f" w:history="1">
+      <w:hyperlink r:id="rId48946a4b173c1d6a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64376a30aba20f6d4" w:history="1">
+      <w:hyperlink r:id="rId95286a4b173c1d6d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a30aba20f83c" w:history="1">
+      <w:hyperlink r:id="rId37876a4b173c1d84b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17356a30aba20fa6a" w:history="1">
+      <w:hyperlink r:id="rId38076a4b173c1da50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a30aba20fb50" w:history="1">
+      <w:hyperlink r:id="rId61346a4b173c1db33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11986a30aba20fb6f" w:history="1">
+      <w:hyperlink r:id="rId89416a4b173c1db52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69036a30aba20fba2" w:history="1">
+      <w:hyperlink r:id="rId71346a4b173c1db8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33146a30aba20fbe2" w:history="1">
+      <w:hyperlink r:id="rId93726a4b173c1dbd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49016a30aba20ff54" w:history="1">
+      <w:hyperlink r:id="rId52396a4b173c1df33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21566a30aba210039" w:history="1">
+      <w:hyperlink r:id="rId45406a4b173c1e00e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48716a30aba210107" w:history="1">
+      <w:hyperlink r:id="rId81826a4b173c1e0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84516a30aba2101dc" w:history="1">
+      <w:hyperlink r:id="rId39746a4b173c1e1ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a30aba21025a" w:history="1">
+      <w:hyperlink r:id="rId16956a4b173c1e22a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95836a30aba2102db" w:history="1">
+      <w:hyperlink r:id="rId97696a4b173c1e2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a30aba21030c" w:history="1">
+      <w:hyperlink r:id="rId42026a4b173c1e2dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54846a30aba2103d0" w:history="1">
+      <w:hyperlink r:id="rId70726a4b173c1e3a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89294372" name="name16696a30aba2107ec" descr="eu_funding_250.png"/>
+            <wp:docPr id="20299675" name="name39226a4b173c1e4c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73946a30aba2107eb" cstate="print"/>
+                    <a:blip r:embed="rId41606a4b173c1e4c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72466726">
+  <w:abstractNum w:abstractNumId="27039204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46422555">
+    <w:lvl w:ilvl="0" w:tplc="30899003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46422555" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30899003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72466725">
+  <w:abstractNum w:abstractNumId="27039203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23092388">
+    <w:lvl w:ilvl="0" w:tplc="64348540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72466725">
-    <w:abstractNumId w:val="72466725"/>
+  <w:num w:numId="27039203">
+    <w:abstractNumId w:val="27039203"/>
   </w:num>
-  <w:num w:numId="72466726">
-    <w:abstractNumId w:val="72466726"/>
+  <w:num w:numId="27039204">
+    <w:abstractNumId w:val="27039204"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228796484" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950445179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45256a30aba20b92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId45626a30aba20b998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId32066a30aba20c47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId27296a30aba20f399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId22626a30aba20f69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId64376a30aba20f6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId15116a30aba20f83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId17356a30aba20fa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId46026a30aba20fb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId11986a30aba20fb6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId69036a30aba20fba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId33146a30aba20fbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId49016a30aba20ff54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId21566a30aba210039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId48716a30aba210107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId84516a30aba2101dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId93846a30aba21025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId95836a30aba2102db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId79276a30aba21030c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId54846a30aba2103d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91916a30aba20c325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91916a30aba20c325.jpg"/><Relationship Id="rId66476a30aba20d71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66476a30aba20d71b.jpg"/><Relationship Id="rId73946a30aba2107eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73946a30aba2107eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363769363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId241737464" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58156a4b173c1a19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId58726a4b173c1a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId10326a4b173c1a98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId33216a4b173c1d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId48946a4b173c1d6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId95286a4b173c1d6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId37876a4b173c1d84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId38076a4b173c1da50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId61346a4b173c1db33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId89416a4b173c1db52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId71346a4b173c1db8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId93726a4b173c1dbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId52396a4b173c1df33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId45406a4b173c1e00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId81826a4b173c1e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId39746a4b173c1e1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId16956a4b173c1e22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId97696a4b173c1e2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId42026a4b173c1e2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId70726a4b173c1e3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15016a4b173c1a851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15016a4b173c1a851.jpg"/><Relationship Id="rId69736a4b173c1b7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a4b173c1b7c7.jpg"/><Relationship Id="rId41606a4b173c1e4c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41606a4b173c1e4c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>