--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58156a4b173c1a19c" w:history="1">
+            <w:hyperlink r:id="rId51906a65a6e03bfb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58726a4b173c1a206" w:history="1">
+            <w:hyperlink r:id="rId96256a65a6e03c040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56827749" name="name99986a4b173c1a853" descr="15175.jpg"/>
+                  <wp:docPr id="88903553" name="name89366a65a6e03c90d" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15016a4b173c1a851" cstate="print"/>
+                          <a:blip r:embed="rId96396a65a6e03c90b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10326a4b173c1a98b" w:history="1">
+            <w:hyperlink r:id="rId64726a65a6e03ca82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61813134" name="name35666a4b173c1b7ca" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="45002625" name="name16576a65a6e03db2e" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69736a4b173c1b7c7" cstate="print"/>
+                    <a:blip r:embed="rId43746a65a6e03db2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33216a4b173c1d394" w:history="1">
+      <w:hyperlink r:id="rId66686a65a6e03f9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48946a4b173c1d6a3" w:history="1">
+      <w:hyperlink r:id="rId82336a65a6e03fd1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95286a4b173c1d6d8" w:history="1">
+      <w:hyperlink r:id="rId59376a65a6e03fd53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37876a4b173c1d84b" w:history="1">
+      <w:hyperlink r:id="rId12156a65a6e03feeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a4b173c1da50" w:history="1">
+      <w:hyperlink r:id="rId46596a65a6e040116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61346a4b173c1db33" w:history="1">
+      <w:hyperlink r:id="rId12076a65a6e040213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89416a4b173c1db52" w:history="1">
+      <w:hyperlink r:id="rId61866a65a6e040233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71346a4b173c1db8e" w:history="1">
+      <w:hyperlink r:id="rId94206a65a6e040267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93726a4b173c1dbd0" w:history="1">
+      <w:hyperlink r:id="rId34216a65a6e0402a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a4b173c1df33" w:history="1">
+      <w:hyperlink r:id="rId52356a65a6e04060f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45406a4b173c1e00e" w:history="1">
+      <w:hyperlink r:id="rId71886a65a6e0406eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81826a4b173c1e0db" w:history="1">
+      <w:hyperlink r:id="rId75526a65a6e0407e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39746a4b173c1e1ae" w:history="1">
+      <w:hyperlink r:id="rId78746a65a6e0408f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16956a4b173c1e22a" w:history="1">
+      <w:hyperlink r:id="rId34276a65a6e040973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97696a4b173c1e2ab" w:history="1">
+      <w:hyperlink r:id="rId11336a65a6e040a0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42026a4b173c1e2dc" w:history="1">
+      <w:hyperlink r:id="rId10276a65a6e040a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726a4b173c1e3a1" w:history="1">
+      <w:hyperlink r:id="rId97836a65a6e040b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20299675" name="name39226a4b173c1e4c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="49105158" name="name97886a65a6e040c90" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41606a4b173c1e4c3" cstate="print"/>
+                    <a:blip r:embed="rId40206a65a6e040c8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27039204">
+  <w:abstractNum w:abstractNumId="13778699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30899003">
+    <w:lvl w:ilvl="0" w:tplc="29432504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30899003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29432504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27039203">
+  <w:abstractNum w:abstractNumId="13778698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64348540">
+    <w:lvl w:ilvl="0" w:tplc="94789771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27039203">
-    <w:abstractNumId w:val="27039203"/>
+  <w:num w:numId="13778698">
+    <w:abstractNumId w:val="13778698"/>
   </w:num>
-  <w:num w:numId="27039204">
-    <w:abstractNumId w:val="27039204"/>
+  <w:num w:numId="13778699">
+    <w:abstractNumId w:val="13778699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363769363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId241737464" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58156a4b173c1a19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId58726a4b173c1a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId10326a4b173c1a98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId33216a4b173c1d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId48946a4b173c1d6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId95286a4b173c1d6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId37876a4b173c1d84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId38076a4b173c1da50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId61346a4b173c1db33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId89416a4b173c1db52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId71346a4b173c1db8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId93726a4b173c1dbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId52396a4b173c1df33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId45406a4b173c1e00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId81826a4b173c1e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId39746a4b173c1e1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId16956a4b173c1e22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId97696a4b173c1e2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId42026a4b173c1e2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId70726a4b173c1e3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15016a4b173c1a851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15016a4b173c1a851.jpg"/><Relationship Id="rId69736a4b173c1b7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a4b173c1b7c7.jpg"/><Relationship Id="rId41606a4b173c1e4c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41606a4b173c1e4c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468587912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884681756" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51906a65a6e03bfb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId96256a65a6e03c040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId64726a65a6e03ca82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId66686a65a6e03f9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId82336a65a6e03fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId59376a65a6e03fd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId12156a65a6e03feeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId46596a65a6e040116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId12076a65a6e040213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId61866a65a6e040233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId94206a65a6e040267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId34216a65a6e0402a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId52356a65a6e04060f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId71886a65a6e0406eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId75526a65a6e0407e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId78746a65a6e0408f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId34276a65a6e040973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId11336a65a6e040a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId10276a65a6e040a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId97836a65a6e040b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96396a65a6e03c90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96396a65a6e03c90b.jpg"/><Relationship Id="rId43746a65a6e03db2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43746a65a6e03db2c.jpg"/><Relationship Id="rId40206a65a6e040c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40206a65a6e040c8f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>