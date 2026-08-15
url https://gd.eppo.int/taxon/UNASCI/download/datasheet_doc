--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51906a65a6e03bfb6" w:history="1">
+            <w:hyperlink r:id="rId66106a8026eedd93e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96256a65a6e03c040" w:history="1">
+            <w:hyperlink r:id="rId48706a8026eedd9ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88903553" name="name89366a65a6e03c90d" descr="15175.jpg"/>
+                  <wp:docPr id="10280175" name="name28226a8026eede1cd" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96396a65a6e03c90b" cstate="print"/>
+                          <a:blip r:embed="rId53346a8026eede1cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64726a65a6e03ca82" w:history="1">
+            <w:hyperlink r:id="rId33396a8026eede30c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45002625" name="name16576a65a6e03db2e" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="76472556" name="name42226a8026eedf51d" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43746a65a6e03db2c" cstate="print"/>
+                    <a:blip r:embed="rId76986a8026eedf51a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66686a65a6e03f9f1" w:history="1">
+      <w:hyperlink r:id="rId37136a8026eee1247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82336a65a6e03fd1d" w:history="1">
+      <w:hyperlink r:id="rId40956a8026eee1551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59376a65a6e03fd53" w:history="1">
+      <w:hyperlink r:id="rId71426a8026eee1589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12156a65a6e03feeb" w:history="1">
+      <w:hyperlink r:id="rId63736a8026eee16fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46596a65a6e040116" w:history="1">
+      <w:hyperlink r:id="rId82796a8026eee192c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12076a65a6e040213" w:history="1">
+      <w:hyperlink r:id="rId14286a8026eee1a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61866a65a6e040233" w:history="1">
+      <w:hyperlink r:id="rId21396a8026eee1a3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206a65a6e040267" w:history="1">
+      <w:hyperlink r:id="rId20336a8026eee1a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34216a65a6e0402a7" w:history="1">
+      <w:hyperlink r:id="rId74226a8026eee1ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356a65a6e04060f" w:history="1">
+      <w:hyperlink r:id="rId34226a8026eee1e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71886a65a6e0406eb" w:history="1">
+      <w:hyperlink r:id="rId67946a8026eee1f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75526a65a6e0407e6" w:history="1">
+      <w:hyperlink r:id="rId21896a8026eee1fdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a65a6e0408f0" w:history="1">
+      <w:hyperlink r:id="rId57346a8026eee20b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34276a65a6e040973" w:history="1">
+      <w:hyperlink r:id="rId80226a8026eee213a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11336a65a6e040a0b" w:history="1">
+      <w:hyperlink r:id="rId31836a8026eee21bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276a65a6e040a4c" w:history="1">
+      <w:hyperlink r:id="rId64396a8026eee21ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a65a6e040b23" w:history="1">
+      <w:hyperlink r:id="rId65696a8026eee22b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49105158" name="name97886a65a6e040c90" descr="eu_funding_250.png"/>
+            <wp:docPr id="61140091" name="name50316a8026eee23f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40206a65a6e040c8f" cstate="print"/>
+                    <a:blip r:embed="rId65816a8026eee23f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13778699">
+  <w:abstractNum w:abstractNumId="51680898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29432504">
+    <w:lvl w:ilvl="0" w:tplc="96706823">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29432504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96706823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13778698">
+  <w:abstractNum w:abstractNumId="51680897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94789771">
+    <w:lvl w:ilvl="0" w:tplc="39151996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13778698">
-    <w:abstractNumId w:val="13778698"/>
+  <w:num w:numId="51680897">
+    <w:abstractNumId w:val="51680897"/>
   </w:num>
-  <w:num w:numId="13778699">
-    <w:abstractNumId w:val="13778699"/>
+  <w:num w:numId="51680898">
+    <w:abstractNumId w:val="51680898"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468587912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884681756" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51906a65a6e03bfb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId96256a65a6e03c040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId64726a65a6e03ca82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId66686a65a6e03f9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId82336a65a6e03fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId59376a65a6e03fd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId12156a65a6e03feeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId46596a65a6e040116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId12076a65a6e040213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId61866a65a6e040233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId94206a65a6e040267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId34216a65a6e0402a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId52356a65a6e04060f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId71886a65a6e0406eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId75526a65a6e0407e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId78746a65a6e0408f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId34276a65a6e040973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId11336a65a6e040a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId10276a65a6e040a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId97836a65a6e040b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96396a65a6e03c90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96396a65a6e03c90b.jpg"/><Relationship Id="rId43746a65a6e03db2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43746a65a6e03db2c.jpg"/><Relationship Id="rId40206a65a6e040c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40206a65a6e040c8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835696027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId677953693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66106a8026eedd93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId48706a8026eedd9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId33396a8026eede30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId37136a8026eee1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId40956a8026eee1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId71426a8026eee1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId63736a8026eee16fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId82796a8026eee192c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId14286a8026eee1a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId21396a8026eee1a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId20336a8026eee1a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId74226a8026eee1ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId34226a8026eee1e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId67946a8026eee1f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId21896a8026eee1fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId57346a8026eee20b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId80226a8026eee213a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId31836a8026eee21bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId64396a8026eee21ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId65696a8026eee22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53346a8026eede1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53346a8026eede1cc.jpg"/><Relationship Id="rId76986a8026eedf51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a8026eedf51a.jpg"/><Relationship Id="rId65816a8026eee23f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816a8026eee23f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>