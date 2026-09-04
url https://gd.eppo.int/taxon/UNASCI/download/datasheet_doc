--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66106a8026eedd93e" w:history="1">
+            <w:hyperlink r:id="rId47126a9acc447f982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48706a8026eedd9ac" w:history="1">
+            <w:hyperlink r:id="rId57526a9acc447fa05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10280175" name="name28226a8026eede1cd" descr="15175.jpg"/>
+                  <wp:docPr id="28813241" name="name50796a9acc448046a" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53346a8026eede1cc" cstate="print"/>
+                          <a:blip r:embed="rId54146a9acc4480468" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33396a8026eede30c" w:history="1">
+            <w:hyperlink r:id="rId31366a9acc44805bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1312,63 +1312,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76472556" name="name42226a8026eedf51d" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="81119548" name="name15966a9acc4481781" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76986a8026eedf51a" cstate="print"/>
+                    <a:blip r:embed="rId67066a9acc448177f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1471,51 +1471,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antigua and Barbuda, Barbados, Bermuda, Cuba, Dominica, Dominican Republic, El Salvador, Grenada, Guadeloupe, Haiti, Honduras, Jamaica, Martinique, Montserrat, Netherlands Antilles, Panama, Puerto Rico, Saint Kitts and Nevis, Saint Lucia, Saint Vincent and the Grenadines, Trinidad and Tobago, Virgin Islands (British), Virgin Islands (US)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Bolivia, Brazil (Espirito Santo, Mato Grosso, Rio de Janeiro, Rio Grande do Sul, Sao Paulo), Chile, Colombia, Ecuador, French Guiana, Guyana, Paraguay, Peru, Uruguay, Venezuela</w:t>
+        <w:t xml:space="preserve"> Argentina, Bolivia, Brazil (Bahia, Espirito Santo, Mato Grosso, Rio de Janeiro, Rio Grande do Sul, Sao Paulo), Chile, Colombia, Ecuador, French Guiana, Guyana, Paraguay, Peru, Uruguay, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (New South Wales, Northern Territory, Queensland, South Australia, Victoria), Cook Islands, Fiji, Kiribati, Micronesia, Federated States of, New Caledonia, Niue, Papua New Guinea, Samoa, Solomon Islands, Tonga, Vanuatu, Wallis and Futuna Islands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5385,51 +5385,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37136a8026eee1247" w:history="1">
+      <w:hyperlink r:id="rId50586a9acc4483318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5856,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a8026eee1551" w:history="1">
+      <w:hyperlink r:id="rId86946a9acc4483609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71426a8026eee1589" w:history="1">
+      <w:hyperlink r:id="rId56666a9acc448363d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63736a8026eee16fb" w:history="1">
+      <w:hyperlink r:id="rId63976a9acc44837a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82796a8026eee192c" w:history="1">
+      <w:hyperlink r:id="rId56786a9acc44839c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6569,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14286a8026eee1a1e" w:history="1">
+      <w:hyperlink r:id="rId37696a9acc4483aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21396a8026eee1a3f" w:history="1">
+      <w:hyperlink r:id="rId66716a9acc4483aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20336a8026eee1a73" w:history="1">
+      <w:hyperlink r:id="rId43376a9acc4483afc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74226a8026eee1ab4" w:history="1">
+      <w:hyperlink r:id="rId50056a9acc4483b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34226a8026eee1e2c" w:history="1">
+      <w:hyperlink r:id="rId15166a9acc4483eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7330,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a8026eee1f0b" w:history="1">
+      <w:hyperlink r:id="rId32616a9acc4483f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7460,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21896a8026eee1fdc" w:history="1">
+      <w:hyperlink r:id="rId56876a9acc448405d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7586,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57346a8026eee20b8" w:history="1">
+      <w:hyperlink r:id="rId26116a9acc4484131" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7663,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80226a8026eee213a" w:history="1">
+      <w:hyperlink r:id="rId68836a9acc44841af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7742,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31836a8026eee21bc" w:history="1">
+      <w:hyperlink r:id="rId21546a9acc448422f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64396a8026eee21ed" w:history="1">
+      <w:hyperlink r:id="rId39696a9acc4484261" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a8026eee22b8" w:history="1">
+      <w:hyperlink r:id="rId99836a9acc4484324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8010,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61140091" name="name50316a8026eee23f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="18533177" name="name55516a9acc448464b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65816a8026eee23f4" cstate="print"/>
+                    <a:blip r:embed="rId55196a9acc448464a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8164,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51680898">
+  <w:abstractNum w:abstractNumId="42692635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96706823">
+    <w:lvl w:ilvl="0" w:tplc="97133786">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96706823" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97133786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51680897">
+  <w:abstractNum w:abstractNumId="42692634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39151996">
+    <w:lvl w:ilvl="0" w:tplc="80930487">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9046,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51680897">
-    <w:abstractNumId w:val="51680897"/>
+  <w:num w:numId="42692634">
+    <w:abstractNumId w:val="42692634"/>
   </w:num>
-  <w:num w:numId="51680898">
-    <w:abstractNumId w:val="51680898"/>
+  <w:num w:numId="42692635">
+    <w:abstractNumId w:val="42692635"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835696027" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId677953693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66106a8026eedd93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId48706a8026eedd9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId33396a8026eede30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId37136a8026eee1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId40956a8026eee1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId71426a8026eee1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId63736a8026eee16fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId82796a8026eee192c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId14286a8026eee1a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId21396a8026eee1a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId20336a8026eee1a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId74226a8026eee1ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId34226a8026eee1e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId67946a8026eee1f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId21896a8026eee1fdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId57346a8026eee20b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId80226a8026eee213a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId31836a8026eee21bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId64396a8026eee21ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId65696a8026eee22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53346a8026eede1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53346a8026eede1cc.jpg"/><Relationship Id="rId76986a8026eedf51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a8026eedf51a.jpg"/><Relationship Id="rId65816a8026eee23f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816a8026eee23f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403563186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837745903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47126a9acc447f982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId57526a9acc447fa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId31366a9acc44805bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId50586a9acc4483318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId86946a9acc4483609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId56666a9acc448363d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId63976a9acc44837a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId56786a9acc44839c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId37696a9acc4483aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId66716a9acc4483aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId43376a9acc4483afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId50056a9acc4483b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId15166a9acc4483eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId32616a9acc4483f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId56876a9acc448405d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId26116a9acc4484131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId68836a9acc44841af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId21546a9acc448422f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId39696a9acc4484261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId99836a9acc4484324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54146a9acc4480468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54146a9acc4480468.jpg"/><Relationship Id="rId67066a9acc448177f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67066a9acc448177f.jpg"/><Relationship Id="rId55196a9acc448464a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55196a9acc448464a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>