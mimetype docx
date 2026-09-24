--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47126a9acc447f982" w:history="1">
+            <w:hyperlink r:id="rId90616ab5940098050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57526a9acc447fa05" w:history="1">
+            <w:hyperlink r:id="rId91846ab59400980ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28813241" name="name50796a9acc448046a" descr="15175.jpg"/>
+                  <wp:docPr id="78676015" name="name41506ab5940098991" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54146a9acc4480468" cstate="print"/>
+                          <a:blip r:embed="rId30806ab594009898f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31366a9acc44805bf" w:history="1">
+            <w:hyperlink r:id="rId81156ab5940098af6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -974,50 +974,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus x latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Citrus x limon var. limetta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citrus x limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocos nucifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1312,63 +1332,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81119548" name="name15966a9acc4481781" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="91748797" name="name72586ab5940099c51" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67066a9acc448177f" cstate="print"/>
+                    <a:blip r:embed="rId55466ab5940099c4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5385,51 +5405,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50586a9acc4483318" w:history="1">
+      <w:hyperlink r:id="rId29786ab594009b941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5856,81 +5876,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86946a9acc4483609" w:history="1">
+      <w:hyperlink r:id="rId70726ab594009bc3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56666a9acc448363d" w:history="1">
+      <w:hyperlink r:id="rId46626ab594009bc72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6112,51 +6132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63976a9acc44837a4" w:history="1">
+      <w:hyperlink r:id="rId73156ab594009bddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56786a9acc44839c6" w:history="1">
+      <w:hyperlink r:id="rId54376ab594009bff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6569,141 +6589,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37696a9acc4483aaa" w:history="1">
+      <w:hyperlink r:id="rId61366ab594009c0d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId66716a9acc4483aca" w:history="1">
+      <w:hyperlink r:id="rId51746ab594009c0fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43376a9acc4483afc" w:history="1">
+      <w:hyperlink r:id="rId52516ab594009c12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50056a9acc4483b3c" w:history="1">
+      <w:hyperlink r:id="rId50546ab594009c16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7193,51 +7213,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15166a9acc4483eb5" w:history="1">
+      <w:hyperlink r:id="rId20156ab594009c4eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7330,51 +7350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32616a9acc4483f90" w:history="1">
+      <w:hyperlink r:id="rId74506ab594009c5ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7460,51 +7480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56876a9acc448405d" w:history="1">
+      <w:hyperlink r:id="rId82986ab594009c699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7586,51 +7606,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a9acc4484131" w:history="1">
+      <w:hyperlink r:id="rId76726ab594009c778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7663,51 +7683,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68836a9acc44841af" w:history="1">
+      <w:hyperlink r:id="rId10966ab594009c8da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7742,81 +7762,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21546a9acc448422f" w:history="1">
+      <w:hyperlink r:id="rId90006ab594009c973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39696a9acc4484261" w:history="1">
+      <w:hyperlink r:id="rId85526ab594009c9aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7891,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99836a9acc4484324" w:history="1">
+      <w:hyperlink r:id="rId25136ab594009ca75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8010,63 +8030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18533177" name="name55516a9acc448464b" descr="eu_funding_250.png"/>
+            <wp:docPr id="53409145" name="name94046ab594009cbd2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55196a9acc448464a" cstate="print"/>
+                    <a:blip r:embed="rId32806ab594009cbd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8164,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42692635">
+  <w:abstractNum w:abstractNumId="81106353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97133786">
+    <w:lvl w:ilvl="0" w:tplc="89813500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97133786" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89813500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42692634">
+  <w:abstractNum w:abstractNumId="81106352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80930487">
+    <w:lvl w:ilvl="0" w:tplc="66788247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9046,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42692634">
-    <w:abstractNumId w:val="42692634"/>
+  <w:num w:numId="81106352">
+    <w:abstractNumId w:val="81106352"/>
   </w:num>
-  <w:num w:numId="42692635">
-    <w:abstractNumId w:val="42692635"/>
+  <w:num w:numId="81106353">
+    <w:abstractNumId w:val="81106353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20644,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403563186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837745903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47126a9acc447f982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId57526a9acc447fa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId31366a9acc44805bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId50586a9acc4483318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId86946a9acc4483609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId56666a9acc448363d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId63976a9acc44837a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId56786a9acc44839c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId37696a9acc4483aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId66716a9acc4483aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId43376a9acc4483afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId50056a9acc4483b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId15166a9acc4483eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId32616a9acc4483f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId56876a9acc448405d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId26116a9acc4484131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId68836a9acc44841af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId21546a9acc448422f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId39696a9acc4484261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId99836a9acc4484324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54146a9acc4480468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54146a9acc4480468.jpg"/><Relationship Id="rId67066a9acc448177f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67066a9acc448177f.jpg"/><Relationship Id="rId55196a9acc448464a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55196a9acc448464a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606224902" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId180389894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90616ab5940098050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId91846ab59400980ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId81156ab5940098af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId29786ab594009b941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId70726ab594009bc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId46626ab594009bc72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId73156ab594009bddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId54376ab594009bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId61366ab594009c0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId51746ab594009c0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId52516ab594009c12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId50546ab594009c16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId20156ab594009c4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId74506ab594009c5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId82986ab594009c699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId76726ab594009c778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId10966ab594009c8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId90006ab594009c973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId85526ab594009c9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId25136ab594009ca75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30806ab594009898f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30806ab594009898f.jpg"/><Relationship Id="rId55466ab5940099c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55466ab5940099c4e.jpg"/><Relationship Id="rId32806ab594009cbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32806ab594009cbd1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>