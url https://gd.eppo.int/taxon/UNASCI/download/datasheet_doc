--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Comstock)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus snow scale, orange chionaspis, white louse scale</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90616ab5940098050" w:history="1">
+            <w:hyperlink r:id="rId39896ad019398f744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91846ab59400980ba" w:history="1">
+            <w:hyperlink r:id="rId31296ad019398f790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> UNASCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78676015" name="name41506ab5940098991" descr="15175.jpg"/>
+                  <wp:docPr id="65511144" name="name98706ad019398fb31" descr="15175.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15175.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30806ab594009898f" cstate="print"/>
+                          <a:blip r:embed="rId68666ad019398fb30" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81156ab5940098af6" w:history="1">
+            <w:hyperlink r:id="rId15646ad019398fc08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1332,63 +1332,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">U. citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not present in Algeria, Greece, Italy, and Spain: the citrus snow scale reports in these countries are old and unconfirmed literature records. Some interceptions on traded plant material have been reported from Uzbekistan and Turkey (Europhyt, 2012) but no further pest reports exist for these countries. Presence in Russia and other countries in the former USSR is considered uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91748797" name="name72586ab5940099c51" descr="UNASCI_distribution_map.jpg"/>
+            <wp:docPr id="14534202" name="name43916ad019399062d" descr="UNASCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="UNASCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55466ab5940099c4e" cstate="print"/>
+                    <a:blip r:embed="rId74136ad019399062b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5405,51 +5405,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 383 – 400.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Europhyt (2012) Europhyt Interceptions Annual Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29786ab594009b941" w:history="1">
+      <w:hyperlink r:id="rId10576ad01939919b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5876,81 +5876,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49–61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726ab594009bc3d" w:history="1">
+      <w:hyperlink r:id="rId12596ad0193991bd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11295-010-0314-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Futch SH &amp; Jackson LK (2021) Sunburst Tangerine HS168. UF IFAS Extension University of Florida.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46626ab594009bc72" w:history="1">
+      <w:hyperlink r:id="rId54326ad0193991bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/publication/CH079</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6132,51 +6132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73156ab594009bddd" w:history="1">
+      <w:hyperlink r:id="rId57286ad0193991d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11557-015-1044-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kondo T &amp; Watson GW (EDs) (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encyclopedia of scale insect pests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, 608 pp.  ISBN-13: 9781800620667 (ePDF). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54376ab594009bff3" w:history="1">
+      <w:hyperlink r:id="rId86446ad0193991fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/9781800620643.0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6589,141 +6589,141 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientia Horticulturae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207–212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61366ab594009c0d9" w:history="1">
+      <w:hyperlink r:id="rId62386ad01939920c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51746ab594009c0fa" w:history="1">
+      <w:hyperlink r:id="rId99186ad01939920f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1016/j.scienta.2008.11.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Kew Royal Botanic Gardens. Sour orange.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52516ab594009c12d" w:history="1">
+      <w:hyperlink r:id="rId67446ad019399212c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porcelli F (2019) A method to slide-mount insects and other arthropods in a water-soluble medium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50546ab594009c16d" w:history="1">
+      <w:hyperlink r:id="rId69576ad0193992172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.3471649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed April 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7213,51 +7213,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UCR (2023) University of California, Riverside (UCR). Givaudan Citrus Variety Collection at UCR. Carrizo citrange. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156ab594009c4eb" w:history="1">
+      <w:hyperlink r:id="rId74646ad0193992401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://citrusvariety.ucr.edu/crc2863</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7350,51 +7350,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 939–948. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74506ab594009c5ca" w:history="1">
+      <w:hyperlink r:id="rId52106ad01939924b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/83.5.939</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7480,51 +7480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 432-440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82986ab594009c699" w:history="1">
+      <w:hyperlink r:id="rId45216ad019399254a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3905.3.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7606,51 +7606,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI, EFSA and further resources used when preparing this datasheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buckley CR &amp; Hodges AC (2017) University of Florida. UF-IFAS. Featured Creatures. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726ab594009c778" w:history="1">
+      <w:hyperlink r:id="rId41966ad01939925e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7683,51 +7683,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Map No 149</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) CABI Compendium 2021. Datasheet on Unaspis citri (citrus snow scale). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966ab594009c8da" w:history="1">
+      <w:hyperlink r:id="rId68526ad019399263d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and including CABI summary data [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7762,81 +7762,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16(3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5187, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90006ab594009c973" w:history="1">
+      <w:hyperlink r:id="rId58756ad0193992699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Various authors. Diaspididae of the World 2.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85526ab594009c9aa" w:history="1">
+      <w:hyperlink r:id="rId42886ad01939926bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7911,51 +7911,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaspis citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25136ab594009ca75" w:history="1">
+      <w:hyperlink r:id="rId97676ad0193992764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53409145" name="name94046ab594009cbd2" descr="eu_funding_250.png"/>
+            <wp:docPr id="80542157" name="name80736ad019399298b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32806ab594009cbd1" cstate="print"/>
+                    <a:blip r:embed="rId66586ad019399298a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81106353">
+  <w:abstractNum w:abstractNumId="81959017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89813500">
+    <w:lvl w:ilvl="0" w:tplc="54083347">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89813500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54083347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81106352">
+  <w:abstractNum w:abstractNumId="81959016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66788247">
+    <w:lvl w:ilvl="0" w:tplc="64680289">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81106352">
-    <w:abstractNumId w:val="81106352"/>
+  <w:num w:numId="81959016">
+    <w:abstractNumId w:val="81959016"/>
   </w:num>
-  <w:num w:numId="81106353">
-    <w:abstractNumId w:val="81106353"/>
+  <w:num w:numId="81959017">
+    <w:abstractNumId w:val="81959017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606224902" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId180389894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90616ab5940098050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId91846ab59400980ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId81156ab5940098af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId29786ab594009b941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId70726ab594009bc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId46626ab594009bc72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId73156ab594009bddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId54376ab594009bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId61366ab594009c0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId51746ab594009c0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId52516ab594009c12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId50546ab594009c16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId20156ab594009c4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId74506ab594009c5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId82986ab594009c699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId76726ab594009c778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId10966ab594009c8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId90006ab594009c973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId85526ab594009c9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId25136ab594009ca75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30806ab594009898f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30806ab594009898f.jpg"/><Relationship Id="rId55466ab5940099c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55466ab5940099c4e.jpg"/><Relationship Id="rId32806ab594009cbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32806ab594009cbd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311947556" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId325006562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39896ad019398f744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/" TargetMode="External"/><Relationship Id="rId31296ad019398f790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/categorization" TargetMode="External"/><Relationship Id="rId15646ad019398fc08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/UNASCI/photos" TargetMode="External"/><Relationship Id="rId10576ad01939919b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/plants/plant-health-and-biosecurity/europhyt/interceptions-annual-reports_en" TargetMode="External"/><Relationship Id="rId12596ad0193991bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11295-010-0314-x" TargetMode="External"/><Relationship Id="rId54326ad0193991bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/publication/CH079" TargetMode="External"/><Relationship Id="rId57286ad0193991d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11557-015-1044-0" TargetMode="External"/><Relationship Id="rId86446ad0193991fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/9781800620643.0000" TargetMode="External"/><Relationship Id="rId62386ad01939920c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Doi_(identifier)" TargetMode="External"/><Relationship Id="rId99186ad01939920f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016%2Fj.scienta.2008.11.001" TargetMode="External"/><Relationship Id="rId67446ad019399212c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/taxon/urn:lsid:ipni.org:names:59600-2" TargetMode="External"/><Relationship Id="rId69576ad0193992172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.3471649" TargetMode="External"/><Relationship Id="rId74646ad0193992401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citrusvariety.ucr.edu/crc2863" TargetMode="External"/><Relationship Id="rId52106ad01939924b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/83.5.939" TargetMode="External"/><Relationship Id="rId45216ad019399254a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3905.3.9" TargetMode="External"/><Relationship Id="rId41966ad01939925e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entnemdept.ufl.edu/creatures/orn/scales/citrus_snow_scale.htm" TargetMode="External"/><Relationship Id="rId68526ad019399263d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.55685" TargetMode="External"/><Relationship Id="rId58756ad0193992699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5187" TargetMode="External"/><Relationship Id="rId42886ad01939926bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diaspididae.linnaeus.naturalis.nl/linnaeus_ng/app/views/species/nsr_taxon.php?id=113132&amp;cat=CTAB_LITERATURE&amp;epi=155" TargetMode="External"/><Relationship Id="rId97676ad0193992764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68666ad019398fb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68666ad019398fb30.jpg"/><Relationship Id="rId74136ad019399062b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74136ad019399062b.jpg"/><Relationship Id="rId66586ad019399298a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66586ad019399298a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>