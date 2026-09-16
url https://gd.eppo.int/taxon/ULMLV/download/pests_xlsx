--- v0 (2025-10-14)
+++ v1 (2026-09-16)
@@ -12,62 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ULMLV" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>SAPETR</t>
+  </si>
+  <si>
+    <t>Saperda tridentata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Santoiemma G, Sweeney J, Van Rooyen K, Pureswaran DS, Battisti A, Santini A, Pecori F, Rassati D (2026) European elms as potential hosts of Saperda tridentata (Coleoptera: Cerambycidae). Environmental Entomology 55(5), nvag094. https://doi.org/10.1093/ee/nvag094
+------- in experiments, adult feeding and larval development. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLGL</t>
   </si>
   <si>
     <t>Anoplophora glabripennis (as Ulmus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
   <si>
     <t>Apriona germari (as Ulmus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
   </si>
   <si>
     <t>ARRHMI</t>
   </si>
@@ -151,53 +164,50 @@
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>CERAUL</t>
   </si>
   <si>
     <t>Ophiostoma ulmi (as Ulmus)</t>
   </si>
   <si>
     <t>REPTPA</t>
   </si>
   <si>
     <t>Reptalus panzeri (as Ulmus)</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Ulmus)</t>
   </si>
   <si>
     <t>RHIOHI</t>
   </si>
   <si>
     <t>Ripersiella hibisci (as Ulmus)</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAPETR</t>
   </si>
   <si>
     <t>Saperda tridentata (as Ulmus)</t>
   </si>
   <si>
     <t>* Heffern DJ (1998) Insects of Western North America. A survey of the Cerambycidae (Coleoptera), or longhorned beetles of Colorado. Contributions of the C.P. Gillette Museum of Arthropod Diversity Department of Bioagricultural Sciences and Pest Management, Colorado State University (US), 32 pp.
 -------- Ulmus spp. including U. americana and U. rubra.</t>
   </si>
   <si>
     <t>SCAPLU</t>
   </si>
   <si>
     <t>Scaphoideus luteolus (as Ulmus)</t>
   </si>
   <si>
     <t>SCOLMU</t>
   </si>
   <si>
     <t>Scolytus multistriatus (as Ulmus)</t>
   </si>
   <si>
     <t>SCOLSC</t>
   </si>
   <si>
     <t>Scolytus scolytus (as Ulmus)</t>
@@ -606,455 +616,469 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>55</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>59</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
         <v>66</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>67</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
         <v>72</v>
       </c>
       <c r="C29" t="s">
         <v>73</v>
       </c>
       <c r="D29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>