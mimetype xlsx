--- v1 (2026-02-11)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TZSV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>BIDPI</t>
   </si>
   <si>
     <t>Bidens pilosa</t>
   </si>
   <si>
     <t>* Xu T, Lei L, Chen X, Li R, Wu X, Long Y, Jia MA (2022) Identification and genome analysis of a tomato zonate spot virus isolate from Bidens pilosa. Archives of virology 167, 625–630.</t>
   </si>
   <si>
@@ -111,50 +111,78 @@
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Cai JH, Qin BX, Wei XP, Huang J, Zhou WL, Lin BS, Yao M, Hu ZZ, Feng ZK, Tao XR (2011) Molecular identification and characterization of Tomato zonate spot virus in tobacco in Guangxi, China. Plant Disease 95(11), p 483.</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Dong JH, Cheng XF, Yin YY, Fang Q, Ding M, Li TT, Zhang LZ, Su XX, McBeath JH, Zhang ZK (2008) Characterization of tomato zonate spot virus, a new tospovirus in China. Archives of Virology 153(5), 855-864.</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Huang CJ, Liu Y, Yu HQ, Li BL (2015) Occurrence of Tomato zonate spot virus on potato in China. Plant Disease 99(5), 733.</t>
+  </si>
+  <si>
+    <t>VACSS</t>
+  </si>
+  <si>
+    <t>Vaccinium sp.</t>
+  </si>
+  <si>
+    <t>* Yin Y, Lin T, Dong R, He Z, Zhong J, Zhao L, He J, Ding M, Li T (2026) Characterization of a new isolate of tomato zonate spot virus from Vaccinium uliginosum L. in China. Journal of Plant Pathology (early view). https://doi.org/10.1007/s42161-026-02199-8</t>
+  </si>
+  <si>
+    <t>VACUL</t>
+  </si>
+  <si>
+    <t>Vaccinium uliginosum</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>ATICH</t>
+  </si>
+  <si>
+    <t>Actinidia chinensis</t>
+  </si>
+  <si>
+    <t>* Yin Y, Chen X, Li L, Dong R, Lin T, Ding M, Li T (2026) First report of tomato zonate spot virus infecting Actinidia chinensis Planch. in China. Plant Disease (early view)  https://doi.org/10.1094/PDIS-02-26-0366-PDN
+----only one out of 25 symptomatic plants tested positive for virus, further testing needed</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -458,62 +486,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="261.793" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="304.211" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -610,50 +638,92 @@
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">