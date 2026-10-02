--- v17 (2026-09-10)
+++ v18 (2026-10-02)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21736aa32e4267fb6" w:history="1">
+            <w:hyperlink r:id="rId38156abfd886a040f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32276aa32e426801c" w:history="1">
+            <w:hyperlink r:id="rId55066abfd886a047b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73589179" name="name45136aa32e42689b6" descr="10611.jpg"/>
+                  <wp:docPr id="39182085" name="name34376abfd886a0b71" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81886aa32e42689b5" cstate="print"/>
+                          <a:blip r:embed="rId63086abfd886a0b6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75466aa32e4268a9f" w:history="1">
+            <w:hyperlink r:id="rId76806abfd886a0cbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2464,63 +2464,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36699494" name="name60236aa32e426a879" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="28192949" name="name22526abfd886a23cf" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33376aa32e426a876" cstate="print"/>
+                    <a:blip r:embed="rId23526abfd886a23cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5091,51 +5091,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66686aa32e426ba8f" w:history="1">
+      <w:hyperlink r:id="rId44806abfd886a3841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97146aa32e426c513" w:history="1">
+      <w:hyperlink r:id="rId42016abfd886a44e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6869,63 +6869,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42590782" name="name98166aa32e426c64d" descr="eu_funding_250.png"/>
+            <wp:docPr id="81428382" name="name43686abfd886a4964" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96796aa32e426c64b" cstate="print"/>
+                    <a:blip r:embed="rId78986abfd886a4962" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7023,137 +7023,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36181699">
+  <w:abstractNum w:abstractNumId="54102030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56116742">
+    <w:lvl w:ilvl="0" w:tplc="35181659">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56116742" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35181659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36181698">
+  <w:abstractNum w:abstractNumId="54102029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15208364">
+    <w:lvl w:ilvl="0" w:tplc="21814767">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7905,55 +7905,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36181698">
-    <w:abstractNumId w:val="36181698"/>
+  <w:num w:numId="54102029">
+    <w:abstractNumId w:val="54102029"/>
   </w:num>
-  <w:num w:numId="36181699">
-    <w:abstractNumId w:val="36181699"/>
+  <w:num w:numId="54102030">
+    <w:abstractNumId w:val="54102030"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19503,51 +19503,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303552079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945579240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21736aa32e4267fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId32276aa32e426801c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId75466aa32e4268a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId66686aa32e426ba8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId97146aa32e426c513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81886aa32e42689b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886aa32e42689b5.jpg"/><Relationship Id="rId33376aa32e426a876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376aa32e426a876.jpg"/><Relationship Id="rId96796aa32e426c64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96796aa32e426c64b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200639944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794930610" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38156abfd886a040f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId55066abfd886a047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId76806abfd886a0cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId44806abfd886a3841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId42016abfd886a44e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63086abfd886a0b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63086abfd886a0b6f.jpg"/><Relationship Id="rId23526abfd886a23cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23526abfd886a23cc.jpg"/><Relationship Id="rId78986abfd886a4962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78986abfd886a4962.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>