--- v8 (2026-03-27)
+++ v9 (2026-04-16)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507769c6b5cff2e79" w:history="1">
+            <w:hyperlink r:id="rId736569e14ec10e934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497669c6b5cff2ee1" w:history="1">
+            <w:hyperlink r:id="rId150169e14ec10e9a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49814654" name="name473569c6b5cff34d3" descr="10611.jpg"/>
+                  <wp:docPr id="12764523" name="name823469e14ec10f012" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId741869c6b5cff34d1" cstate="print"/>
+                          <a:blip r:embed="rId402269e14ec10f010" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId724769c6b5cff35d9" w:history="1">
+            <w:hyperlink r:id="rId352069e14ec10f120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1736717" name="name378169c6b5d001093" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="70218184" name="name997169e14ec110aae" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId653969c6b5d00108e" cstate="print"/>
+                    <a:blip r:embed="rId791069e14ec110aab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5031,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801369c6b5d00238a" w:history="1">
+      <w:hyperlink r:id="rId439769e14ec111d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805269c6b5d002ef1" w:history="1">
+      <w:hyperlink r:id="rId705269e14ec112acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8347672" name="name508469c6b5d003010" descr="eu_funding_250.png"/>
+            <wp:docPr id="5042383" name="name916269e14ec112c19" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId287869c6b5d00300f" cstate="print"/>
+                    <a:blip r:embed="rId377169e14ec112c17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +6963,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88604976">
+  <w:abstractNum w:abstractNumId="96888616">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50516281">
+    <w:lvl w:ilvl="0" w:tplc="60150679">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50516281" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60150679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88604975">
+  <w:abstractNum w:abstractNumId="96888615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57977742">
+    <w:lvl w:ilvl="0" w:tplc="50227938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7845,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88604975">
-    <w:abstractNumId w:val="88604975"/>
+  <w:num w:numId="96888615">
+    <w:abstractNumId w:val="96888615"/>
   </w:num>
-  <w:num w:numId="88604976">
-    <w:abstractNumId w:val="88604976"/>
+  <w:num w:numId="96888616">
+    <w:abstractNumId w:val="96888616"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19443,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId440093138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232498981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId507769c6b5cff2e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId497669c6b5cff2ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId724769c6b5cff35d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId801369c6b5d00238a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId805269c6b5d002ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId741869c6b5cff34d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId741869c6b5cff34d1.jpg"/><Relationship Id="rId653969c6b5d00108e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653969c6b5d00108e.jpg"/><Relationship Id="rId287869c6b5d00300f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId287869c6b5d00300f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781718791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299742758" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId736569e14ec10e934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId150169e14ec10e9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId352069e14ec10f120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId439769e14ec111d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId705269e14ec112acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402269e14ec10f010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402269e14ec10f010.jpg"/><Relationship Id="rId791069e14ec110aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791069e14ec110aab.jpg"/><Relationship Id="rId377169e14ec112c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377169e14ec112c17.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>