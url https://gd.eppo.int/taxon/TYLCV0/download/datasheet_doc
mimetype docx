--- v9 (2026-04-16)
+++ v10 (2026-04-16)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736569e14ec10e934" w:history="1">
+            <w:hyperlink r:id="rId803269e1608f3705a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150169e14ec10e9a1" w:history="1">
+            <w:hyperlink r:id="rId287969e1608f370c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12764523" name="name823469e14ec10f012" descr="10611.jpg"/>
+                  <wp:docPr id="29982816" name="name980069e1608f37197" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId402269e14ec10f010" cstate="print"/>
+                          <a:blip r:embed="rId532169e1608f37196" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId352069e14ec10f120" w:history="1">
+            <w:hyperlink r:id="rId869769e1608f372a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70218184" name="name997169e14ec110aae" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="19799298" name="name592769e1608f3935a" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId791069e14ec110aab" cstate="print"/>
+                    <a:blip r:embed="rId931969e1608f39354" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5031,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439769e14ec111d70" w:history="1">
+      <w:hyperlink r:id="rId317769e1608f3aacd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705269e14ec112acb" w:history="1">
+      <w:hyperlink r:id="rId433769e1608f3b7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5042383" name="name916269e14ec112c19" descr="eu_funding_250.png"/>
+            <wp:docPr id="23170312" name="name137469e1608f3b906" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId377169e14ec112c17" cstate="print"/>
+                    <a:blip r:embed="rId114369e1608f3b904" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +6963,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96888616">
+  <w:abstractNum w:abstractNumId="41299001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60150679">
+    <w:lvl w:ilvl="0" w:tplc="23462694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60150679" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23462694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96888615">
+  <w:abstractNum w:abstractNumId="41299000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50227938">
+    <w:lvl w:ilvl="0" w:tplc="79652447">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7845,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96888615">
-    <w:abstractNumId w:val="96888615"/>
+  <w:num w:numId="41299000">
+    <w:abstractNumId w:val="41299000"/>
   </w:num>
-  <w:num w:numId="96888616">
-    <w:abstractNumId w:val="96888616"/>
+  <w:num w:numId="41299001">
+    <w:abstractNumId w:val="41299001"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19443,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781718791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299742758" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId736569e14ec10e934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId150169e14ec10e9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId352069e14ec10f120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId439769e14ec111d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId705269e14ec112acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402269e14ec10f010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402269e14ec10f010.jpg"/><Relationship Id="rId791069e14ec110aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791069e14ec110aab.jpg"/><Relationship Id="rId377169e14ec112c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377169e14ec112c17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245310478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944168096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId803269e1608f3705a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId287969e1608f370c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId869769e1608f372a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId317769e1608f3aacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId433769e1608f3b7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId532169e1608f37196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532169e1608f37196.jpg"/><Relationship Id="rId931969e1608f39354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931969e1608f39354.jpg"/><Relationship Id="rId114369e1608f3b904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114369e1608f3b904.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>