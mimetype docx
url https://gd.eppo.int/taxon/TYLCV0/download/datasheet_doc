--- v10 (2026-04-16)
+++ v11 (2026-05-07)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803269e1608f3705a" w:history="1">
+            <w:hyperlink r:id="rId384369fcb75f84203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287969e1608f370c3" w:history="1">
+            <w:hyperlink r:id="rId115469fcb75f84270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29982816" name="name980069e1608f37197" descr="10611.jpg"/>
+                  <wp:docPr id="16860028" name="name261669fcb75f847d7" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId532169e1608f37196" cstate="print"/>
+                          <a:blip r:embed="rId303469fcb75f847d5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId869769e1608f372a6" w:history="1">
+            <w:hyperlink r:id="rId200469fcb75f848de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19799298" name="name592769e1608f3935a" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="76210045" name="name403069fcb75f862af" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId931969e1608f39354" cstate="print"/>
+                    <a:blip r:embed="rId396269fcb75f862ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5031,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317769e1608f3aacd" w:history="1">
+      <w:hyperlink r:id="rId407969fcb75f87608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433769e1608f3b7a4" w:history="1">
+      <w:hyperlink r:id="rId972169fcb75f8835d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23170312" name="name137469e1608f3b906" descr="eu_funding_250.png"/>
+            <wp:docPr id="83388313" name="name591169fcb75f8849f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId114369e1608f3b904" cstate="print"/>
+                    <a:blip r:embed="rId491969fcb75f8849d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +6963,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41299001">
+  <w:abstractNum w:abstractNumId="58638131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23462694">
+    <w:lvl w:ilvl="0" w:tplc="97618456">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23462694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97618456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41299000">
+  <w:abstractNum w:abstractNumId="58638130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79652447">
+    <w:lvl w:ilvl="0" w:tplc="87165467">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7845,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41299000">
-    <w:abstractNumId w:val="41299000"/>
+  <w:num w:numId="58638130">
+    <w:abstractNumId w:val="58638130"/>
   </w:num>
-  <w:num w:numId="41299001">
-    <w:abstractNumId w:val="41299001"/>
+  <w:num w:numId="58638131">
+    <w:abstractNumId w:val="58638131"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19443,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245310478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944168096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId803269e1608f3705a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId287969e1608f370c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId869769e1608f372a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId317769e1608f3aacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId433769e1608f3b7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId532169e1608f37196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532169e1608f37196.jpg"/><Relationship Id="rId931969e1608f39354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId931969e1608f39354.jpg"/><Relationship Id="rId114369e1608f3b904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114369e1608f3b904.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132227226" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118509983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId384369fcb75f84203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId115469fcb75f84270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId200469fcb75f848de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId407969fcb75f87608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId972169fcb75f8835d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId303469fcb75f847d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303469fcb75f847d5.jpg"/><Relationship Id="rId396269fcb75f862ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269fcb75f862ac.jpg"/><Relationship Id="rId491969fcb75f8849d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491969fcb75f8849d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>