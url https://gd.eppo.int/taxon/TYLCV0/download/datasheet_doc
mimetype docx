--- v11 (2026-05-07)
+++ v12 (2026-05-31)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384369fcb75f84203" w:history="1">
+            <w:hyperlink r:id="rId64926a1b85b213ea5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115469fcb75f84270" w:history="1">
+            <w:hyperlink r:id="rId12516a1b85b213f1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16860028" name="name261669fcb75f847d7" descr="10611.jpg"/>
+                  <wp:docPr id="39194473" name="name54406a1b85b214764" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId303469fcb75f847d5" cstate="print"/>
+                          <a:blip r:embed="rId32436a1b85b214763" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId200469fcb75f848de" w:history="1">
+            <w:hyperlink r:id="rId70446a1b85b2148cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76210045" name="name403069fcb75f862af" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="24396279" name="name42466a1b85b216b30" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396269fcb75f862ac" cstate="print"/>
+                    <a:blip r:embed="rId88896a1b85b216b2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5031,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407969fcb75f87608" w:history="1">
+      <w:hyperlink r:id="rId37266a1b85b218106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972169fcb75f8835d" w:history="1">
+      <w:hyperlink r:id="rId74346a1b85b218c1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83388313" name="name591169fcb75f8849f" descr="eu_funding_250.png"/>
+            <wp:docPr id="10404694" name="name90006a1b85b218f5d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId491969fcb75f8849d" cstate="print"/>
+                    <a:blip r:embed="rId33146a1b85b218f5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +6963,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58638131">
+  <w:abstractNum w:abstractNumId="62282547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97618456">
+    <w:lvl w:ilvl="0" w:tplc="72875955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97618456" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72875955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58638130">
+  <w:abstractNum w:abstractNumId="62282546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87165467">
+    <w:lvl w:ilvl="0" w:tplc="37891516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7845,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58638130">
-    <w:abstractNumId w:val="58638130"/>
+  <w:num w:numId="62282546">
+    <w:abstractNumId w:val="62282546"/>
   </w:num>
-  <w:num w:numId="58638131">
-    <w:abstractNumId w:val="58638131"/>
+  <w:num w:numId="62282547">
+    <w:abstractNumId w:val="62282547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19443,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132227226" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118509983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId384369fcb75f84203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId115469fcb75f84270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId200469fcb75f848de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId407969fcb75f87608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId972169fcb75f8835d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId303469fcb75f847d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303469fcb75f847d5.jpg"/><Relationship Id="rId396269fcb75f862ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269fcb75f862ac.jpg"/><Relationship Id="rId491969fcb75f8849d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491969fcb75f8849d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId550886883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353937318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64926a1b85b213ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId12516a1b85b213f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId70446a1b85b2148cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId37266a1b85b218106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId74346a1b85b218c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32436a1b85b214763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32436a1b85b214763.jpg"/><Relationship Id="rId88896a1b85b216b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88896a1b85b216b2d.jpg"/><Relationship Id="rId33146a1b85b218f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33146a1b85b218f5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>