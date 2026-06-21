--- v12 (2026-05-31)
+++ v13 (2026-06-21)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64926a1b85b213ea5" w:history="1">
+            <w:hyperlink r:id="rId57706a374fed78436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12516a1b85b213f1c" w:history="1">
+            <w:hyperlink r:id="rId17606a374fed784a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39194473" name="name54406a1b85b214764" descr="10611.jpg"/>
+                  <wp:docPr id="88630497" name="name42956a374fed78c3c" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32436a1b85b214763" cstate="print"/>
+                          <a:blip r:embed="rId61816a374fed78c3a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70446a1b85b2148cb" w:history="1">
+            <w:hyperlink r:id="rId56226a374fed78d86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2404,63 +2404,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24396279" name="name42466a1b85b216b30" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="43607526" name="name18546a374fed7a696" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88896a1b85b216b2d" cstate="print"/>
+                    <a:blip r:embed="rId99626a374fed7a693" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5031,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37266a1b85b218106" w:history="1">
+      <w:hyperlink r:id="rId33076a374fed7bf48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74346a1b85b218c1d" w:history="1">
+      <w:hyperlink r:id="rId73486a374fed7ca2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10404694" name="name90006a1b85b218f5d" descr="eu_funding_250.png"/>
+            <wp:docPr id="92021300" name="name67826a374fed7cb50" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33146a1b85b218f5b" cstate="print"/>
+                    <a:blip r:embed="rId70706a374fed7cb4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +6963,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62282547">
+  <w:abstractNum w:abstractNumId="59379048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72875955">
+    <w:lvl w:ilvl="0" w:tplc="48293705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72875955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48293705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62282546">
+  <w:abstractNum w:abstractNumId="59379047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37891516">
+    <w:lvl w:ilvl="0" w:tplc="86550747">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7845,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62282546">
-    <w:abstractNumId w:val="62282546"/>
+  <w:num w:numId="59379047">
+    <w:abstractNumId w:val="59379047"/>
   </w:num>
-  <w:num w:numId="62282547">
-    <w:abstractNumId w:val="62282547"/>
+  <w:num w:numId="59379048">
+    <w:abstractNumId w:val="59379048"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19443,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId550886883" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353937318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64926a1b85b213ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId12516a1b85b213f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId70446a1b85b2148cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId37266a1b85b218106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId74346a1b85b218c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32436a1b85b214763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32436a1b85b214763.jpg"/><Relationship Id="rId88896a1b85b216b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88896a1b85b216b2d.jpg"/><Relationship Id="rId33146a1b85b218f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33146a1b85b218f5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882470468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187479639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57706a374fed78436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId17606a374fed784a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId56226a374fed78d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId33076a374fed7bf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId73486a374fed7ca2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61816a374fed78c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61816a374fed78c3a.jpg"/><Relationship Id="rId99626a374fed7a693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99626a374fed7a693.jpg"/><Relationship Id="rId70706a374fed7cb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70706a374fed7cb4f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>