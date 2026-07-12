--- v13 (2026-06-21)
+++ v14 (2026-07-12)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57706a374fed78436" w:history="1">
+            <w:hyperlink r:id="rId14616a5349b385961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17606a374fed784a0" w:history="1">
+            <w:hyperlink r:id="rId96566a5349b3859f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88630497" name="name42956a374fed78c3c" descr="10611.jpg"/>
+                  <wp:docPr id="77859246" name="name58476a5349b385b05" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61816a374fed78c3a" cstate="print"/>
+                          <a:blip r:embed="rId25606a5349b385b03" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56226a374fed78d86" w:history="1">
+            <w:hyperlink r:id="rId37316a5349b385c91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1137,871 +1137,931 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carica papaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chenopodiastrum murale</w:t>
+        <w:t xml:space="preserve">Centaurea sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chrozophora tinctoria</w:t>
+        <w:t xml:space="preserve">Chenopodiastrum murale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrullus lanatus</w:t>
+        <w:t xml:space="preserve">Chrozophora tinctoria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Convolvulus arvensis</w:t>
+        <w:t xml:space="preserve">Citrullus lanatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Convolvulus humilis</w:t>
+        <w:t xml:space="preserve">Convolvulus arvensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Convolvulus sp.</w:t>
+        <w:t xml:space="preserve">Convolvulus humilis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cucumis sativus</w:t>
+        <w:t xml:space="preserve">Convolvulus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cucurbita pepo</w:t>
+        <w:t xml:space="preserve">Cucumis sativus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuscuta sp.</w:t>
+        <w:t xml:space="preserve">Cucurbita pepo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cyamopsis tetragonoloba</w:t>
+        <w:t xml:space="preserve">Cuscuta sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cynanchum acutum</w:t>
+        <w:t xml:space="preserve">Cyamopsis tetragonoloba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datura innoxia</w:t>
+        <w:t xml:space="preserve">Cynanchum acutum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datura stramonium</w:t>
+        <w:t xml:space="preserve">Datura innoxia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dittrichia viscosa</w:t>
+        <w:t xml:space="preserve">Datura stramonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erigeron bonariensis</w:t>
+        <w:t xml:space="preserve">Dittrichia viscosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erigeron sumatrensis</w:t>
+        <w:t xml:space="preserve">Erigeron bonariensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erodium ciconium</w:t>
+        <w:t xml:space="preserve">Erigeron sumatrensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erodium cicutarium</w:t>
+        <w:t xml:space="preserve">Erodium ciconium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Euphorbia heterophylla var. cyathophora</w:t>
+        <w:t xml:space="preserve">Erodium cicutarium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Euphorbia pulcherrima</w:t>
+        <w:t xml:space="preserve">Euphorbia heterophylla var. cyathophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eustoma russellianum</w:t>
+        <w:t xml:space="preserve">Euphorbia pulcherrima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glebionis coronaria</w:t>
+        <w:t xml:space="preserve">Eustoma russellianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glebionis segetum</w:t>
+        <w:t xml:space="preserve">Glebionis coronaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hirschfeldia incana</w:t>
+        <w:t xml:space="preserve">Glebionis segetum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lamium amplexicaule</w:t>
+        <w:t xml:space="preserve">Hirschfeldia incana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Macroptilium lathyroides</w:t>
+        <w:t xml:space="preserve">Lamium amplexicaule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malva multiflora</w:t>
+        <w:t xml:space="preserve">Macroptilium lathyroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malva neglecta</w:t>
+        <w:t xml:space="preserve">Malva multiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malva nicaeensis</w:t>
+        <w:t xml:space="preserve">Malva neglecta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malva parviflora</w:t>
+        <w:t xml:space="preserve">Malva nicaeensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malva sylvestris</w:t>
+        <w:t xml:space="preserve">Malva parviflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Malvastrum coromandelianum</w:t>
+        <w:t xml:space="preserve">Malva sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mercurialis annua subsp. ambigua</w:t>
+        <w:t xml:space="preserve">Malva sylvestris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mikania micrantha</w:t>
+        <w:t xml:space="preserve">Malvastrum coromandelianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nicotiana tabacum</w:t>
+        <w:t xml:space="preserve">Mercurialis annua subsp. ambigua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Passiflora edulis</w:t>
+        <w:t xml:space="preserve">Mikania micrantha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus vulgaris</w:t>
+        <w:t xml:space="preserve">Nicotiana tabacum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Physalis ixocarpa</w:t>
+        <w:t xml:space="preserve">Passiflora edulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plantago lagopus</w:t>
+        <w:t xml:space="preserve">Phaseolus vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plantago major</w:t>
+        <w:t xml:space="preserve">Physalis ixocarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raphanus raphanistrum</w:t>
+        <w:t xml:space="preserve">Plantago lagopus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Plantago major</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raphanus raphanistrum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Raphanus sativus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ricinus communis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scandix pecten-veneris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2404,63 +2464,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43607526" name="name18546a374fed7a696" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="52630300" name="name23976a5349b387b08" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99626a374fed7a693" cstate="print"/>
+                    <a:blip r:embed="rId72446a5349b387b04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5031,51 +5091,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33076a374fed7bf48" w:history="1">
+      <w:hyperlink r:id="rId83626a5349b3895bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6690,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73486a374fed7ca2a" w:history="1">
+      <w:hyperlink r:id="rId60266a5349b38a4ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6809,63 +6869,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92021300" name="name67826a374fed7cb50" descr="eu_funding_250.png"/>
+            <wp:docPr id="9245320" name="name93806a5349b38a66e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70706a374fed7cb4f" cstate="print"/>
+                    <a:blip r:embed="rId86376a5349b38a66c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6963,137 +7023,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59379048">
+  <w:abstractNum w:abstractNumId="97918820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48293705">
+    <w:lvl w:ilvl="0" w:tplc="55745265">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48293705" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55745265" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59379047">
+  <w:abstractNum w:abstractNumId="97918819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86550747">
+    <w:lvl w:ilvl="0" w:tplc="56059726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7845,55 +7905,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59379047">
-    <w:abstractNumId w:val="59379047"/>
+  <w:num w:numId="97918819">
+    <w:abstractNumId w:val="97918819"/>
   </w:num>
-  <w:num w:numId="59379048">
-    <w:abstractNumId w:val="59379048"/>
+  <w:num w:numId="97918820">
+    <w:abstractNumId w:val="97918820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19443,51 +19503,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882470468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187479639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57706a374fed78436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId17606a374fed784a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId56226a374fed78d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId33076a374fed7bf48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId73486a374fed7ca2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61816a374fed78c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61816a374fed78c3a.jpg"/><Relationship Id="rId99626a374fed7a693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99626a374fed7a693.jpg"/><Relationship Id="rId70706a374fed7cb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70706a374fed7cb4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299620654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626496254" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14616a5349b385961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId96566a5349b3859f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId37316a5349b385c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId83626a5349b3895bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId60266a5349b38a4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25606a5349b385b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25606a5349b385b03.jpg"/><Relationship Id="rId72446a5349b387b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72446a5349b387b04.jpg"/><Relationship Id="rId86376a5349b38a66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86376a5349b38a66c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>