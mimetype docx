--- v14 (2026-07-12)
+++ v15 (2026-08-01)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14616a5349b385961" w:history="1">
+            <w:hyperlink r:id="rId22936a6dd2ca88384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96566a5349b3859f8" w:history="1">
+            <w:hyperlink r:id="rId14846a6dd2ca883ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77859246" name="name58476a5349b385b05" descr="10611.jpg"/>
+                  <wp:docPr id="37776156" name="name64656a6dd2ca88b31" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25606a5349b385b03" cstate="print"/>
+                          <a:blip r:embed="rId75436a6dd2ca88b2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37316a5349b385c91" w:history="1">
+            <w:hyperlink r:id="rId51606a6dd2ca88c4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2464,63 +2464,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52630300" name="name23976a5349b387b08" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="74928000" name="name67496a6dd2ca8a818" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72446a5349b387b04" cstate="print"/>
+                    <a:blip r:embed="rId96596a6dd2ca8a814" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5091,51 +5091,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626a5349b3895bb" w:history="1">
+      <w:hyperlink r:id="rId70486a6dd2ca8bb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60266a5349b38a4ee" w:history="1">
+      <w:hyperlink r:id="rId25256a6dd2ca8c5e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6869,63 +6869,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9245320" name="name93806a5349b38a66e" descr="eu_funding_250.png"/>
+            <wp:docPr id="5460804" name="name25706a6dd2ca8cb56" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86376a5349b38a66c" cstate="print"/>
+                    <a:blip r:embed="rId34246a6dd2ca8cb54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7023,137 +7023,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97918820">
+  <w:abstractNum w:abstractNumId="78470158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55745265">
+    <w:lvl w:ilvl="0" w:tplc="73230964">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55745265" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73230964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97918819">
+  <w:abstractNum w:abstractNumId="78470157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56059726">
+    <w:lvl w:ilvl="0" w:tplc="62464501">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7905,55 +7905,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97918819">
-    <w:abstractNumId w:val="97918819"/>
+  <w:num w:numId="78470157">
+    <w:abstractNumId w:val="78470157"/>
   </w:num>
-  <w:num w:numId="97918820">
-    <w:abstractNumId w:val="97918820"/>
+  <w:num w:numId="78470158">
+    <w:abstractNumId w:val="78470158"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19503,51 +19503,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299620654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626496254" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14616a5349b385961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId96566a5349b3859f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId37316a5349b385c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId83626a5349b3895bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId60266a5349b38a4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25606a5349b385b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25606a5349b385b03.jpg"/><Relationship Id="rId72446a5349b387b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72446a5349b387b04.jpg"/><Relationship Id="rId86376a5349b38a66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86376a5349b38a66c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128472906" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId419068635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22936a6dd2ca88384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId14846a6dd2ca883ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId51606a6dd2ca88c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId70486a6dd2ca8bb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId25256a6dd2ca8c5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75436a6dd2ca88b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75436a6dd2ca88b2f.jpg"/><Relationship Id="rId96596a6dd2ca8a814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96596a6dd2ca8a814.jpg"/><Relationship Id="rId34246a6dd2ca8cb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34246a6dd2ca8cb54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>