--- v15 (2026-08-01)
+++ v16 (2026-08-21)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22936a6dd2ca88384" w:history="1">
+            <w:hyperlink r:id="rId96136a8886d3c1429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14846a6dd2ca883ef" w:history="1">
+            <w:hyperlink r:id="rId11926a8886d3c1499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37776156" name="name64656a6dd2ca88b31" descr="10611.jpg"/>
+                  <wp:docPr id="41899612" name="name96726a8886d3c1d04" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75436a6dd2ca88b2f" cstate="print"/>
+                          <a:blip r:embed="rId66326a8886d3c1d02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51606a6dd2ca88c4a" w:history="1">
+            <w:hyperlink r:id="rId88886a8886d3c1e3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2464,63 +2464,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74928000" name="name67496a6dd2ca8a818" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="91208884" name="name52206a8886d3c377b" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96596a6dd2ca8a814" cstate="print"/>
+                    <a:blip r:embed="rId68406a8886d3c3778" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5091,51 +5091,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70486a6dd2ca8bb45" w:history="1">
+      <w:hyperlink r:id="rId16876a8886d3c4d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25256a6dd2ca8c5e1" w:history="1">
+      <w:hyperlink r:id="rId27036a8886d3c58d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6869,63 +6869,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5460804" name="name25706a6dd2ca8cb56" descr="eu_funding_250.png"/>
+            <wp:docPr id="75959890" name="name99066a8886d3c5a39" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34246a6dd2ca8cb54" cstate="print"/>
+                    <a:blip r:embed="rId27456a8886d3c5a37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7023,137 +7023,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78470158">
+  <w:abstractNum w:abstractNumId="31278520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73230964">
+    <w:lvl w:ilvl="0" w:tplc="92681123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73230964" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92681123" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78470157">
+  <w:abstractNum w:abstractNumId="31278519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62464501">
+    <w:lvl w:ilvl="0" w:tplc="94263239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7905,55 +7905,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78470157">
-    <w:abstractNumId w:val="78470157"/>
+  <w:num w:numId="31278519">
+    <w:abstractNumId w:val="31278519"/>
   </w:num>
-  <w:num w:numId="78470158">
-    <w:abstractNumId w:val="78470158"/>
+  <w:num w:numId="31278520">
+    <w:abstractNumId w:val="31278520"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19503,51 +19503,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128472906" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId419068635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22936a6dd2ca88384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId14846a6dd2ca883ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId51606a6dd2ca88c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId70486a6dd2ca8bb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId25256a6dd2ca8c5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75436a6dd2ca88b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75436a6dd2ca88b2f.jpg"/><Relationship Id="rId96596a6dd2ca8a814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96596a6dd2ca8a814.jpg"/><Relationship Id="rId34246a6dd2ca8cb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34246a6dd2ca8cb54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754857788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714515773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96136a8886d3c1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId11926a8886d3c1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId88886a8886d3c1e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId16876a8886d3c4d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId27036a8886d3c58d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66326a8886d3c1d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66326a8886d3c1d02.jpg"/><Relationship Id="rId68406a8886d3c3778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406a8886d3c3778.jpg"/><Relationship Id="rId27456a8886d3c5a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27456a8886d3c5a37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>