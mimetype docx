--- v16 (2026-08-21)
+++ v17 (2026-09-10)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl geminivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato yellow leaf curl virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96136a8886d3c1429" w:history="1">
+            <w:hyperlink r:id="rId21736aa32e4267fb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -450,51 +450,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11926a8886d3c1499" w:history="1">
+            <w:hyperlink r:id="rId32276aa32e426801c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -508,86 +508,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TYLCV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41899612" name="name96726a8886d3c1d04" descr="10611.jpg"/>
+                  <wp:docPr id="73589179" name="name45136aa32e42689b6" descr="10611.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10611.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66326a8886d3c1d02" cstate="print"/>
+                          <a:blip r:embed="rId81886aa32e42689b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88886a8886d3c1e3c" w:history="1">
+            <w:hyperlink r:id="rId75466aa32e4268a9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2464,63 +2464,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, particularly MEAM1 and MED (Mediterranean) species, was accompanied in the New World by the emergence of numerous begomoviruses of Solanaceae (e.g. tomato mottle bigeminivirus; EPPO/CABI, 1996b) and the spread of TYLCV to North America and the Caribbean region from 1994.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91208884" name="name52206a8886d3c377b" descr="TYLCV0_distribution_map.jpg"/>
+            <wp:docPr id="36699494" name="name60236aa32e426a879" descr="TYLCV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TYLCV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68406a8886d3c3778" cstate="print"/>
+                    <a:blip r:embed="rId33376aa32e426a876" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5091,51 +5091,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Evaluation of the Regulated non-quarantine pest (RNQP) status for Tomato yellow leaf curl virus. [available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16876a8886d3c4d17" w:history="1">
+      <w:hyperlink r:id="rId66686aa32e426ba8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] [accessed on 9 April 2006]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6750,51 +6750,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus coheni</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27036a8886d3c58d8" w:history="1">
+      <w:hyperlink r:id="rId97146aa32e426c513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6869,63 +6869,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75959890" name="name99066a8886d3c5a39" descr="eu_funding_250.png"/>
+            <wp:docPr id="42590782" name="name98166aa32e426c64d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27456a8886d3c5a37" cstate="print"/>
+                    <a:blip r:embed="rId96796aa32e426c64b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7023,137 +7023,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31278520">
+  <w:abstractNum w:abstractNumId="36181699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92681123">
+    <w:lvl w:ilvl="0" w:tplc="56116742">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92681123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56116742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31278519">
+  <w:abstractNum w:abstractNumId="36181698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94263239">
+    <w:lvl w:ilvl="0" w:tplc="15208364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7905,55 +7905,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31278519">
-    <w:abstractNumId w:val="31278519"/>
+  <w:num w:numId="36181698">
+    <w:abstractNumId w:val="36181698"/>
   </w:num>
-  <w:num w:numId="31278520">
-    <w:abstractNumId w:val="31278520"/>
+  <w:num w:numId="36181699">
+    <w:abstractNumId w:val="36181699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19503,51 +19503,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754857788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId714515773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96136a8886d3c1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId11926a8886d3c1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId88886a8886d3c1e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId16876a8886d3c4d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId27036a8886d3c58d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66326a8886d3c1d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66326a8886d3c1d02.jpg"/><Relationship Id="rId68406a8886d3c3778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68406a8886d3c3778.jpg"/><Relationship Id="rId27456a8886d3c5a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27456a8886d3c5a37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303552079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945579240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21736aa32e4267fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/" TargetMode="External"/><Relationship Id="rId32276aa32e426801c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/categorization" TargetMode="External"/><Relationship Id="rId75466aa32e4268a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TYLCV0/photos" TargetMode="External"/><Relationship Id="rId66686aa32e426ba8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=TYLCV0" TargetMode="External"/><Relationship Id="rId97146aa32e426c513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81886aa32e42689b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886aa32e42689b5.jpg"/><Relationship Id="rId33376aa32e426a876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376aa32e426a876.jpg"/><Relationship Id="rId96796aa32e426c64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96796aa32e426c64b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>