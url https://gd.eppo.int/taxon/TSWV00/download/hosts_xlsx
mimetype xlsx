--- v3 (2026-02-20)
+++ v4 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TSWV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2137">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANMCO</t>
   </si>
   <si>
     <t>Anemone coronaria</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
@@ -6478,56 +6478,50 @@
     <t>Nicotiana thyrsiflora</t>
   </si>
   <si>
     <t>NIOTO</t>
   </si>
   <si>
     <t>Nicotiana tomentosa</t>
   </si>
   <si>
     <t>NIOTR</t>
   </si>
   <si>
     <t>Nicotiana trigonophylla</t>
   </si>
   <si>
     <t>OEOLK</t>
   </si>
   <si>
     <t>Oenothera lamarckiana</t>
   </si>
   <si>
     <t>PEUAP</t>
   </si>
   <si>
     <t>Petunia axillaris subsp. parodii</t>
-  </si>
-[...4 lines deleted...]
-    <t>Physalis floridana</t>
   </si>
   <si>
     <t>PICHS</t>
   </si>
   <si>
     <t>Picris hieracioides subsp. spinulosa</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Artificial transmission. As Picris spinulosa.</t>
   </si>
   <si>
     <t>SCVLA</t>
   </si>
   <si>
     <t>Podospermum laciniatum</t>
   </si>
   <si>
     <t>POOSS</t>
   </si>
   <si>
     <t>Pothos sp.</t>
   </si>
   <si>
     <t>GNAUN</t>
@@ -7034,51 +7028,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D960"/>
+  <dimension ref="A1:D959"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="727.822" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -20093,107 +20087,107 @@
     <row r="931" spans="1:4">
       <c r="A931" t="s">
         <v>1869</v>
       </c>
       <c r="B931" t="s">
         <v>2071</v>
       </c>
       <c r="C931" t="s">
         <v>2072</v>
       </c>
       <c r="D931" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" t="s">
         <v>1869</v>
       </c>
       <c r="B932" t="s">
         <v>2073</v>
       </c>
       <c r="C932" t="s">
         <v>2074</v>
       </c>
       <c r="D932" t="s">
-        <v>1872</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" t="s">
         <v>1869</v>
       </c>
       <c r="B933" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C933" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D933" t="s">
-        <v>2077</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" t="s">
         <v>1869</v>
       </c>
       <c r="B934" t="s">
         <v>2078</v>
       </c>
       <c r="C934" t="s">
         <v>2079</v>
       </c>
       <c r="D934" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" t="s">
         <v>1869</v>
       </c>
       <c r="B935" t="s">
         <v>2080</v>
       </c>
       <c r="C935" t="s">
         <v>2081</v>
       </c>
       <c r="D935" t="s">
-        <v>1872</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" t="s">
         <v>1869</v>
       </c>
       <c r="B936" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="C936" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="D936" t="s">
-        <v>2084</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" t="s">
         <v>1869</v>
       </c>
       <c r="B937" t="s">
         <v>2085</v>
       </c>
       <c r="C937" t="s">
         <v>2086</v>
       </c>
       <c r="D937" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" t="s">
         <v>1869</v>
       </c>
       <c r="B938" t="s">
         <v>2087</v>
       </c>
       <c r="C938" t="s">
         <v>2088</v>
@@ -20317,121 +20311,121 @@
     <row r="947" spans="1:4">
       <c r="A947" t="s">
         <v>1869</v>
       </c>
       <c r="B947" t="s">
         <v>2105</v>
       </c>
       <c r="C947" t="s">
         <v>2106</v>
       </c>
       <c r="D947" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" t="s">
         <v>1869</v>
       </c>
       <c r="B948" t="s">
         <v>2107</v>
       </c>
       <c r="C948" t="s">
         <v>2108</v>
       </c>
       <c r="D948" t="s">
-        <v>1872</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" t="s">
         <v>1869</v>
       </c>
       <c r="B949" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C949" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="D949" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" t="s">
         <v>1869</v>
       </c>
       <c r="B950" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="C950" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="D950" t="s">
-        <v>2114</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" t="s">
         <v>1869</v>
       </c>
       <c r="B951" t="s">
         <v>2115</v>
       </c>
       <c r="C951" t="s">
         <v>2116</v>
       </c>
       <c r="D951" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" t="s">
         <v>1869</v>
       </c>
       <c r="B952" t="s">
         <v>2117</v>
       </c>
       <c r="C952" t="s">
         <v>2118</v>
       </c>
       <c r="D952" t="s">
-        <v>1872</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" t="s">
         <v>1869</v>
       </c>
       <c r="B953" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="C953" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="D953" t="s">
-        <v>2121</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" t="s">
         <v>1869</v>
       </c>
       <c r="B954" t="s">
         <v>2122</v>
       </c>
       <c r="C954" t="s">
         <v>2123</v>
       </c>
       <c r="D954" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" t="s">
         <v>1869</v>
       </c>
       <c r="B955" t="s">
         <v>2124</v>
       </c>
       <c r="C955" t="s">
         <v>2125</v>
@@ -20443,93 +20437,79 @@
     <row r="956" spans="1:4">
       <c r="A956" t="s">
         <v>1869</v>
       </c>
       <c r="B956" t="s">
         <v>2126</v>
       </c>
       <c r="C956" t="s">
         <v>2127</v>
       </c>
       <c r="D956" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" t="s">
         <v>1869</v>
       </c>
       <c r="B957" t="s">
         <v>2128</v>
       </c>
       <c r="C957" t="s">
         <v>2129</v>
       </c>
       <c r="D957" t="s">
-        <v>1872</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" t="s">
         <v>1869</v>
       </c>
       <c r="B958" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="C958" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="D958" t="s">
-        <v>2132</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" t="s">
-        <v>1869</v>
+        <v>2133</v>
       </c>
       <c r="B959" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="C959" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="D959" t="s">
-        <v>1872</v>
-[...6 lines deleted...]
-      <c r="B960" t="s">
         <v>2136</v>
-      </c>
-[...4 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">