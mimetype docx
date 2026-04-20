--- v9 (2026-03-23)
+++ v10 (2026-04-20)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954169c14fe6bc319" w:history="1">
+            <w:hyperlink r:id="rId548369e67defe39bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888469c14fe6bc385" w:history="1">
+            <w:hyperlink r:id="rId800769e67defe3a2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69336549" name="name399969c14fe6bce91" descr="17795.jpg"/>
+                  <wp:docPr id="88186389" name="name727269e67defe420a" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId441869c14fe6bce8e" cstate="print"/>
+                          <a:blip r:embed="rId273869e67defe4208" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId142169c14fe6bd041" w:history="1">
+            <w:hyperlink r:id="rId221269e67defe4316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194069c14fe6bd2e9" w:history="1">
+      <w:hyperlink r:id="rId201269e67defe4479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62347856" name="name551969c14fe6c5636" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="89771853" name="name861469e67defec1f1" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId357569c14fe6c5633" cstate="print"/>
+                    <a:blip r:embed="rId611569e67defec1ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId565769c14fe6c5ed0" w:history="1">
+      <w:hyperlink r:id="rId150669e67defec966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795269c14fe6c6404" w:history="1">
+      <w:hyperlink r:id="rId479369e67defece48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId697569c14fe6c6425" w:history="1"/>
+      <w:hyperlink r:id="rId514169e67defece67" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556269c14fe6c6b36" w:history="1">
+      <w:hyperlink r:id="rId101369e67defed5b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718069c14fe6c6d45" w:history="1">
+      <w:hyperlink r:id="rId396069e67defed7c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862769c14fe6c7056" w:history="1">
+      <w:hyperlink r:id="rId430469e67defedad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683269c14fe6c71df" w:history="1">
+      <w:hyperlink r:id="rId353169e67defedc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985469c14fe6c724f" w:history="1">
+      <w:hyperlink r:id="rId518869e67defedcd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736469c14fe6c78e3" w:history="1">
+      <w:hyperlink r:id="rId673069e67defee51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711769c14fe6c7bea" w:history="1">
+      <w:hyperlink r:id="rId107369e67defee84a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401069c14fe6c7c5b" w:history="1">
+      <w:hyperlink r:id="rId493469e67defee8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466369c14fe6c7f0f" w:history="1">
+      <w:hyperlink r:id="rId700769e67defeeba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822669c14fe6c7f7c" w:history="1">
+      <w:hyperlink r:id="rId252069e67defeec1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971269c14fe6c8278" w:history="1">
+      <w:hyperlink r:id="rId986969e67defeef68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId432769c14fe6c8ab5" w:history="1">
+      <w:hyperlink r:id="rId690669e67defef76f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371669c14fe6c8b7b" w:history="1">
+      <w:hyperlink r:id="rId486869e67defef838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52273956" name="name638569c14fe6c8f7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="45494107" name="name686969e67defefa41" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId461569c14fe6c8f7d" cstate="print"/>
+                    <a:blip r:embed="rId709169e67defefa40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49209643">
+  <w:abstractNum w:abstractNumId="77741188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72784274">
+    <w:lvl w:ilvl="0" w:tplc="58157275">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72784274" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58157275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49209642">
+  <w:abstractNum w:abstractNumId="77741187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58710414">
+    <w:lvl w:ilvl="0" w:tplc="22163678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49209642">
-    <w:abstractNumId w:val="49209642"/>
+  <w:num w:numId="77741187">
+    <w:abstractNumId w:val="77741187"/>
   </w:num>
-  <w:num w:numId="49209643">
-    <w:abstractNumId w:val="49209643"/>
+  <w:num w:numId="77741188">
+    <w:abstractNumId w:val="77741188"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448181684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850576903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId954169c14fe6bc319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId888469c14fe6bc385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId142169c14fe6bd041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId194069c14fe6bd2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId565769c14fe6c5ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId795269c14fe6c6404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId697569c14fe6c6425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId556269c14fe6c6b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId718069c14fe6c6d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId862769c14fe6c7056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId683269c14fe6c71df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId985469c14fe6c724f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId736469c14fe6c78e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId711769c14fe6c7bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId401069c14fe6c7c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId466369c14fe6c7f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId822669c14fe6c7f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId971269c14fe6c8278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId432769c14fe6c8ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId371669c14fe6c8b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId441869c14fe6bce8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441869c14fe6bce8e.jpg"/><Relationship Id="rId357569c14fe6c5633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357569c14fe6c5633.jpg"/><Relationship Id="rId461569c14fe6c8f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId461569c14fe6c8f7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742931466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246138169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548369e67defe39bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId800769e67defe3a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId221269e67defe4316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId201269e67defe4479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId150669e67defec966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId479369e67defece48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId514169e67defece67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId101369e67defed5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId396069e67defed7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId430469e67defedad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId353169e67defedc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId518869e67defedcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId673069e67defee51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId107369e67defee84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId493469e67defee8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId700769e67defeeba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId252069e67defeec1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId986969e67defeef68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId690669e67defef76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId486869e67defef838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId273869e67defe4208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId273869e67defe4208.jpg"/><Relationship Id="rId611569e67defec1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId611569e67defec1ed.jpg"/><Relationship Id="rId709169e67defefa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709169e67defefa40.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>