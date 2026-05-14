--- v10 (2026-04-20)
+++ v11 (2026-05-14)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548369e67defe39bc" w:history="1">
+            <w:hyperlink r:id="rId14576a05835989d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800769e67defe3a2d" w:history="1">
+            <w:hyperlink r:id="rId69576a05835989dea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88186389" name="name727269e67defe420a" descr="17795.jpg"/>
+                  <wp:docPr id="74813166" name="name34206a0583598a347" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId273869e67defe4208" cstate="print"/>
+                          <a:blip r:embed="rId29326a0583598a345" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId221269e67defe4316" w:history="1">
+            <w:hyperlink r:id="rId54376a0583598a44f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201269e67defe4479" w:history="1">
+      <w:hyperlink r:id="rId42456a0583598a5b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89771853" name="name861469e67defec1f1" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="43679820" name="name89146a05835992159" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId611569e67defec1ed" cstate="print"/>
+                    <a:blip r:embed="rId71446a05835992154" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId150669e67defec966" w:history="1">
+      <w:hyperlink r:id="rId43426a05835992a84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479369e67defece48" w:history="1">
+      <w:hyperlink r:id="rId70116a05835992f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId514169e67defece67" w:history="1"/>
+      <w:hyperlink r:id="rId98456a05835992fa7" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101369e67defed5b8" w:history="1">
+      <w:hyperlink r:id="rId50236a058359936b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396069e67defed7c7" w:history="1">
+      <w:hyperlink r:id="rId57596a058359938ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430469e67defedad1" w:history="1">
+      <w:hyperlink r:id="rId21426a05835993bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353169e67defedc63" w:history="1">
+      <w:hyperlink r:id="rId56116a05835993d77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518869e67defedcd6" w:history="1">
+      <w:hyperlink r:id="rId15466a05835993de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673069e67defee51c" w:history="1">
+      <w:hyperlink r:id="rId78346a0583599446b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107369e67defee84a" w:history="1">
+      <w:hyperlink r:id="rId57236a05835994789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493469e67defee8bf" w:history="1">
+      <w:hyperlink r:id="rId22796a058359947fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700769e67defeeba4" w:history="1">
+      <w:hyperlink r:id="rId81266a05835994ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252069e67defeec1b" w:history="1">
+      <w:hyperlink r:id="rId26566a05835994b22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986969e67defeef68" w:history="1">
+      <w:hyperlink r:id="rId25946a05835994e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId690669e67defef76f" w:history="1">
+      <w:hyperlink r:id="rId12946a05835995631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486869e67defef838" w:history="1">
+      <w:hyperlink r:id="rId92016a0583599571e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45494107" name="name686969e67defefa41" descr="eu_funding_250.png"/>
+            <wp:docPr id="15642960" name="name65836a05835995913" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId709169e67defefa40" cstate="print"/>
+                    <a:blip r:embed="rId52166a05835995912" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77741188">
+  <w:abstractNum w:abstractNumId="16648489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58157275">
+    <w:lvl w:ilvl="0" w:tplc="30758040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58157275" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30758040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77741187">
+  <w:abstractNum w:abstractNumId="16648488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22163678">
+    <w:lvl w:ilvl="0" w:tplc="90188565">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77741187">
-    <w:abstractNumId w:val="77741187"/>
+  <w:num w:numId="16648488">
+    <w:abstractNumId w:val="16648488"/>
   </w:num>
-  <w:num w:numId="77741188">
-    <w:abstractNumId w:val="77741188"/>
+  <w:num w:numId="16648489">
+    <w:abstractNumId w:val="16648489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742931466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246138169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548369e67defe39bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId800769e67defe3a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId221269e67defe4316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId201269e67defe4479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId150669e67defec966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId479369e67defece48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId514169e67defece67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId101369e67defed5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId396069e67defed7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId430469e67defedad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId353169e67defedc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId518869e67defedcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId673069e67defee51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId107369e67defee84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId493469e67defee8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId700769e67defeeba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId252069e67defeec1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId986969e67defeef68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId690669e67defef76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId486869e67defef838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId273869e67defe4208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId273869e67defe4208.jpg"/><Relationship Id="rId611569e67defec1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId611569e67defec1ed.jpg"/><Relationship Id="rId709169e67defefa40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709169e67defefa40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752743982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989492621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14576a05835989d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId69576a05835989dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId54376a0583598a44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId42456a0583598a5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId43426a05835992a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId70116a05835992f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId98456a05835992fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId50236a058359936b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId57596a058359938ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId21426a05835993bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId56116a05835993d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId15466a05835993de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId78346a0583599446b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId57236a05835994789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId22796a058359947fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId81266a05835994ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId26566a05835994b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId25946a05835994e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId12946a05835995631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId92016a0583599571e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29326a0583598a345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29326a0583598a345.jpg"/><Relationship Id="rId71446a05835992154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71446a05835992154.jpg"/><Relationship Id="rId52166a05835995912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52166a05835995912.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>