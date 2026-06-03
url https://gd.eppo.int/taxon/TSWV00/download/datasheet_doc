--- v11 (2026-05-14)
+++ v12 (2026-06-03)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14576a05835989d7d" w:history="1">
+            <w:hyperlink r:id="rId32366a1fef8067459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69576a05835989dea" w:history="1">
+            <w:hyperlink r:id="rId15016a1fef80674c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74813166" name="name34206a0583598a347" descr="17795.jpg"/>
+                  <wp:docPr id="58916332" name="name52366a1fef8067c7f" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29326a0583598a345" cstate="print"/>
+                          <a:blip r:embed="rId59786a1fef8067c7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54376a0583598a44f" w:history="1">
+            <w:hyperlink r:id="rId15296a1fef8067de2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42456a0583598a5b1" w:history="1">
+      <w:hyperlink r:id="rId25266a1fef8067f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43679820" name="name89146a05835992159" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="4774799" name="name98376a1fef807028c" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71446a05835992154" cstate="print"/>
+                    <a:blip r:embed="rId65016a1fef8070282" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43426a05835992a84" w:history="1">
+      <w:hyperlink r:id="rId11646a1fef8070f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70116a05835992f88" w:history="1">
+      <w:hyperlink r:id="rId32806a1fef807172a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId98456a05835992fa7" w:history="1"/>
+      <w:hyperlink r:id="rId45736a1fef807174e" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a058359936b8" w:history="1">
+      <w:hyperlink r:id="rId84286a1fef8071efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57596a058359938ee" w:history="1">
+      <w:hyperlink r:id="rId92546a1fef8072105" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21426a05835993bef" w:history="1">
+      <w:hyperlink r:id="rId89326a1fef807241a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56116a05835993d77" w:history="1">
+      <w:hyperlink r:id="rId83926a1fef80725ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15466a05835993de9" w:history="1">
+      <w:hyperlink r:id="rId38826a1fef807261f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346a0583599446b" w:history="1">
+      <w:hyperlink r:id="rId71386a1fef80735a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57236a05835994789" w:history="1">
+      <w:hyperlink r:id="rId68226a1fef8073c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22796a058359947fc" w:history="1">
+      <w:hyperlink r:id="rId33146a1fef8073c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81266a05835994ab2" w:history="1">
+      <w:hyperlink r:id="rId42086a1fef8073fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26566a05835994b22" w:history="1">
+      <w:hyperlink r:id="rId48396a1fef807404d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25946a05835994e6e" w:history="1">
+      <w:hyperlink r:id="rId22276a1fef80743ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12946a05835995631" w:history="1">
+      <w:hyperlink r:id="rId42016a1fef8074c2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92016a0583599571e" w:history="1">
+      <w:hyperlink r:id="rId96646a1fef8074d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15642960" name="name65836a05835995913" descr="eu_funding_250.png"/>
+            <wp:docPr id="6385148" name="name83826a1fef8074eea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52166a05835995912" cstate="print"/>
+                    <a:blip r:embed="rId89366a1fef8074ee9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16648489">
+  <w:abstractNum w:abstractNumId="87944262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30758040">
+    <w:lvl w:ilvl="0" w:tplc="23484255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30758040" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23484255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16648488">
+  <w:abstractNum w:abstractNumId="87944261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90188565">
+    <w:lvl w:ilvl="0" w:tplc="95965694">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16648488">
-    <w:abstractNumId w:val="16648488"/>
+  <w:num w:numId="87944261">
+    <w:abstractNumId w:val="87944261"/>
   </w:num>
-  <w:num w:numId="16648489">
-    <w:abstractNumId w:val="16648489"/>
+  <w:num w:numId="87944262">
+    <w:abstractNumId w:val="87944262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752743982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989492621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14576a05835989d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId69576a05835989dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId54376a0583598a44f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId42456a0583598a5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId43426a05835992a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId70116a05835992f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId98456a05835992fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId50236a058359936b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId57596a058359938ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId21426a05835993bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId56116a05835993d77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId15466a05835993de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId78346a0583599446b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId57236a05835994789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId22796a058359947fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId81266a05835994ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId26566a05835994b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId25946a05835994e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId12946a05835995631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId92016a0583599571e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29326a0583598a345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29326a0583598a345.jpg"/><Relationship Id="rId71446a05835992154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71446a05835992154.jpg"/><Relationship Id="rId52166a05835995912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52166a05835995912.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689999702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317755103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32366a1fef8067459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId15016a1fef80674c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId15296a1fef8067de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId25266a1fef8067f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId11646a1fef8070f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId32806a1fef807172a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId45736a1fef807174e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId84286a1fef8071efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId92546a1fef8072105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId89326a1fef807241a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId83926a1fef80725ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId38826a1fef807261f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId71386a1fef80735a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId68226a1fef8073c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId33146a1fef8073c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId42086a1fef8073fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId48396a1fef807404d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId22276a1fef80743ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId42016a1fef8074c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId96646a1fef8074d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59786a1fef8067c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59786a1fef8067c7d.jpg"/><Relationship Id="rId65016a1fef8070282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65016a1fef8070282.jpg"/><Relationship Id="rId89366a1fef8074ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89366a1fef8074ee9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>