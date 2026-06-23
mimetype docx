--- v12 (2026-06-03)
+++ v13 (2026-06-23)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32366a1fef8067459" w:history="1">
+            <w:hyperlink r:id="rId98156a3a7db973bca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15016a1fef80674c8" w:history="1">
+            <w:hyperlink r:id="rId37596a3a7db973c37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58916332" name="name52366a1fef8067c7f" descr="17795.jpg"/>
+                  <wp:docPr id="65942849" name="name76696a3a7db9744b8" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59786a1fef8067c7d" cstate="print"/>
+                          <a:blip r:embed="rId84136a3a7db9744b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15296a1fef8067de2" w:history="1">
+            <w:hyperlink r:id="rId13096a3a7db974621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25266a1fef8067f49" w:history="1">
+      <w:hyperlink r:id="rId30166a3a7db97477c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4774799" name="name98376a1fef807028c" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="49753938" name="name85646a3a7db97c556" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65016a1fef8070282" cstate="print"/>
+                    <a:blip r:embed="rId25696a3a7db97c550" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18242,72 +18242,72 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Albania, Algeria, Armenia, Austria, Azerbaijan, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, Czechia, Finland, France (mainland), Georgia, Germany, Greece (mainland, Kriti), Guernsey, Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Lithuania, Malta, Moldova, Republic of, Montenegro, Netherlands, North Macedonia, Poland, Portugal (mainland, Madeira), Romania, Russian Federation (Far East, Southern Russia), Serbia, Slovenia, Spain (mainland, Islas Baleares, Islas Canárias), Sweden, Switzerland, Tunisia, Türkiye, Ukraine, United Kingdom (Channel Islands, England, Scotland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, Benin, Burkina Faso, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Libya, Madagascar, Mauritius, Niger, Nigeria, Reunion, Senegal, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Uganda, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Algeria, Benin, Burkina Faso, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Kenya, Libya, Madagascar, Mali, Mauritius, Niger, Nigeria, Reunion, Senegal, South Africa, Sudan, Tanzania, United Republic of, Tunisia, Uganda, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Afghanistan, China (Beijing, Chongqing, Gansu, Guangdong, Guizhou, Heilongjiang, Hubei, Liaoning, Ningxia, Qinghai, Shaanxi, Shandong, Sichuan, Tianjin, Yunnan), India (Andhra Pradesh, Assam, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Tamil Nadu, Telangana, Uttar Pradesh), Indonesia (Java), Iran, Islamic Republic of, Iraq, Israel, Japan (Hokkaido, Honshu, Ryukyu Archipelago), Jordan, Korea, Republic of, Lebanon, Malaysia (West), Nepal, Oman, Pakistan, Saudi Arabia, Sri Lanka, Syrian Arab Republic, Taiwan, Thailand</w:t>
+        <w:t xml:space="preserve"> Afghanistan, China (Beijing, Chongqing, Gansu, Guangdong, Guizhou, Heilongjiang, Hubei, Liaoning, Ningxia, Qinghai, Shaanxi, Shandong, Sichuan, Tianjin, Xinjiang, Yunnan), India (Andhra Pradesh, Assam, Haryana, Himachal Pradesh, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Tamil Nadu, Telangana, Uttar Pradesh), Indonesia (Java), Iran, Islamic Republic of, Iraq, Israel, Japan (Hokkaido, Honshu, Ryukyu Archipelago), Jordan, Korea, Republic of, Lebanon, Malaysia (West), Nepal, Oman, Pakistan, Saudi Arabia, Sri Lanka, Syrian Arab Republic, Taiwan, Thailand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, Nova Scotia, Ontario, Québec, Saskatchewan), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Connecticut, Delaware, Florida, Georgia, Hawaii, Idaho, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maine, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, Nevada, New Hampshire, New Mexico, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, South Dakota, Tennessee, Texas, Utah, Vermont, Virginia, Washington, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11646a1fef8070f90" w:history="1">
+      <w:hyperlink r:id="rId64336a3a7db97cbbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32806a1fef807172a" w:history="1">
+      <w:hyperlink r:id="rId11896a3a7db97d0cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45736a1fef807174e" w:history="1"/>
+      <w:hyperlink r:id="rId22606a3a7db97d0ee" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84286a1fef8071efe" w:history="1">
+      <w:hyperlink r:id="rId26206a3a7db97d7f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92546a1fef8072105" w:history="1">
+      <w:hyperlink r:id="rId14166a3a7db97da0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89326a1fef807241a" w:history="1">
+      <w:hyperlink r:id="rId19816a3a7db97dd04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a1fef80725ad" w:history="1">
+      <w:hyperlink r:id="rId92836a3a7db97de8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38826a1fef807261f" w:history="1">
+      <w:hyperlink r:id="rId27496a3a7db97df01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71386a1fef80735a5" w:history="1">
+      <w:hyperlink r:id="rId19446a3a7db97e598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a1fef8073c00" w:history="1">
+      <w:hyperlink r:id="rId80136a3a7db97e88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33146a1fef8073c88" w:history="1">
+      <w:hyperlink r:id="rId22576a3a7db97e900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42086a1fef8073fc7" w:history="1">
+      <w:hyperlink r:id="rId55476a3a7db97ebae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a1fef807404d" w:history="1">
+      <w:hyperlink r:id="rId91806a3a7db97ec1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22276a1fef80743ff" w:history="1">
+      <w:hyperlink r:id="rId69146a3a7db97ef2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42016a1fef8074c2f" w:history="1">
+      <w:hyperlink r:id="rId78136a3a7db97f6e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96646a1fef8074d07" w:history="1">
+      <w:hyperlink r:id="rId17116a3a7db97f7af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6385148" name="name83826a1fef8074eea" descr="eu_funding_250.png"/>
+            <wp:docPr id="99574532" name="name37146a3a7db97f9b5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89366a1fef8074ee9" cstate="print"/>
+                    <a:blip r:embed="rId33596a3a7db97f9b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87944262">
+  <w:abstractNum w:abstractNumId="22251464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23484255">
+    <w:lvl w:ilvl="0" w:tplc="79108936">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23484255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79108936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87944261">
+  <w:abstractNum w:abstractNumId="22251463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95965694">
+    <w:lvl w:ilvl="0" w:tplc="95931290">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87944261">
-    <w:abstractNumId w:val="87944261"/>
+  <w:num w:numId="22251463">
+    <w:abstractNumId w:val="22251463"/>
   </w:num>
-  <w:num w:numId="87944262">
-    <w:abstractNumId w:val="87944262"/>
+  <w:num w:numId="22251464">
+    <w:abstractNumId w:val="22251464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689999702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317755103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32366a1fef8067459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId15016a1fef80674c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId15296a1fef8067de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId25266a1fef8067f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId11646a1fef8070f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId32806a1fef807172a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId45736a1fef807174e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId84286a1fef8071efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId92546a1fef8072105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId89326a1fef807241a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId83926a1fef80725ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId38826a1fef807261f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId71386a1fef80735a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId68226a1fef8073c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId33146a1fef8073c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId42086a1fef8073fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId48396a1fef807404d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId22276a1fef80743ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId42016a1fef8074c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId96646a1fef8074d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59786a1fef8067c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59786a1fef8067c7d.jpg"/><Relationship Id="rId65016a1fef8070282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65016a1fef8070282.jpg"/><Relationship Id="rId89366a1fef8074ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89366a1fef8074ee9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197788239" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428006544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98156a3a7db973bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId37596a3a7db973c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId13096a3a7db974621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId30166a3a7db97477c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId64336a3a7db97cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId11896a3a7db97d0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId22606a3a7db97d0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId26206a3a7db97d7f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId14166a3a7db97da0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId19816a3a7db97dd04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId92836a3a7db97de8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId27496a3a7db97df01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId19446a3a7db97e598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId80136a3a7db97e88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId22576a3a7db97e900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId55476a3a7db97ebae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId91806a3a7db97ec1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId69146a3a7db97ef2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId78136a3a7db97f6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId17116a3a7db97f7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84136a3a7db9744b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84136a3a7db9744b6.jpg"/><Relationship Id="rId25696a3a7db97c550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25696a3a7db97c550.jpg"/><Relationship Id="rId33596a3a7db97f9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33596a3a7db97f9b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>