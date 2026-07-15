--- v13 (2026-06-23)
+++ v14 (2026-07-15)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98156a3a7db973bca" w:history="1">
+            <w:hyperlink r:id="rId29676a571307e1d38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37596a3a7db973c37" w:history="1">
+            <w:hyperlink r:id="rId54116a571307e1daa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65942849" name="name76696a3a7db9744b8" descr="17795.jpg"/>
+                  <wp:docPr id="70500201" name="name83436a571307e268f" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84136a3a7db9744b6" cstate="print"/>
+                          <a:blip r:embed="rId69866a571307e268d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13096a3a7db974621" w:history="1">
+            <w:hyperlink r:id="rId12046a571307e27e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30166a3a7db97477c" w:history="1">
+      <w:hyperlink r:id="rId39026a571307e2959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49753938" name="name85646a3a7db97c556" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="35618203" name="name40306a571307ea3e9" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25696a3a7db97c550" cstate="print"/>
+                    <a:blip r:embed="rId56336a571307ea3e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64336a3a7db97cbbe" w:history="1">
+      <w:hyperlink r:id="rId37936a571307eaa1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11896a3a7db97d0cc" w:history="1">
+      <w:hyperlink r:id="rId56086a571307eaf34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22606a3a7db97d0ee" w:history="1"/>
+      <w:hyperlink r:id="rId36456a571307eaf53" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206a3a7db97d7f8" w:history="1">
+      <w:hyperlink r:id="rId76466a571307eb6ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166a3a7db97da0c" w:history="1">
+      <w:hyperlink r:id="rId10106a571307eb8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19816a3a7db97dd04" w:history="1">
+      <w:hyperlink r:id="rId89336a571307ebbda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92836a3a7db97de8e" w:history="1">
+      <w:hyperlink r:id="rId32426a571307ebd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27496a3a7db97df01" w:history="1">
+      <w:hyperlink r:id="rId32416a571307ebddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19446a3a7db97e598" w:history="1">
+      <w:hyperlink r:id="rId99486a571307ec49a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a3a7db97e88f" w:history="1">
+      <w:hyperlink r:id="rId91416a571307ec7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22576a3a7db97e900" w:history="1">
+      <w:hyperlink r:id="rId13076a571307ec830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a3a7db97ebae" w:history="1">
+      <w:hyperlink r:id="rId89106a571307ecb3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91806a3a7db97ec1d" w:history="1">
+      <w:hyperlink r:id="rId45156a571307ecbae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69146a3a7db97ef2e" w:history="1">
+      <w:hyperlink r:id="rId15436a571307ecedd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78136a3a7db97f6e8" w:history="1">
+      <w:hyperlink r:id="rId88296a571307ed6c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17116a3a7db97f7af" w:history="1">
+      <w:hyperlink r:id="rId93136a571307ed78a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99574532" name="name37146a3a7db97f9b5" descr="eu_funding_250.png"/>
+            <wp:docPr id="93442267" name="name21306a571307ed993" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33596a3a7db97f9b4" cstate="print"/>
+                    <a:blip r:embed="rId11476a571307ed992" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22251464">
+  <w:abstractNum w:abstractNumId="86956069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79108936">
+    <w:lvl w:ilvl="0" w:tplc="94950947">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79108936" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94950947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22251463">
+  <w:abstractNum w:abstractNumId="86956068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95931290">
+    <w:lvl w:ilvl="0" w:tplc="11020812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22251463">
-    <w:abstractNumId w:val="22251463"/>
+  <w:num w:numId="86956068">
+    <w:abstractNumId w:val="86956068"/>
   </w:num>
-  <w:num w:numId="22251464">
-    <w:abstractNumId w:val="22251464"/>
+  <w:num w:numId="86956069">
+    <w:abstractNumId w:val="86956069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197788239" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428006544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98156a3a7db973bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId37596a3a7db973c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId13096a3a7db974621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId30166a3a7db97477c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId64336a3a7db97cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId11896a3a7db97d0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId22606a3a7db97d0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId26206a3a7db97d7f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId14166a3a7db97da0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId19816a3a7db97dd04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId92836a3a7db97de8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId27496a3a7db97df01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId19446a3a7db97e598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId80136a3a7db97e88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId22576a3a7db97e900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId55476a3a7db97ebae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId91806a3a7db97ec1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId69146a3a7db97ef2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId78136a3a7db97f6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId17116a3a7db97f7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84136a3a7db9744b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84136a3a7db9744b6.jpg"/><Relationship Id="rId25696a3a7db97c550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25696a3a7db97c550.jpg"/><Relationship Id="rId33596a3a7db97f9b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33596a3a7db97f9b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394015223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111028635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29676a571307e1d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId54116a571307e1daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId12046a571307e27e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId39026a571307e2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId37936a571307eaa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId56086a571307eaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId36456a571307eaf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId76466a571307eb6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId10106a571307eb8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId89336a571307ebbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId32426a571307ebd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId32416a571307ebddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId99486a571307ec49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId91416a571307ec7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId13076a571307ec830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId89106a571307ecb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId45156a571307ecbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId15436a571307ecedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId88296a571307ed6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId93136a571307ed78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69866a571307e268d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69866a571307e268d.jpg"/><Relationship Id="rId56336a571307ea3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56336a571307ea3e5.jpg"/><Relationship Id="rId11476a571307ed992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11476a571307ed992.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>