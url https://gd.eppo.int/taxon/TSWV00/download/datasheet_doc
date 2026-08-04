--- v14 (2026-07-15)
+++ v15 (2026-08-04)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29676a571307e1d38" w:history="1">
+            <w:hyperlink r:id="rId94426a7204d95a09a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54116a571307e1daa" w:history="1">
+            <w:hyperlink r:id="rId69476a7204d95a114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70500201" name="name83436a571307e268f" descr="17795.jpg"/>
+                  <wp:docPr id="10892877" name="name50796a7204d95aaf3" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69866a571307e268d" cstate="print"/>
+                          <a:blip r:embed="rId82466a7204d95aaf1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12046a571307e27e7" w:history="1">
+            <w:hyperlink r:id="rId51606a7204d95ac3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39026a571307e2959" w:history="1">
+      <w:hyperlink r:id="rId92736a7204d95adb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35618203" name="name40306a571307ea3e9" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="70837921" name="name78186a7204d962f47" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56336a571307ea3e5" cstate="print"/>
+                    <a:blip r:embed="rId60186a7204d962f42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37936a571307eaa1f" w:history="1">
+      <w:hyperlink r:id="rId61516a7204d96356c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56086a571307eaf34" w:history="1">
+      <w:hyperlink r:id="rId99326a7204d963a87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36456a571307eaf53" w:history="1"/>
+      <w:hyperlink r:id="rId65156a7204d963aa7" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76466a571307eb6ae" w:history="1">
+      <w:hyperlink r:id="rId30906a7204d964205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10106a571307eb8cf" w:history="1">
+      <w:hyperlink r:id="rId50796a7204d96440f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89336a571307ebbda" w:history="1">
+      <w:hyperlink r:id="rId32976a7204d96474c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a571307ebd6b" w:history="1">
+      <w:hyperlink r:id="rId39016a7204d9648fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32416a571307ebddf" w:history="1">
+      <w:hyperlink r:id="rId73116a7204d96496f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99486a571307ec49a" w:history="1">
+      <w:hyperlink r:id="rId82476a7204d965018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91416a571307ec7bc" w:history="1">
+      <w:hyperlink r:id="rId82296a7204d965325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13076a571307ec830" w:history="1">
+      <w:hyperlink r:id="rId37076a7204d965396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89106a571307ecb3c" w:history="1">
+      <w:hyperlink r:id="rId87636a7204d965676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45156a571307ecbae" w:history="1">
+      <w:hyperlink r:id="rId83426a7204d9656e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15436a571307ecedd" w:history="1">
+      <w:hyperlink r:id="rId87386a7204d9659fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88296a571307ed6c1" w:history="1">
+      <w:hyperlink r:id="rId77986a7204d9661c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93136a571307ed78a" w:history="1">
+      <w:hyperlink r:id="rId86946a7204d96628f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93442267" name="name21306a571307ed993" descr="eu_funding_250.png"/>
+            <wp:docPr id="26711475" name="name69726a7204d96645b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11476a571307ed992" cstate="print"/>
+                    <a:blip r:embed="rId96626a7204d96645a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86956069">
+  <w:abstractNum w:abstractNumId="19652610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94950947">
+    <w:lvl w:ilvl="0" w:tplc="65011155">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94950947" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65011155" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86956068">
+  <w:abstractNum w:abstractNumId="19652609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11020812">
+    <w:lvl w:ilvl="0" w:tplc="86771128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86956068">
-    <w:abstractNumId w:val="86956068"/>
+  <w:num w:numId="19652609">
+    <w:abstractNumId w:val="19652609"/>
   </w:num>
-  <w:num w:numId="86956069">
-    <w:abstractNumId w:val="86956069"/>
+  <w:num w:numId="19652610">
+    <w:abstractNumId w:val="19652610"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId394015223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111028635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29676a571307e1d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId54116a571307e1daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId12046a571307e27e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId39026a571307e2959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId37936a571307eaa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId56086a571307eaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId36456a571307eaf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId76466a571307eb6ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId10106a571307eb8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId89336a571307ebbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId32426a571307ebd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId32416a571307ebddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId99486a571307ec49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId91416a571307ec7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId13076a571307ec830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId89106a571307ecb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId45156a571307ecbae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId15436a571307ecedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId88296a571307ed6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId93136a571307ed78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69866a571307e268d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69866a571307e268d.jpg"/><Relationship Id="rId56336a571307ea3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56336a571307ea3e5.jpg"/><Relationship Id="rId11476a571307ed992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11476a571307ed992.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911082133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869018350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94426a7204d95a09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId69476a7204d95a114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId51606a7204d95ac3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId92736a7204d95adb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId61516a7204d96356c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId99326a7204d963a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId65156a7204d963aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId30906a7204d964205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId50796a7204d96440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId32976a7204d96474c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId39016a7204d9648fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId73116a7204d96496f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId82476a7204d965018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId82296a7204d965325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId37076a7204d965396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId87636a7204d965676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId83426a7204d9656e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId87386a7204d9659fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId77986a7204d9661c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId86946a7204d96628f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82466a7204d95aaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82466a7204d95aaf1.jpg"/><Relationship Id="rId60186a7204d962f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60186a7204d962f42.jpg"/><Relationship Id="rId96626a7204d96645a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96626a7204d96645a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>