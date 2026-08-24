--- v15 (2026-08-04)
+++ v16 (2026-08-24)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94426a7204d95a09a" w:history="1">
+            <w:hyperlink r:id="rId88736a8c92c5ea64f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69476a7204d95a114" w:history="1">
+            <w:hyperlink r:id="rId95036a8c92c5ea6d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10892877" name="name50796a7204d95aaf3" descr="17795.jpg"/>
+                  <wp:docPr id="90380316" name="name35226a8c92c5eaf6e" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82466a7204d95aaf1" cstate="print"/>
+                          <a:blip r:embed="rId97176a8c92c5eaf6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51606a7204d95ac3f" w:history="1">
+            <w:hyperlink r:id="rId91246a8c92c5eb0be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92736a7204d95adb3" w:history="1">
+      <w:hyperlink r:id="rId94476a8c92c5eb225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70837921" name="name78186a7204d962f47" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="75167425" name="name29316a8c92c5f2df9" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60186a7204d962f42" cstate="print"/>
+                    <a:blip r:embed="rId33316a8c92c5f2df4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a7204d96356c" w:history="1">
+      <w:hyperlink r:id="rId89386a8c92c5f343e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99326a7204d963a87" w:history="1">
+      <w:hyperlink r:id="rId38516a8c92c5f3949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId65156a7204d963aa7" w:history="1"/>
+      <w:hyperlink r:id="rId49706a8c92c5f3968" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a7204d964205" w:history="1">
+      <w:hyperlink r:id="rId30456a8c92c5f4091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50796a7204d96440f" w:history="1">
+      <w:hyperlink r:id="rId82116a8c92c600088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32976a7204d96474c" w:history="1">
+      <w:hyperlink r:id="rId67576a8c92c600760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39016a7204d9648fa" w:history="1">
+      <w:hyperlink r:id="rId69706a8c92c60090f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a7204d96496f" w:history="1">
+      <w:hyperlink r:id="rId56276a8c92c600985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82476a7204d965018" w:history="1">
+      <w:hyperlink r:id="rId50506a8c92c601029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82296a7204d965325" w:history="1">
+      <w:hyperlink r:id="rId85256a8c92c601338" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a7204d965396" w:history="1">
+      <w:hyperlink r:id="rId50146a8c92c6013ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87636a7204d965676" w:history="1">
+      <w:hyperlink r:id="rId47866a8c92c601669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83426a7204d9656e6" w:history="1">
+      <w:hyperlink r:id="rId36756a8c92c6016d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87386a7204d9659fa" w:history="1">
+      <w:hyperlink r:id="rId11766a8c92c6019e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77986a7204d9661c7" w:history="1">
+      <w:hyperlink r:id="rId14016a8c92c6021da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86946a7204d96628f" w:history="1">
+      <w:hyperlink r:id="rId86536a8c92c6022a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26711475" name="name69726a7204d96645b" descr="eu_funding_250.png"/>
+            <wp:docPr id="30079234" name="name90886a8c92c6029ab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96626a7204d96645a" cstate="print"/>
+                    <a:blip r:embed="rId79486a8c92c6029aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19652610">
+  <w:abstractNum w:abstractNumId="92012727">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65011155">
+    <w:lvl w:ilvl="0" w:tplc="32886139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65011155" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32886139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19652609">
+  <w:abstractNum w:abstractNumId="92012726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86771128">
+    <w:lvl w:ilvl="0" w:tplc="22193235">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19652609">
-    <w:abstractNumId w:val="19652609"/>
+  <w:num w:numId="92012726">
+    <w:abstractNumId w:val="92012726"/>
   </w:num>
-  <w:num w:numId="19652610">
-    <w:abstractNumId w:val="19652610"/>
+  <w:num w:numId="92012727">
+    <w:abstractNumId w:val="92012727"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911082133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869018350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94426a7204d95a09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId69476a7204d95a114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId51606a7204d95ac3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId92736a7204d95adb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId61516a7204d96356c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId99326a7204d963a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId65156a7204d963aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId30906a7204d964205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId50796a7204d96440f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId32976a7204d96474c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId39016a7204d9648fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId73116a7204d96496f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId82476a7204d965018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId82296a7204d965325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId37076a7204d965396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId87636a7204d965676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId83426a7204d9656e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId87386a7204d9659fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId77986a7204d9661c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId86946a7204d96628f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82466a7204d95aaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82466a7204d95aaf1.jpg"/><Relationship Id="rId60186a7204d962f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60186a7204d962f42.jpg"/><Relationship Id="rId96626a7204d96645a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96626a7204d96645a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821205668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164034645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88736a8c92c5ea64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId95036a8c92c5ea6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId91246a8c92c5eb0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId94476a8c92c5eb225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId89386a8c92c5f343e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId38516a8c92c5f3949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId49706a8c92c5f3968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId30456a8c92c5f4091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId82116a8c92c600088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId67576a8c92c600760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId69706a8c92c60090f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId56276a8c92c600985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId50506a8c92c601029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId85256a8c92c601338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId50146a8c92c6013ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId47866a8c92c601669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId36756a8c92c6016d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId11766a8c92c6019e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId14016a8c92c6021da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId86536a8c92c6022a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97176a8c92c5eaf6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97176a8c92c5eaf6c.jpg"/><Relationship Id="rId33316a8c92c5f2df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33316a8c92c5f2df4.jpg"/><Relationship Id="rId79486a8c92c6029aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79486a8c92c6029aa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>