--- v16 (2026-08-24)
+++ v17 (2026-09-13)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88736a8c92c5ea64f" w:history="1">
+            <w:hyperlink r:id="rId30756aa707ba18010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95036a8c92c5ea6d2" w:history="1">
+            <w:hyperlink r:id="rId18546aa707ba1807c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90380316" name="name35226a8c92c5eaf6e" descr="17795.jpg"/>
+                  <wp:docPr id="30155784" name="name55036aa707ba18911" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97176a8c92c5eaf6c" cstate="print"/>
+                          <a:blip r:embed="rId14026aa707ba1890e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91246a8c92c5eb0be" w:history="1">
+            <w:hyperlink r:id="rId60946aa707ba18a48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94476a8c92c5eb225" w:history="1">
+      <w:hyperlink r:id="rId71066aa707ba18bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75167425" name="name29316a8c92c5f2df9" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="96517959" name="name76506aa707ba21d50" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33316a8c92c5f2df4" cstate="print"/>
+                    <a:blip r:embed="rId81886aa707ba21d4c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89386a8c92c5f343e" w:history="1">
+      <w:hyperlink r:id="rId45186aa707ba22414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38516a8c92c5f3949" w:history="1">
+      <w:hyperlink r:id="rId66936aa707ba2291f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId49706a8c92c5f3968" w:history="1"/>
+      <w:hyperlink r:id="rId93196aa707ba2293f" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30456a8c92c5f4091" w:history="1">
+      <w:hyperlink r:id="rId23826aa707ba23083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82116a8c92c600088" w:history="1">
+      <w:hyperlink r:id="rId59626aa707ba232c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67576a8c92c600760" w:history="1">
+      <w:hyperlink r:id="rId53236aa707ba235d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69706a8c92c60090f" w:history="1">
+      <w:hyperlink r:id="rId10476aa707ba2376d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56276a8c92c600985" w:history="1">
+      <w:hyperlink r:id="rId87416aa707ba237df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50506a8c92c601029" w:history="1">
+      <w:hyperlink r:id="rId49806aa707ba23e90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85256a8c92c601338" w:history="1">
+      <w:hyperlink r:id="rId86916aa707ba241ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50146a8c92c6013ab" w:history="1">
+      <w:hyperlink r:id="rId51556aa707ba24222" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47866a8c92c601669" w:history="1">
+      <w:hyperlink r:id="rId48116aa707ba244e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36756a8c92c6016d8" w:history="1">
+      <w:hyperlink r:id="rId34556aa707ba24554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11766a8c92c6019e1" w:history="1">
+      <w:hyperlink r:id="rId35886aa707ba24afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14016a8c92c6021da" w:history="1">
+      <w:hyperlink r:id="rId15586aa707ba255da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86536a8c92c6022a5" w:history="1">
+      <w:hyperlink r:id="rId57846aa707ba2594a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30079234" name="name90886a8c92c6029ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="56040715" name="name77046aa707ba25bb2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79486a8c92c6029aa" cstate="print"/>
+                    <a:blip r:embed="rId87576aa707ba25bb0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92012727">
+  <w:abstractNum w:abstractNumId="96677735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32886139">
+    <w:lvl w:ilvl="0" w:tplc="58978571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32886139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58978571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92012726">
+  <w:abstractNum w:abstractNumId="96677734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22193235">
+    <w:lvl w:ilvl="0" w:tplc="13756461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92012726">
-    <w:abstractNumId w:val="92012726"/>
+  <w:num w:numId="96677734">
+    <w:abstractNumId w:val="96677734"/>
   </w:num>
-  <w:num w:numId="92012727">
-    <w:abstractNumId w:val="92012727"/>
+  <w:num w:numId="96677735">
+    <w:abstractNumId w:val="96677735"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821205668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164034645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88736a8c92c5ea64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId95036a8c92c5ea6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId91246a8c92c5eb0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId94476a8c92c5eb225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId89386a8c92c5f343e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId38516a8c92c5f3949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId49706a8c92c5f3968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId30456a8c92c5f4091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId82116a8c92c600088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId67576a8c92c600760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId69706a8c92c60090f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId56276a8c92c600985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId50506a8c92c601029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId85256a8c92c601338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId50146a8c92c6013ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId47866a8c92c601669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId36756a8c92c6016d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId11766a8c92c6019e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId14016a8c92c6021da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId86536a8c92c6022a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97176a8c92c5eaf6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97176a8c92c5eaf6c.jpg"/><Relationship Id="rId33316a8c92c5f2df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33316a8c92c5f2df4.jpg"/><Relationship Id="rId79486a8c92c6029aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79486a8c92c6029aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145719696" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876686972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30756aa707ba18010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId18546aa707ba1807c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId60946aa707ba18a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId71066aa707ba18bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId45186aa707ba22414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId66936aa707ba2291f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId93196aa707ba2293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId23826aa707ba23083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId59626aa707ba232c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId53236aa707ba235d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId10476aa707ba2376d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId87416aa707ba237df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId49806aa707ba23e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId86916aa707ba241ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId51556aa707ba24222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId48116aa707ba244e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId34556aa707ba24554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId35886aa707ba24afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId15586aa707ba255da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId57846aa707ba2594a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14026aa707ba1890e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14026aa707ba1890e.jpg"/><Relationship Id="rId81886aa707ba21d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886aa707ba21d4c.jpg"/><Relationship Id="rId87576aa707ba25bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87576aa707ba25bb0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>