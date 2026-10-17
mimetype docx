--- v17 (2026-09-13)
+++ v18 (2026-10-17)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30756aa707ba18010" w:history="1">
+            <w:hyperlink r:id="rId77176ad3a2f91fba8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18546aa707ba1807c" w:history="1">
+            <w:hyperlink r:id="rId28146ad3a2f91fc43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30155784" name="name55036aa707ba18911" descr="17795.jpg"/>
+                  <wp:docPr id="45583690" name="name64936ad3a2f91fd3f" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14026aa707ba1890e" cstate="print"/>
+                          <a:blip r:embed="rId34466ad3a2f91fd3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60946aa707ba18a48" w:history="1">
+            <w:hyperlink r:id="rId36616ad3a2f91fe76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71066aa707ba18bb4" w:history="1">
+      <w:hyperlink r:id="rId76666ad3a2f91ffec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96517959" name="name76506aa707ba21d50" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="37214198" name="name75806ad3a2f928c0b" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81886aa707ba21d4c" cstate="print"/>
+                    <a:blip r:embed="rId45656ad3a2f928c06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45186aa707ba22414" w:history="1">
+      <w:hyperlink r:id="rId88496ad3a2f92939b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66936aa707ba2291f" w:history="1">
+      <w:hyperlink r:id="rId17946ad3a2f929899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId93196aa707ba2293f" w:history="1"/>
+      <w:hyperlink r:id="rId33426ad3a2f9298b8" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23826aa707ba23083" w:history="1">
+      <w:hyperlink r:id="rId54956ad3a2f92a044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626aa707ba232c4" w:history="1">
+      <w:hyperlink r:id="rId29846ad3a2f92a256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53236aa707ba235d5" w:history="1">
+      <w:hyperlink r:id="rId27536ad3a2f92a567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476aa707ba2376d" w:history="1">
+      <w:hyperlink r:id="rId99686ad3a2f92a70a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87416aa707ba237df" w:history="1">
+      <w:hyperlink r:id="rId83246ad3a2f92a781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49806aa707ba23e90" w:history="1">
+      <w:hyperlink r:id="rId39446ad3a2f92ae1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86916aa707ba241ae" w:history="1">
+      <w:hyperlink r:id="rId52426ad3a2f92b13c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51556aa707ba24222" w:history="1">
+      <w:hyperlink r:id="rId12876ad3a2f92b1af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48116aa707ba244e5" w:history="1">
+      <w:hyperlink r:id="rId93786ad3a2f92b484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34556aa707ba24554" w:history="1">
+      <w:hyperlink r:id="rId41626ad3a2f92b4f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35886aa707ba24afa" w:history="1">
+      <w:hyperlink r:id="rId94466ad3a2f92b809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15586aa707ba255da" w:history="1">
+      <w:hyperlink r:id="rId90166ad3a2f92bfeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846aa707ba2594a" w:history="1">
+      <w:hyperlink r:id="rId77916ad3a2f92c0b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56040715" name="name77046aa707ba25bb2" descr="eu_funding_250.png"/>
+            <wp:docPr id="15076232" name="name49796ad3a2f92c281" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87576aa707ba25bb0" cstate="print"/>
+                    <a:blip r:embed="rId63356ad3a2f92c280" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96677735">
+  <w:abstractNum w:abstractNumId="83357677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58978571">
+    <w:lvl w:ilvl="0" w:tplc="20204615">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58978571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20204615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96677734">
+  <w:abstractNum w:abstractNumId="83357676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13756461">
+    <w:lvl w:ilvl="0" w:tplc="98138201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96677734">
-    <w:abstractNumId w:val="96677734"/>
+  <w:num w:numId="83357676">
+    <w:abstractNumId w:val="83357676"/>
   </w:num>
-  <w:num w:numId="96677735">
-    <w:abstractNumId w:val="96677735"/>
+  <w:num w:numId="83357677">
+    <w:abstractNumId w:val="83357677"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145719696" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876686972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30756aa707ba18010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId18546aa707ba1807c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId60946aa707ba18a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId71066aa707ba18bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId45186aa707ba22414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId66936aa707ba2291f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId93196aa707ba2293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId23826aa707ba23083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId59626aa707ba232c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId53236aa707ba235d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId10476aa707ba2376d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId87416aa707ba237df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId49806aa707ba23e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId86916aa707ba241ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId51556aa707ba24222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId48116aa707ba244e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId34556aa707ba24554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId35886aa707ba24afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId15586aa707ba255da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId57846aa707ba2594a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14026aa707ba1890e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14026aa707ba1890e.jpg"/><Relationship Id="rId81886aa707ba21d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81886aa707ba21d4c.jpg"/><Relationship Id="rId87576aa707ba25bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87576aa707ba25bb0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862475227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699525239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77176ad3a2f91fba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId28146ad3a2f91fc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId36616ad3a2f91fe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId76666ad3a2f91ffec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId88496ad3a2f92939b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId17946ad3a2f929899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId33426ad3a2f9298b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId54956ad3a2f92a044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId29846ad3a2f92a256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId27536ad3a2f92a567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId99686ad3a2f92a70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId83246ad3a2f92a781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId39446ad3a2f92ae1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId52426ad3a2f92b13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId12876ad3a2f92b1af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId93786ad3a2f92b484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId41626ad3a2f92b4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId94466ad3a2f92b809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId90166ad3a2f92bfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId77916ad3a2f92c0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34466ad3a2f91fd3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34466ad3a2f91fd3e.jpg"/><Relationship Id="rId45656ad3a2f928c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45656ad3a2f928c06.jpg"/><Relationship Id="rId63356ad3a2f92c280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63356ad3a2f92c280.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>