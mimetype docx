--- v18 (2026-10-17)
+++ v19 (2026-11-06)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tomato spotted wilt virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze leaf of tomato, kromnek virus, spotted wilt of tomato, yellow spot of pineapple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77176ad3a2f91fba8" w:history="1">
+            <w:hyperlink r:id="rId19756aee3dbabfb46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28146ad3a2f91fc43" w:history="1">
+            <w:hyperlink r:id="rId48066aee3dbabfb9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TSWV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45583690" name="name64936ad3a2f91fd3f" descr="17795.jpg"/>
+                  <wp:docPr id="88984065" name="name13306aee3dbac032f" descr="17795.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17795.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34466ad3a2f91fd3e" cstate="print"/>
+                          <a:blip r:embed="rId75296aee3dbac032e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36616ad3a2f91fe76" w:history="1">
+            <w:hyperlink r:id="rId48706aee3dbac04ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -593,51 +593,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (family </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tospoviridae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, order Bunyavirales; ICTV online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76666ad3a2f91ffec" w:history="1">
+      <w:hyperlink r:id="rId79686aee3dbac05c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/taxonomy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Abudurexiti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -18167,63 +18167,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2021). It is now present in almost all countries with temperate, tropical and subtropical climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37214198" name="name75806ad3a2f928c0b" descr="TSWV00_distribution_map.jpg"/>
+            <wp:docPr id="73952362" name="name22696aee3dbac57d9" descr="TSWV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TSWV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45656ad3a2f928c06" cstate="print"/>
+                    <a:blip r:embed="rId18936aee3dbac57d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -18847,51 +18847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">T. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are widely distributed (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88496ad3a2f92939b" w:history="1">
+      <w:hyperlink r:id="rId99576aee3dbac5dfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; EFSA, 2012a). Most thrips species are very polyphagous. TSWV is transmitted by thrips in a persistent manner. Only individuals which have acquired the virus at the larval stages can transmit it. Virus transmission occurs after a latent period of circulation and multiplication of TSWV in the thrips vector. Once acquired, the virus is transmitted transstadially and thrips remain infectious for life, however there is no evidence of transovarial transmission (Ullman </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -19576,65 +19576,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In 2020, 76 tests for TSWV diagnosis were evaluated in the EU VALITEST project (www.valitest.eu) after an extensive search of scientific papers and commercial providers of tests for the detection of plant pathogens. After a thorough literature search, in silico analyses, in-house testing and test performance study, the most suitable tests for the detection and identification of TSWV in symptomatic tomato leaves were identified (Vučurović </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021), and they are listed in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946ad3a2f929899" w:history="1">
+      <w:hyperlink r:id="rId88056aee3dbac6102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Diagnostic Expertise Database</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId33426ad3a2f9298b8" w:history="1"/>
+      <w:hyperlink r:id="rId10936aee3dbac6115" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20659,51 +20659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2019) Taxonomy of the order Bunyavirales: update 2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archives of Virology.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54956ad3a2f92a044" w:history="1">
+      <w:hyperlink r:id="rId61236aee3dbac6562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04253-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -20974,51 +20974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 636. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29846ad3a2f92a256" w:history="1">
+      <w:hyperlink r:id="rId48366aee3dbac6685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens9080636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21445,51 +21445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1055. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536ad3a2f92a567" w:history="1">
+      <w:hyperlink r:id="rId90766aee3dbac682c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21691,51 +21691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 3029. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99686ad3a2f92a70a" w:history="1">
+      <w:hyperlink r:id="rId69506aee3dbac6903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.3029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -21761,51 +21761,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83246ad3a2f92a781" w:history="1">
+      <w:hyperlink r:id="rId32986aee3dbac6941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2012.2772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -22769,51 +22769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0147342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446ad3a2f92ae1a" w:history="1">
+      <w:hyperlink r:id="rId53636aee3dbac6cd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0147342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23245,51 +23245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R (2005) Tomato spotted wilt virus. In: Description of plant viruses (DPV) no. 412, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52426ad3a2f92b13c" w:history="1">
+      <w:hyperlink r:id="rId79576aee3dbac712d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpvweb.net/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 5 June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -23315,51 +23315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 842, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12876ad3a2f92b1af" w:history="1">
+      <w:hyperlink r:id="rId52686aee3dbac7170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050842</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23744,51 +23744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93786ad3a2f92b484" w:history="1">
+      <w:hyperlink r:id="rId71906aee3dbac73ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v12040363</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -23815,51 +23815,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41626ad3a2f92b4f6" w:history="1">
+      <w:hyperlink r:id="rId21946aee3dbac7443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-019-44100-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -24291,51 +24291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15797. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94466ad3a2f92b809" w:history="1">
+      <w:hyperlink r:id="rId13256aee3dbac776a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-72691-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -25510,51 +25510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (western flower thrips) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90166ad3a2f92bfeb" w:history="1">
+      <w:hyperlink r:id="rId29876aee3dbac7d09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 22 September 2020; accessed on June 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -25629,51 +25629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orthotospovirus tomatomaculae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916ad3a2f92c0b6" w:history="1">
+      <w:hyperlink r:id="rId65936aee3dbac7d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -25850,63 +25850,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 465-472.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15076232" name="name49796ad3a2f92c281" descr="eu_funding_250.png"/>
+            <wp:docPr id="91856892" name="name31546aee3dbac8383" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63356ad3a2f92c280" cstate="print"/>
+                    <a:blip r:embed="rId25476aee3dbac8380" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -26004,137 +26004,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83357677">
+  <w:abstractNum w:abstractNumId="82097880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20204615">
+    <w:lvl w:ilvl="0" w:tplc="33031530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20204615" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33031530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83357676">
+  <w:abstractNum w:abstractNumId="82097879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98138201">
+    <w:lvl w:ilvl="0" w:tplc="43394502">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -26886,55 +26886,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83357676">
-    <w:abstractNumId w:val="83357676"/>
+  <w:num w:numId="82097879">
+    <w:abstractNumId w:val="82097879"/>
   </w:num>
-  <w:num w:numId="83357677">
-    <w:abstractNumId w:val="83357677"/>
+  <w:num w:numId="82097880">
+    <w:abstractNumId w:val="82097880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -38484,51 +38484,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862475227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699525239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77176ad3a2f91fba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId28146ad3a2f91fc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId36616ad3a2f91fe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId76666ad3a2f91ffec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId88496ad3a2f92939b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId17946ad3a2f929899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId33426ad3a2f9298b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId54956ad3a2f92a044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId29846ad3a2f92a256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId27536ad3a2f92a567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId99686ad3a2f92a70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId83246ad3a2f92a781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId39446ad3a2f92ae1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId52426ad3a2f92b13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId12876ad3a2f92b1af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId93786ad3a2f92b484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId41626ad3a2f92b4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId94466ad3a2f92b809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId90166ad3a2f92bfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId77916ad3a2f92c0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34466ad3a2f91fd3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34466ad3a2f91fd3e.jpg"/><Relationship Id="rId45656ad3a2f928c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45656ad3a2f928c06.jpg"/><Relationship Id="rId63356ad3a2f92c280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63356ad3a2f92c280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId200365342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994349840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19756aee3dbabfb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/" TargetMode="External"/><Relationship Id="rId48066aee3dbabfb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/categorization" TargetMode="External"/><Relationship Id="rId48706aee3dbac04ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TSWV00/photos" TargetMode="External"/><Relationship Id="rId79686aee3dbac05c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/taxonomy/" TargetMode="External"/><Relationship Id="rId99576aee3dbac5dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/" TargetMode="External"/><Relationship Id="rId88056aee3dbac6102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId10936aee3dbac6115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId61236aee3dbac6562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04253-6" TargetMode="External"/><Relationship Id="rId48366aee3dbac6685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens9080636" TargetMode="External"/><Relationship Id="rId90766aee3dbac682c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01055" TargetMode="External"/><Relationship Id="rId69506aee3dbac6903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.3029" TargetMode="External"/><Relationship Id="rId32986aee3dbac6941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2012.2772" TargetMode="External"/><Relationship Id="rId53636aee3dbac6cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147342" TargetMode="External"/><Relationship Id="rId79576aee3dbac712d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpvweb.net/" TargetMode="External"/><Relationship Id="rId52686aee3dbac7170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050842" TargetMode="External"/><Relationship Id="rId71906aee3dbac73ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v12040363" TargetMode="External"/><Relationship Id="rId21946aee3dbac7443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-019-44100-x" TargetMode="External"/><Relationship Id="rId13256aee3dbac776a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-72691-3" TargetMode="External"/><Relationship Id="rId29876aee3dbac7d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId65936aee3dbac7d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75296aee3dbac032e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75296aee3dbac032e.jpg"/><Relationship Id="rId18936aee3dbac57d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18936aee3dbac57d4.jpg"/><Relationship Id="rId25476aee3dbac8380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25476aee3dbac8380.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>