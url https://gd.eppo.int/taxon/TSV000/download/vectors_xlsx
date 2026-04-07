--- v0 (2025-10-07)
+++ v1 (2026-04-07)
@@ -12,80 +12,90 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TSV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>FRANSC</t>
   </si>
   <si>
     <t>Frankliniella schultzei</t>
   </si>
   <si>
     <t>* Shukla S, Kalyani G, Kulkarni N, Waliyar F, Nigam SN (2005) Mechanism of transmission of Tobacco streak virus by Scirtothrips dorsalis, Frankliniella schultzei and Megalurothrips usitatus in groundnut, Arachis hypogaea L. Journal of Oilseeds Research 22(1), 215-217.</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
+  </si>
+  <si>
+    <t>THRIPV</t>
+  </si>
+  <si>
+    <t>Thrips parvispinus</t>
+  </si>
+  <si>
+    <t>* Klose MJ, Sdoodee R, Teakle DS, Milne JR, Greber RS, Walter GH (1996) Transmission of three strains of tobacco streak ilarvirus by different thrips species using virus‐infected pollen. Journal of Phytopathology 144(6), 281-284.
+------- in experiments, transmitted TSV‐Ag from infected tomato pollen to Chenopodium amaranticolor seedlings</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>MCCTAB</t>
   </si>
   <si>
     <t>Microcephalothrips abdominalis</t>
   </si>
   <si>
     <t>* Greber RS, Klose MJ, Teakle DS, Milne JR (1991) High incidence of tobacco streak virus in tobacco and its transmission by Microcephalothrips abdominalis and pollen from Ageratum houstonianum. Plant Disease 75(5), 450-452.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Prasada Rao RD, Reddy AS, Reddy SV, Thirumala‐Devi K, Rao SC, Manoj Kumar V, Subramaniam K, Yellamanda Reddy T, Nigam SN, Reddy DV (2003) The host range of Tobacco streak virus in India and transmission by thrips. Annals of Applied Biology. 142(3), 365-368.
 * Shukla S, Kalyani G, Kulkarni N, Waliyar F, Nigam SN (2005) Mechanism of transmission of Tobacco streak virus by Scirtothrips dorsalis, Frankliniella schultzei and Megalurothrips usitatus in groundnut, Arachis hypogaea L. Journal of Oilseeds Research 22(1), 215-217.</t>
   </si>
 </sst>
 </file>
@@ -411,51 +421,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="317.208" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -469,74 +479,88 @@
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>11</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">