--- v2 (2026-02-17)
+++ v3 (2026-05-13)
@@ -346,50 +346,52 @@
   </si>
   <si>
     <t>Meloidogyne chitwoodi (as Triticum)</t>
   </si>
   <si>
     <t>* Santo GS, O'Bannon JH, Finley AM, Golden AM (1980) Occurrence and host range of a new root-knot nematode (Meloidogyne chitwoodi) in the Pacific northwest. Plant Disease 64, 951-952.</t>
   </si>
   <si>
     <t>MELGFA</t>
   </si>
   <si>
     <t>Meloidogyne fallax</t>
   </si>
   <si>
     <t>* Brinkman H, Goossens JJM &amp; van Riel HR (1996) Comparative host suitability of selected crop plants to Meloidogyne chitwoodi and M. fallax. Anzeiger für Schädlingskunde, Planzenschutz, Umweltschutz 69, 127-129.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
+* Laurent K, Grossi de Sá M, Bellafiore S, Aribi J, Villain L, Folcher L (2025) Could the aggressiveness of Meloidogyne graminicola pose a significant threat to the main rice and wheat cultivars grown in France? Plant Pathology 74(7), 1984–1996. https://doi.org/10.1111/ppa.70003
+------- in experiments,  in France RI= 2.6
 * Padgham JL, Abawi GS, Duxbury JM, Mazid MA (2004) Impact of wheat on Meloidogyne graminicola populations in the rice-wheat system of Bangladesh. Nematropica 183-190.
 ------- in bioassay,  all wheat varieties grown in Bangladesh were excellent hosts to M. graminicola.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163
 * Soares MR, Carneiro RM, Dias-Arieira C (2022) Response of different crops and weeds to three biotypes of Meloidogyne graminicola: crop rotation and succession strategies for irrigated rice fields. Nematology 24(5), 589-597.
 ------- in experiment in Brazil, wheat is recorded as 'poor host' or 'non-host'.</t>
   </si>
   <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t xml:space="preserve">* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. 1252 was found to be a good host.
 </t>
   </si>
   <si>
     <t>PSEDSE</t>
   </si>
   <si>
     <t>Mythimna separata</t>
   </si>
   <si>
     <t>NAUPXA</t>