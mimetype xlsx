--- v3 (2026-05-13)
+++ v4 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TRZAX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
     <t>Clavibacter michiganensis</t>
   </si>
   <si>
     <t>* Stamova L, Sotirova V (1987) Reaction of different crops to artificial inoculation with Corynebacterium michiganense (E.F. Sm.) H.L. Jensen. Archiv fur Phytopathologie und Pflanzenschutz 23, 211–216.
 ------- Experimental. Causing wilted leaflets. Not confirmed in other publications. Pending confirmation, all monocotyledonous host plants reported by Stamova &amp; Satirova (1987) are considered doubtful.</t>
   </si>
@@ -502,50 +502,62 @@
     <t>Tenuivirus eurotritici (as Triticum)</t>
   </si>
   <si>
     <t>MSPV00</t>
   </si>
   <si>
     <t>Tenuivirus zeae (as Triticum)</t>
   </si>
   <si>
     <t>TILLCA</t>
   </si>
   <si>
     <t>Tilletia caries (as Triticum)</t>
   </si>
   <si>
     <t>TILLCO</t>
   </si>
   <si>
     <t>Tilletia controversa (as Triticum)</t>
   </si>
   <si>
     <t>UROCAG</t>
   </si>
   <si>
     <t>Urocystis agropyri (as Triticum)</t>
+  </si>
+  <si>
+    <t>XANTPC</t>
+  </si>
+  <si>
+    <t>Xanthomonas prunicola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Ahmad M, Gonzalez-Hernandez JL, Solanki S, Glover KD, Ameen G (2026) First report of Xanthomonas prunicola causing leaf streak disease on wheat (Triticum aestivum) in the United States. Plant Disease 110(1), 216. https://doi.org/10.1094/PDIS-06-25-1194-PDN 
+* Clavijo F, Román-Reyna V, Curland RD, Dill-Macky R, Jacobs JM, Leoni C, Coimbra L, Pereyra S, Siri MI (2025) Emerging Xanthomonas prunicola strains cause bacterial leaf necrosis of wheat. Phytopathology 115(9), 1097–1108. https://doi.org/10.1094/PHYTO-02-25-0044-R
+* Martino JA, Fernández FD, Pozzi EA, Alberione EJ, Bainotti CT, Márquez N, Tolocka PA, Salines N, Gomez DT, Donaire GM, Conci LR, Alemandri VM (2023) First report of Xanthomonas prunicola causing bacterial leaf streaks on wheat in Argentina. Plant Disease 107(1), 212. https://doi.org/10.1094/PDIS-04-22-0886-PDN
+* Clavijo F, Curland RD, Croce V, Lapaz MI, Dill-Macky R, Pereyra S, Siri MI (2022) Genetic and phenotypic characterization of Xanthomonas species pathogenic in wheat in Uruguay. Phytopathology 112(3), 511–521. https://doi.org/10.1094/PHYTO-06-21-0231-R </t>
   </si>
   <si>
     <t>XANTTR</t>
   </si>
   <si>
     <t>Xanthomonas translucens pv. translucens</t>
   </si>
   <si>
     <t>* Curland RD, Gao L, Bull CT, Vinatzer BA, Dill-Macky R, Van Eck L, Ishimaru CA (2018) Genetic diversity and virulence of wheat and barley strains of Xanthomonas translucens from the Upper Midwestern United States. Phytopathology 108(4), 443-453.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANGUTR</t>
   </si>
   <si>
     <t>Anguina tritici</t>
   </si>
   <si>
     <t>BYSMV0</t>
   </si>
   <si>
     <t>Betacytorhabdovirus hordei</t>
   </si>
@@ -1077,51 +1089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D89"/>
+  <dimension ref="A1:D90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1859,440 +1871,454 @@
       </c>
       <c r="B57" t="s">
         <v>148</v>
       </c>
       <c r="C57" t="s">
         <v>149</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>21</v>
       </c>
       <c r="B58" t="s">
         <v>150</v>
       </c>
       <c r="C58" t="s">
         <v>151</v>
       </c>
       <c r="D58" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>21</v>
+      </c>
+      <c r="B59" t="s">
         <v>153</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>154</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>155</v>
       </c>
-      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C67" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D67" t="s">
         <v>172</v>
       </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B68" t="s">
         <v>173</v>
       </c>
       <c r="C68" t="s">
         <v>174</v>
       </c>
-      <c r="D68"/>
+      <c r="D68" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C70" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D70" t="s">
         <v>179</v>
       </c>
+      <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B71" t="s">
         <v>180</v>
       </c>
       <c r="C71" t="s">
         <v>181</v>
       </c>
       <c r="D71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" t="s">
         <v>184</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B73" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C73" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C74" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>189</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B75" t="s">
         <v>190</v>
       </c>
       <c r="C75" t="s">
         <v>191</v>
       </c>
-      <c r="D75"/>
+      <c r="D75" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C76" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C77" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>196</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B78" t="s">
         <v>197</v>
       </c>
       <c r="C78" t="s">
         <v>198</v>
       </c>
-      <c r="D78"/>
+      <c r="D78" t="s">
+        <v>199</v>
+      </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B79" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="C79" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B80" t="s">
-        <v>201</v>
+        <v>119</v>
       </c>
       <c r="C80" t="s">
         <v>202</v>
       </c>
       <c r="D80" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B81" t="s">
         <v>204</v>
       </c>
       <c r="C81" t="s">
         <v>205</v>
       </c>
-      <c r="D81"/>
+      <c r="D81" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B82" t="s">
-        <v>129</v>
+        <v>207</v>
       </c>
       <c r="C82" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="D82"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B83" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="C83" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D83"/>
+        <v>209</v>
+      </c>
+      <c r="D83" t="s">
+        <v>210</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B84" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C84" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>146</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>212</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B86" t="s">
         <v>213</v>
       </c>
       <c r="C86" t="s">
         <v>214</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B87" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C87" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="D87" t="s">
         <v>217</v>
       </c>
+      <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B88" t="s">
         <v>218</v>
       </c>
       <c r="C88" t="s">
         <v>219</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B89" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C89" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>222</v>
+      </c>
+      <c r="D89"/>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>156</v>
+      </c>
+      <c r="B90" t="s">
+        <v>223</v>
+      </c>
+      <c r="C90" t="s">
+        <v>224</v>
+      </c>
+      <c r="D90" t="s">
+        <v>225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">