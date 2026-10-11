--- v3 (2026-06-10)
+++ v4 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TRV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* David N, Mallik I, Gudmestad NC (2010) First report of tobacco rattle virus associated with corky ringspot in potatoes grown in North Dakota. Plant Disease 94(1), 130 https://doi.org/10.1094/PDIS-94-1-0130B
 * El-Kammar HF, El-Banna OM, Hamed AH, Abbas MS, El-Attar AK (2016) Serological, molecular and ultrastructural studies on Tobacco rattle virus-infected potato plants in Egypt. Journal of Plant Pathology 98(1), 15-24.
 * Ghazala W, Varrelmann M (2007) Tobacco rattle virus 29K movement protein is the elicitor of extreme and hypersensitive-like resistance in two cultivars of Solanum tuberosum. Molecular Plant-Microbe Interactions 20(11), 1396-1405.
@@ -205,50 +205,59 @@
     <t>SONAR</t>
   </si>
   <si>
     <t>Sonchus arvensis</t>
   </si>
   <si>
     <t>SORHA</t>
   </si>
   <si>
     <t>Sorghum halepense</t>
   </si>
   <si>
     <t>TUSFA</t>
   </si>
   <si>
     <t>Tussilago farfara</t>
   </si>
   <si>
     <t>XANST</t>
   </si>
   <si>
     <t>Xanthium strumarium</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>1ALTG</t>
+  </si>
+  <si>
+    <t>Alstroemeria</t>
+  </si>
+  <si>
+    <t>* Spence NJ, Mills PR, Barbara DJ (2000) A survey of viruses of Alstroemeria in the UK and the characterisation of carlaviruses infecting Alstroemeria. European Journal of Plant Pathology 106(9), 843-847</t>
   </si>
   <si>
     <t>ANMJA</t>
   </si>
   <si>
     <t>Anemone Japonica hybrids</t>
   </si>
   <si>
     <t>* Lockhart BE, Westendorp JA (2007) Anemone - an additional perennial ornamental host of Tobacco rattle virus in the U.S. Plant Disease 82(6), 712. https://doi.org/10.1094/PDIS.1998.82.6.712B
 ------- On Anemone × hybrida cv. Honorine Jobert</t>
   </si>
   <si>
     <t>AQISS</t>
   </si>
   <si>
     <t>Aquilegia sp.</t>
   </si>
   <si>
     <t>* Cardin L, Onesto JP, Bornard I, Moury B (2008) First report of Tobacco rattle virus in Aquilegia sp. in France. Journal of Plant Pathology 90(3), 586.</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
@@ -830,51 +839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D55"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="363.197" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1317,121 +1326,121 @@
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35" t="s">
+        <v>92</v>
+      </c>
+      <c r="C35" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
       <c r="C37" t="s">
         <v>97</v>
       </c>
       <c r="D37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" t="s">
         <v>108</v>
@@ -1597,65 +1606,79 @@
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" t="s">
         <v>144</v>
       </c>
       <c r="D53" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" t="s">
         <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" t="s">
+        <v>151</v>
+      </c>
+      <c r="C56" t="s">
+        <v>152</v>
+      </c>
+      <c r="D56" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">