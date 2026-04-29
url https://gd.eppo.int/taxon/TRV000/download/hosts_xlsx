--- v1 (2026-03-12)
+++ v2 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TRV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* David N, Mallik I, Gudmestad NC (2010) First report of tobacco rattle virus associated with corky ringspot in potatoes grown in North Dakota. Plant Disease 94(1), 130 https://doi.org/10.1094/PDIS-94-1-0130B
 * El-Kammar HF, El-Banna OM, Hamed AH, Abbas MS, El-Attar AK (2016) Serological, molecular and ultrastructural studies on Tobacco rattle virus-infected potato plants in Egypt. Journal of Plant Pathology 98(1), 15-24.
 * Ghazala W, Varrelmann M (2007) Tobacco rattle virus 29K movement protein is the elicitor of extreme and hypersensitive-like resistance in two cultivars of Solanum tuberosum. Molecular Plant-Microbe Interactions 20(11), 1396-1405.
@@ -294,50 +294,60 @@
     <t>* Baumann MM, Kiambi RG, Lockhart BE (2020) Lady’s slipper orchid and hydrangea: new ornamental hosts of Tobacco Rattle Virus (TRV) in Minnesota. Plant Health Progress 21(1), 19-20. https://doi.org/10.1094/PHP-05-19-0034-BR
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>DCTSS</t>
   </si>
   <si>
     <t>Dicentra sp.</t>
   </si>
   <si>
     <t>* Lockhart BE (2007) Dicentra, Epimedium, and Heuchera: New perennial ornamental hosts of Tobacco rattle virus in the United States. Plant Disease 84(12), 1344. https://doi.org/10.1094/PDIS.2000.84.12.1344A</t>
   </si>
   <si>
     <t>EPMSS</t>
   </si>
   <si>
     <t>Epimedium sp.</t>
   </si>
   <si>
     <t>EROCI</t>
   </si>
   <si>
     <t>Erodium cicutarium</t>
   </si>
   <si>
+    <t>FRESS</t>
+  </si>
+  <si>
+    <t>Freesia sp.</t>
+  </si>
+  <si>
+    <t>* Asjes CJ. (1992) Occurrence of Tobacco rattle virus in ornamental bulbous crops in the Netherlands. InVIII International Symposium on Virus Diseases of Ornamental Plants 377 (pp. 349-356).
+* Némethi ZI (1992) Survey on virus diseases of bulbous flowers in Hungary. InVIII International Symposium on Virus Diseases of Ornamental Plants 377 (pp. 267-274).</t>
+  </si>
+  <si>
     <t>1HEGG</t>
   </si>
   <si>
     <t>Hemerocallis</t>
   </si>
   <si>
     <t>* Lee HM, Song EG, Baik SR, Bang YH, Han SK, Jang HD, Sim JY, Cho SB, Ryu KH (2025) Incidence and detection of three viruses (Cucumber Mosaic Virus, Lily Mottle Virus, and Tobacco Rattle Virus) in Daylily plants cultivated in Korea. Research in Plant Disease 31(4), 390-400 (abst.)</t>
   </si>
   <si>
     <t>HCHSS</t>
   </si>
   <si>
     <t>Heuchera sp.</t>
   </si>
   <si>
     <t>HYEAR</t>
   </si>
   <si>
     <t>Hydrangea arborescens</t>
   </si>
   <si>
     <t>* Baumann MM,  Kiambi RG, Lockhart BE (2020) Lady’s Slipper Orchid and Hydrangea: new ornamental hosts of Tobacco Rattle Virus (TRV) in Minnesota. Plant Health Progress 2020 21:1, 19-20. https://doi.org/10.1094/PHP-05-19-0034-BR
 ------- Confirmed host.</t>
   </si>
   <si>
@@ -419,50 +429,59 @@
   <si>
     <t>Paeonia lactiflora</t>
   </si>
   <si>
     <t>* He Z, Chen C (2016) First report of Tobacco rattle virus infecting Chinese herbaceous peony (Paeonia lactiflora Pall.) in China. Plant Disease 100(12), p 2543.</t>
   </si>
   <si>
     <t>POXPA</t>
   </si>
   <si>
     <t>Phlox paniculata</t>
   </si>
   <si>
     <t>* Cardin L, Onesto JP, Bornard I, Moury B (2007) First Report of Tobacco rattle virus and Cucumber mosaic virus in Phlox paniculata in France. Plant Disease 91(3), 322. https://doi.org/10.1094/PDIS-91-3-0322B
 ------- Asymptomatic.</t>
   </si>
   <si>
     <t>RIBNI</t>
   </si>
   <si>
     <t>Ribes nigrum</t>
   </si>
   <si>
     <t>* Špak J, Koloniuk I, Tzanetakis IE (2021) Graft-Transmissible Diseases of Ribes–Pathogens, Impact, and Control. Plant disease, 105(2), 242-250.
 ------- no symptoms</t>
+  </si>
+  <si>
+    <t>SAMNI</t>
+  </si>
+  <si>
+    <t>Sambucus nigra</t>
+  </si>
+  <si>
+    <t>* Jerkovic-Mujkic A, Delic O, Besta R (2010) Nalaz mijesane virusne infekcije na crnoj zovi (Sambucus nigra L.) [Detection of mixed virus infection in elderberry (Sambucus nigra L.)] Radovi Sumarskog Fakulteta Univerziteta u Sarajevu40 (1), 73-80</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Ben Moussa A, Makni M, Marrakchi M (2000) Identification of the principal viruses infecting tomato crops in Tunisia. EPPO Bulletin 30(2), 293-296.</t>
   </si>
   <si>
     <t>SPQOL</t>
   </si>
   <si>
     <t>Spinacia oleracea</t>
   </si>
   <si>
     <t>* Zhu F, Che YP, Liang ZJ, Ji ZL (2018) First report of Tobacco rattle virus infecting spinach in China. Plant Disease 102(12), 2671-2672.
 -------- On Spinacia oleracea, in Yangzhou city, Jiangsu province, China.</t>
   </si>
   <si>
     <t>TRFRE</t>
   </si>
   <si>
     <t>Trifolium repens</t>
@@ -801,51 +820,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="363.197" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1316,65 +1335,65 @@
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35" t="s">
         <v>90</v>
       </c>
       <c r="C35" t="s">
         <v>91</v>
       </c>
       <c r="D35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C37" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38" t="s">
         <v>98</v>
       </c>
       <c r="C38" t="s">
         <v>99</v>
       </c>
       <c r="D38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" t="s">
         <v>102</v>
@@ -1526,65 +1545,93 @@
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" t="s">
         <v>135</v>
       </c>
       <c r="D50" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" t="s">
         <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" t="s">
+        <v>144</v>
+      </c>
+      <c r="D53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B54" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" t="s">
+        <v>146</v>
+      </c>
+      <c r="D54" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">