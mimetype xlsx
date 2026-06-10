--- v2 (2026-04-29)
+++ v3 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TRV000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* David N, Mallik I, Gudmestad NC (2010) First report of tobacco rattle virus associated with corky ringspot in potatoes grown in North Dakota. Plant Disease 94(1), 130 https://doi.org/10.1094/PDIS-94-1-0130B
 * El-Kammar HF, El-Banna OM, Hamed AH, Abbas MS, El-Attar AK (2016) Serological, molecular and ultrastructural studies on Tobacco rattle virus-infected potato plants in Egypt. Journal of Plant Pathology 98(1), 15-24.
 * Ghazala W, Varrelmann M (2007) Tobacco rattle virus 29K movement protein is the elicitor of extreme and hypersensitive-like resistance in two cultivars of Solanum tuberosum. Molecular Plant-Microbe Interactions 20(11), 1396-1405.
@@ -235,50 +235,59 @@
     <t>Anemone Japonica hybrids</t>
   </si>
   <si>
     <t>* Lockhart BE, Westendorp JA (2007) Anemone - an additional perennial ornamental host of Tobacco rattle virus in the U.S. Plant Disease 82(6), 712. https://doi.org/10.1094/PDIS.1998.82.6.712B
 ------- On Anemone × hybrida cv. Honorine Jobert</t>
   </si>
   <si>
     <t>AQISS</t>
   </si>
   <si>
     <t>Aquilegia sp.</t>
   </si>
   <si>
     <t>* Cardin L, Onesto JP, Bornard I, Moury B (2008) First report of Tobacco rattle virus in Aquilegia sp. in France. Journal of Plant Pathology 90(3), 586.</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
   </si>
   <si>
     <t>* Dikova B (2006) Identification of Tobacco rattle virus (TRV) in sugar beet in Bulgaria, Biotechnology &amp; Biotechnological Equipment 20(3), 49-59.</t>
   </si>
   <si>
+    <t>CMIRA</t>
+  </si>
+  <si>
+    <t>Campsis radicans</t>
+  </si>
+  <si>
+    <t>* Maclot F, Fanelli L, Faure C, Marais A, Candresse T (2026) First report of tobacco rattle virus infecting ornamental paeony and trumpet creeper in France. New Disease Reports 53(2), e70121. https://doi.org/10.1002/ndr2.70121</t>
+  </si>
+  <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>* Tomitaka Y, Fujimoto T, Nakata M, Ishikawa R, Usugi T, Tsuda S (2011) First report of chlorotic and necrotic disease caused by Tobacco rattle virus on Capsicum annuum in Japan. Journal of General Plant Pathology 77, 136–138. https://doi.org/10.1007/s10327-010-0292-8</t>
   </si>
   <si>
     <t>CVOSA</t>
   </si>
   <si>
     <t>Crocus sativus</t>
   </si>
   <si>
     <t xml:space="preserve">*Martínez-Fajardo C, Navarro-Simarro P, Morote L, Rubio-Moraga Á, Mondéjar-López M, Niza E, Argandona J, Ahrazem O, Gómez-Gómez L, López-Jiménez AJ (2024) Exploring the viral landscape of saffron through metatranscriptomic analysis. Virus Research 345, 199389. https://doi.org/10.1016/j.virusres.2024.199389
 </t>
   </si>
   <si>
     <t>CYUSC</t>
   </si>
   <si>
     <t>Cynara scolymus</t>
   </si>
   <si>
@@ -408,51 +417,52 @@
   <si>
     <t>LYSNU</t>
   </si>
   <si>
     <t>Lysimachia nummularia</t>
   </si>
   <si>
     <t>* Santala J, Jukkala J, Tuomola J, Valkonen JPT (2020) First report of Tobacco rattle virus infecting Lysimachia nummularia in Finland. Plant Disease 104(2), p 604. https://doi.org/10.1094/PDIS-03-19-0464-PDN</t>
   </si>
   <si>
     <t>NARSS</t>
   </si>
   <si>
     <t>Narcissus sp.</t>
   </si>
   <si>
     <t>* Sharkey P.J, Hepworth G, Whattam MJ (1996) A survey of Narcissus crops in Victoria for Tobacco rattle virus and Arabis mosaic virus. Agriculture Victoria, Institute for Horticultural Development, Knoxfield, Australia.</t>
   </si>
   <si>
     <t>PAOLA</t>
   </si>
   <si>
     <t>Paeonia lactiflora</t>
   </si>
   <si>
-    <t>* He Z, Chen C (2016) First report of Tobacco rattle virus infecting Chinese herbaceous peony (Paeonia lactiflora Pall.) in China. Plant Disease 100(12), p 2543.</t>
+    <t>* He Z, Chen C (2016) First report of Tobacco rattle virus infecting Chinese herbaceous peony (Paeonia lactiflora Pall.) in China. Plant Disease 100(12), p 2543.
+* Maclot F, Fanelli L, Faure C, Marais A, Candresse T (2026) First report of tobacco rattle virus infecting ornamental paeony and trumpet creeper in France. New Disease Reports 53(2), e70121. https://doi.org/10.1002/ndr2.70121</t>
   </si>
   <si>
     <t>POXPA</t>
   </si>
   <si>
     <t>Phlox paniculata</t>
   </si>
   <si>
     <t>* Cardin L, Onesto JP, Bornard I, Moury B (2007) First Report of Tobacco rattle virus and Cucumber mosaic virus in Phlox paniculata in France. Plant Disease 91(3), 322. https://doi.org/10.1094/PDIS-91-3-0322B
 ------- Asymptomatic.</t>
   </si>
   <si>
     <t>RIBNI</t>
   </si>
   <si>
     <t>Ribes nigrum</t>
   </si>
   <si>
     <t>* Špak J, Koloniuk I, Tzanetakis IE (2021) Graft-Transmissible Diseases of Ribes–Pathogens, Impact, and Control. Plant disease, 105(2), 242-250.
 ------- no symptoms</t>
   </si>
   <si>
     <t>SAMNI</t>
   </si>
   <si>
@@ -820,51 +830,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="363.197" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1293,121 +1303,121 @@
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>94</v>
       </c>
       <c r="D36" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
       <c r="C37" t="s">
         <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C38" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" t="s">
         <v>102</v>
       </c>
       <c r="D39" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
@@ -1573,65 +1583,79 @@
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52" t="s">
         <v>140</v>
       </c>
       <c r="C52" t="s">
         <v>141</v>
       </c>
       <c r="D52" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53" t="s">
         <v>143</v>
       </c>
       <c r="C53" t="s">
         <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>14</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B55" t="s">
+        <v>148</v>
+      </c>
+      <c r="C55" t="s">
+        <v>149</v>
+      </c>
+      <c r="D55" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">