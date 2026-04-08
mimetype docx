--- v6 (2026-03-10)
+++ v7 (2026-04-08)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120669af95b98500b" w:history="1">
+            <w:hyperlink r:id="rId381269d6e7b0e8818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205469af95b985074" w:history="1">
+            <w:hyperlink r:id="rId828169d6e7b0e8881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9326394" name="name184369af95b985701" descr="1654.jpg"/>
+                  <wp:docPr id="62764991" name="name355769d6e7b0e8ff9" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId911469af95b9856ff" cstate="print"/>
+                          <a:blip r:embed="rId895669d6e7b0e8ff7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId692869af95b985820" w:history="1">
+            <w:hyperlink r:id="rId767069d6e7b0e9136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66288686" name="name874669af95b987e3e" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="6082694" name="name906369d6e7b0eb8d9" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId366769af95b987e3a" cstate="print"/>
+                    <a:blip r:embed="rId528369d6e7b0eb8d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737469af95b9895bf" w:history="1">
+      <w:hyperlink r:id="rId151069d6e7b0ecfd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758169af95b9896a0" w:history="1">
+      <w:hyperlink r:id="rId111069d6e7b0ed0c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187469af95b98a276" w:history="1">
+      <w:hyperlink r:id="rId399269d6e7b0eda92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7926964" name="name296869af95b98a727" descr="eu_funding_250.png"/>
+            <wp:docPr id="21053300" name="name147169d6e7b0edf5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId137669af95b98a725" cstate="print"/>
+                    <a:blip r:embed="rId674669d6e7b0edf5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30282849">
+  <w:abstractNum w:abstractNumId="45412558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37140526">
+    <w:lvl w:ilvl="0" w:tplc="75802635">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37140526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75802635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30282848">
+  <w:abstractNum w:abstractNumId="45412557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67451629">
+    <w:lvl w:ilvl="0" w:tplc="20861814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30282848">
-    <w:abstractNumId w:val="30282848"/>
+  <w:num w:numId="45412557">
+    <w:abstractNumId w:val="45412557"/>
   </w:num>
-  <w:num w:numId="30282849">
-    <w:abstractNumId w:val="30282849"/>
+  <w:num w:numId="45412558">
+    <w:abstractNumId w:val="45412558"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619411947" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533989037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId120669af95b98500b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId205469af95b985074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId692869af95b985820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId737469af95b9895bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId758169af95b9896a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId187469af95b98a276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId911469af95b9856ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911469af95b9856ff.jpg"/><Relationship Id="rId366769af95b987e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId366769af95b987e3a.jpg"/><Relationship Id="rId137669af95b98a725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137669af95b98a725.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292271621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638178531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId381269d6e7b0e8818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId828169d6e7b0e8881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId767069d6e7b0e9136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId151069d6e7b0ecfd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId111069d6e7b0ed0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId399269d6e7b0eda92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895669d6e7b0e8ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId895669d6e7b0e8ff7.jpg"/><Relationship Id="rId528369d6e7b0eb8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId528369d6e7b0eb8d6.jpg"/><Relationship Id="rId674669d6e7b0edf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674669d6e7b0edf5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>