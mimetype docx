--- v7 (2026-04-08)
+++ v8 (2026-04-09)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381269d6e7b0e8818" w:history="1">
+            <w:hyperlink r:id="rId410769d6f6f46f6b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828169d6e7b0e8881" w:history="1">
+            <w:hyperlink r:id="rId903269d6f6f46f71c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62764991" name="name355769d6e7b0e8ff9" descr="1654.jpg"/>
+                  <wp:docPr id="80120742" name="name954469d6f6f46f7d8" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId895669d6e7b0e8ff7" cstate="print"/>
+                          <a:blip r:embed="rId864669d6f6f46f7d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId767069d6e7b0e9136" w:history="1">
+            <w:hyperlink r:id="rId473269d6f6f46f903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6082694" name="name906369d6e7b0eb8d9" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="76271719" name="name891569d6f6f4723d3" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId528369d6e7b0eb8d6" cstate="print"/>
+                    <a:blip r:embed="rId387669d6f6f4723cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151069d6e7b0ecfd4" w:history="1">
+      <w:hyperlink r:id="rId964669d6f6f473c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111069d6e7b0ed0c3" w:history="1">
+      <w:hyperlink r:id="rId316469d6f6f473d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399269d6e7b0eda92" w:history="1">
+      <w:hyperlink r:id="rId727469d6f6f4746e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21053300" name="name147169d6e7b0edf5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="83658845" name="name296869d6f6f4747fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId674669d6e7b0edf5b" cstate="print"/>
+                    <a:blip r:embed="rId821269d6f6f4747f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45412558">
+  <w:abstractNum w:abstractNumId="79828748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75802635">
+    <w:lvl w:ilvl="0" w:tplc="35315668">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75802635" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35315668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45412557">
+  <w:abstractNum w:abstractNumId="79828747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20861814">
+    <w:lvl w:ilvl="0" w:tplc="47057430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45412557">
-    <w:abstractNumId w:val="45412557"/>
+  <w:num w:numId="79828747">
+    <w:abstractNumId w:val="79828747"/>
   </w:num>
-  <w:num w:numId="45412558">
-    <w:abstractNumId w:val="45412558"/>
+  <w:num w:numId="79828748">
+    <w:abstractNumId w:val="79828748"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292271621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638178531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId381269d6e7b0e8818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId828169d6e7b0e8881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId767069d6e7b0e9136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId151069d6e7b0ecfd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId111069d6e7b0ed0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId399269d6e7b0eda92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId895669d6e7b0e8ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId895669d6e7b0e8ff7.jpg"/><Relationship Id="rId528369d6e7b0eb8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId528369d6e7b0eb8d6.jpg"/><Relationship Id="rId674669d6e7b0edf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674669d6e7b0edf5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545064420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301779785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId410769d6f6f46f6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId903269d6f6f46f71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId473269d6f6f46f903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId964669d6f6f473c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId316469d6f6f473d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId727469d6f6f4746e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864669d6f6f46f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864669d6f6f46f7d7.jpg"/><Relationship Id="rId387669d6f6f4723cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387669d6f6f4723cf.jpg"/><Relationship Id="rId821269d6f6f4747f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821269d6f6f4747f9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>