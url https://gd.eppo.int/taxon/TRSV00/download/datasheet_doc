--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410769d6f6f46f6b1" w:history="1">
+            <w:hyperlink r:id="rId789369f1b91e41dfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903269d6f6f46f71c" w:history="1">
+            <w:hyperlink r:id="rId975569f1b91e41e65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80120742" name="name954469d6f6f46f7d8" descr="1654.jpg"/>
+                  <wp:docPr id="99373146" name="name681169f1b91e42776" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId864669d6f6f46f7d7" cstate="print"/>
+                          <a:blip r:embed="rId169369f1b91e42774" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId473269d6f6f46f903" w:history="1">
+            <w:hyperlink r:id="rId608469f1b91e428c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76271719" name="name891569d6f6f4723d3" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="51082546" name="name462069f1b91e44b0d" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId387669d6f6f4723cf" cstate="print"/>
+                    <a:blip r:embed="rId372269f1b91e44b0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964669d6f6f473c2d" w:history="1">
+      <w:hyperlink r:id="rId641169f1b91e4625a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316469d6f6f473d0c" w:history="1">
+      <w:hyperlink r:id="rId175169f1b91e46339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727469d6f6f4746e2" w:history="1">
+      <w:hyperlink r:id="rId760369f1b91e46d63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83658845" name="name296869d6f6f4747fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="55513129" name="name688969f1b91e46e9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId821269d6f6f4747f9" cstate="print"/>
+                    <a:blip r:embed="rId819469f1b91e46e9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79828748">
+  <w:abstractNum w:abstractNumId="97761560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35315668">
+    <w:lvl w:ilvl="0" w:tplc="93998642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35315668" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93998642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79828747">
+  <w:abstractNum w:abstractNumId="97761559">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47057430">
+    <w:lvl w:ilvl="0" w:tplc="90047980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79828747">
-    <w:abstractNumId w:val="79828747"/>
+  <w:num w:numId="97761559">
+    <w:abstractNumId w:val="97761559"/>
   </w:num>
-  <w:num w:numId="79828748">
-    <w:abstractNumId w:val="79828748"/>
+  <w:num w:numId="97761560">
+    <w:abstractNumId w:val="97761560"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545064420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301779785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId410769d6f6f46f6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId903269d6f6f46f71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId473269d6f6f46f903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId964669d6f6f473c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId316469d6f6f473d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId727469d6f6f4746e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864669d6f6f46f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864669d6f6f46f7d7.jpg"/><Relationship Id="rId387669d6f6f4723cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387669d6f6f4723cf.jpg"/><Relationship Id="rId821269d6f6f4747f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821269d6f6f4747f9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279744416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739840785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId789369f1b91e41dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId975569f1b91e41e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId608469f1b91e428c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId641169f1b91e4625a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId175169f1b91e46339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId760369f1b91e46d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId169369f1b91e42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId169369f1b91e42774.jpg"/><Relationship Id="rId372269f1b91e44b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId372269f1b91e44b0a.jpg"/><Relationship Id="rId819469f1b91e46e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819469f1b91e46e9e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>