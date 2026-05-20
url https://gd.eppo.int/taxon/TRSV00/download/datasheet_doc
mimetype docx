--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789369f1b91e41dfa" w:history="1">
+            <w:hyperlink r:id="rId28406a0db98d41549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975569f1b91e41e65" w:history="1">
+            <w:hyperlink r:id="rId12496a0db98d415b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99373146" name="name681169f1b91e42776" descr="1654.jpg"/>
+                  <wp:docPr id="76813187" name="name40046a0db98d416b8" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId169369f1b91e42774" cstate="print"/>
+                          <a:blip r:embed="rId94216a0db98d416b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId608469f1b91e428c8" w:history="1">
+            <w:hyperlink r:id="rId14546a0db98d417f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51082546" name="name462069f1b91e44b0d" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="62514748" name="name31126a0db98d4408a" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId372269f1b91e44b0a" cstate="print"/>
+                    <a:blip r:embed="rId51136a0db98d44085" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641169f1b91e4625a" w:history="1">
+      <w:hyperlink r:id="rId86716a0db98d457fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175169f1b91e46339" w:history="1">
+      <w:hyperlink r:id="rId12706a0db98d458e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760369f1b91e46d63" w:history="1">
+      <w:hyperlink r:id="rId16676a0db98d462b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55513129" name="name688969f1b91e46e9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="10587882" name="name67046a0db98d463e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId819469f1b91e46e9e" cstate="print"/>
+                    <a:blip r:embed="rId68696a0db98d463e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97761560">
+  <w:abstractNum w:abstractNumId="70576320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93998642">
+    <w:lvl w:ilvl="0" w:tplc="23660321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93998642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23660321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97761559">
+  <w:abstractNum w:abstractNumId="70576319">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90047980">
+    <w:lvl w:ilvl="0" w:tplc="80387020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97761559">
-    <w:abstractNumId w:val="97761559"/>
+  <w:num w:numId="70576319">
+    <w:abstractNumId w:val="70576319"/>
   </w:num>
-  <w:num w:numId="97761560">
-    <w:abstractNumId w:val="97761560"/>
+  <w:num w:numId="70576320">
+    <w:abstractNumId w:val="70576320"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279744416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739840785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId789369f1b91e41dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId975569f1b91e41e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId608469f1b91e428c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId641169f1b91e4625a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId175169f1b91e46339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId760369f1b91e46d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId169369f1b91e42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId169369f1b91e42774.jpg"/><Relationship Id="rId372269f1b91e44b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId372269f1b91e44b0a.jpg"/><Relationship Id="rId819469f1b91e46e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819469f1b91e46e9e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId761865719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861196787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28406a0db98d41549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId12496a0db98d415b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId14546a0db98d417f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId86716a0db98d457fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId12706a0db98d458e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId16676a0db98d462b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94216a0db98d416b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94216a0db98d416b6.jpg"/><Relationship Id="rId51136a0db98d44085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51136a0db98d44085.jpg"/><Relationship Id="rId68696a0db98d463e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68696a0db98d463e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>