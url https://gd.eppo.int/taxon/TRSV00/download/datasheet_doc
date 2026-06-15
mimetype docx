--- v10 (2026-05-20)
+++ v11 (2026-06-15)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28406a0db98d41549" w:history="1">
+            <w:hyperlink r:id="rId44726a2fb63953229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12496a0db98d415b5" w:history="1">
+            <w:hyperlink r:id="rId38956a2fb63953293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76813187" name="name40046a0db98d416b8" descr="1654.jpg"/>
+                  <wp:docPr id="13696925" name="name86386a2fb63953a09" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94216a0db98d416b6" cstate="print"/>
+                          <a:blip r:embed="rId18356a2fb63953a07" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14546a0db98d417f6" w:history="1">
+            <w:hyperlink r:id="rId94756a2fb63953b5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62514748" name="name31126a0db98d4408a" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="49584706" name="name88406a2fb6395641e" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51136a0db98d44085" cstate="print"/>
+                    <a:blip r:embed="rId99266a2fb6395641b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86716a0db98d457fd" w:history="1">
+      <w:hyperlink r:id="rId69456a2fb63957b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12706a0db98d458e3" w:history="1">
+      <w:hyperlink r:id="rId81196a2fb63957c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16676a0db98d462b4" w:history="1">
+      <w:hyperlink r:id="rId85406a2fb63958749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10587882" name="name67046a0db98d463e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="36604813" name="name77856a2fb639588a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68696a0db98d463e8" cstate="print"/>
+                    <a:blip r:embed="rId14806a2fb639588a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70576320">
+  <w:abstractNum w:abstractNumId="65639207">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23660321">
+    <w:lvl w:ilvl="0" w:tplc="77684402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23660321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77684402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70576319">
+  <w:abstractNum w:abstractNumId="65639206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80387020">
+    <w:lvl w:ilvl="0" w:tplc="38690567">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70576319">
-    <w:abstractNumId w:val="70576319"/>
+  <w:num w:numId="65639206">
+    <w:abstractNumId w:val="65639206"/>
   </w:num>
-  <w:num w:numId="70576320">
-    <w:abstractNumId w:val="70576320"/>
+  <w:num w:numId="65639207">
+    <w:abstractNumId w:val="65639207"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId761865719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861196787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28406a0db98d41549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId12496a0db98d415b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId14546a0db98d417f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId86716a0db98d457fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId12706a0db98d458e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId16676a0db98d462b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94216a0db98d416b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94216a0db98d416b6.jpg"/><Relationship Id="rId51136a0db98d44085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51136a0db98d44085.jpg"/><Relationship Id="rId68696a0db98d463e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68696a0db98d463e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId476720019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId477612753" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44726a2fb63953229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId38956a2fb63953293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId94756a2fb63953b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId69456a2fb63957b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81196a2fb63957c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId85406a2fb63958749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18356a2fb63953a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18356a2fb63953a07.jpg"/><Relationship Id="rId99266a2fb6395641b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99266a2fb6395641b.jpg"/><Relationship Id="rId14806a2fb639588a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14806a2fb639588a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>