--- v11 (2026-06-15)
+++ v12 (2026-07-20)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44726a2fb63953229" w:history="1">
+            <w:hyperlink r:id="rId45076a5e8a6059a6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38956a2fb63953293" w:history="1">
+            <w:hyperlink r:id="rId86286a5e8a6059ada" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13696925" name="name86386a2fb63953a09" descr="1654.jpg"/>
+                  <wp:docPr id="446948" name="name35006a5e8a6059ff0" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18356a2fb63953a07" cstate="print"/>
+                          <a:blip r:embed="rId78536a5e8a6059fee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94756a2fb63953b5b" w:history="1">
+            <w:hyperlink r:id="rId23396a5e8a605a15a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49584706" name="name88406a2fb6395641e" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="63960272" name="name76976a5e8a605c6ad" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99266a2fb6395641b" cstate="print"/>
+                    <a:blip r:embed="rId14296a5e8a605c6aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69456a2fb63957b80" w:history="1">
+      <w:hyperlink r:id="rId56676a5e8a605de67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81196a2fb63957c5e" w:history="1">
+      <w:hyperlink r:id="rId19296a5e8a605e20d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a2fb63958749" w:history="1">
+      <w:hyperlink r:id="rId75076a5e8a605f0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36604813" name="name77856a2fb639588a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="28931948" name="name87666a5e8a605f2aa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14806a2fb639588a4" cstate="print"/>
+                    <a:blip r:embed="rId16586a5e8a605f2a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65639207">
+  <w:abstractNum w:abstractNumId="48519251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77684402">
+    <w:lvl w:ilvl="0" w:tplc="81960444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77684402" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81960444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65639206">
+  <w:abstractNum w:abstractNumId="48519250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38690567">
+    <w:lvl w:ilvl="0" w:tplc="56903958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65639206">
-    <w:abstractNumId w:val="65639206"/>
+  <w:num w:numId="48519250">
+    <w:abstractNumId w:val="48519250"/>
   </w:num>
-  <w:num w:numId="65639207">
-    <w:abstractNumId w:val="65639207"/>
+  <w:num w:numId="48519251">
+    <w:abstractNumId w:val="48519251"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId476720019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId477612753" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44726a2fb63953229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId38956a2fb63953293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId94756a2fb63953b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId69456a2fb63957b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81196a2fb63957c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId85406a2fb63958749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18356a2fb63953a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18356a2fb63953a07.jpg"/><Relationship Id="rId99266a2fb6395641b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99266a2fb6395641b.jpg"/><Relationship Id="rId14806a2fb639588a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14806a2fb639588a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445295206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631881719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45076a5e8a6059a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId86286a5e8a6059ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId23396a5e8a605a15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId56676a5e8a605de67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19296a5e8a605e20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId75076a5e8a605f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78536a5e8a6059fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78536a5e8a6059fee.jpg"/><Relationship Id="rId14296a5e8a605c6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14296a5e8a605c6aa.jpg"/><Relationship Id="rId16586a5e8a605f2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16586a5e8a605f2a9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>