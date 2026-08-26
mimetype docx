--- v12 (2026-07-20)
+++ v13 (2026-08-26)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45076a5e8a6059a6e" w:history="1">
+            <w:hyperlink r:id="rId92096a8e50afd12ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86286a5e8a6059ada" w:history="1">
+            <w:hyperlink r:id="rId31936a8e50afd1313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="446948" name="name35006a5e8a6059ff0" descr="1654.jpg"/>
+                  <wp:docPr id="56558782" name="name81556a8e50afd19e4" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78536a5e8a6059fee" cstate="print"/>
+                          <a:blip r:embed="rId36896a8e50afd19e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23396a5e8a605a15a" w:history="1">
+            <w:hyperlink r:id="rId73736a8e50afd1aeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2990,51 +2990,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phlox subulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Physalis floridana</w:t>
+        <w:t xml:space="preserve">Physalis pubescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantago lanceolata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -3997,63 +3997,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63960272" name="name76976a5e8a605c6ad" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="38751733" name="name51866a8e50afd3cfe" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14296a5e8a605c6aa" cstate="print"/>
+                    <a:blip r:embed="rId81476a8e50afd3cfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56676a5e8a605de67" w:history="1">
+      <w:hyperlink r:id="rId45266a8e50afd57f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7374,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19296a5e8a605e20d" w:history="1">
+      <w:hyperlink r:id="rId80036a8e50afd58d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75076a5e8a605f0fc" w:history="1">
+      <w:hyperlink r:id="rId54326a8e50afd62ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9044,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28931948" name="name87666a5e8a605f2aa" descr="eu_funding_250.png"/>
+            <wp:docPr id="80284241" name="name85266a8e50afd6527" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16586a5e8a605f2a9" cstate="print"/>
+                    <a:blip r:embed="rId42176a8e50afd6525" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9198,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48519251">
+  <w:abstractNum w:abstractNumId="33920247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81960444">
+    <w:lvl w:ilvl="0" w:tplc="62292830">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81960444" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62292830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48519250">
+  <w:abstractNum w:abstractNumId="33920246">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56903958">
+    <w:lvl w:ilvl="0" w:tplc="13987334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10080,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48519250">
-    <w:abstractNumId w:val="48519250"/>
+  <w:num w:numId="33920246">
+    <w:abstractNumId w:val="33920246"/>
   </w:num>
-  <w:num w:numId="48519251">
-    <w:abstractNumId w:val="48519251"/>
+  <w:num w:numId="33920247">
+    <w:abstractNumId w:val="33920247"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21678,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445295206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631881719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45076a5e8a6059a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId86286a5e8a6059ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId23396a5e8a605a15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId56676a5e8a605de67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId19296a5e8a605e20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId75076a5e8a605f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78536a5e8a6059fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78536a5e8a6059fee.jpg"/><Relationship Id="rId14296a5e8a605c6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14296a5e8a605c6aa.jpg"/><Relationship Id="rId16586a5e8a605f2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16586a5e8a605f2a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329062252" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906698972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92096a8e50afd12ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId31936a8e50afd1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId73736a8e50afd1aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId45266a8e50afd57f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80036a8e50afd58d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId54326a8e50afd62ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36896a8e50afd19e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36896a8e50afd19e2.jpg"/><Relationship Id="rId81476a8e50afd3cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81476a8e50afd3cfb.jpg"/><Relationship Id="rId42176a8e50afd6525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42176a8e50afd6525.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>