--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Tobacco ringspot virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud blight of soybean, necrosis of anemone, necrotic ring spot of blueberry, pemberton disease of blueberry, ring spot of soybean, ring spot of tobacco</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92096a8e50afd12ab" w:history="1">
+            <w:hyperlink r:id="rId55476aa94dfa32e28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31936a8e50afd1313" w:history="1">
+            <w:hyperlink r:id="rId70866aa94dfa32e92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRSV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56558782" name="name81556a8e50afd19e4" descr="1654.jpg"/>
+                  <wp:docPr id="27124892" name="name76346aa94dfa3369a" descr="1654.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1654.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36896a8e50afd19e2" cstate="print"/>
+                          <a:blip r:embed="rId69076aa94dfa33698" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73736a8e50afd1aeb" w:history="1">
+            <w:hyperlink r:id="rId93606aa94dfa337ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2290,50 +2290,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hibiscus cannabinus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hibiscus sabdariffa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hyacinthus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrangea macrophylla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3997,63 +4017,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLH, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38751733" name="name51866a8e50afd3cfe" descr="TRSV00_distribution_map.jpg"/>
+            <wp:docPr id="18757801" name="name55086aa94dfa3594f" descr="TRSV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRSV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81476a8e50afd3cfb" cstate="print"/>
+                    <a:blip r:embed="rId78486aa94dfa3594d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7237,51 +7257,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45266a8e50afd57f3" w:history="1">
+      <w:hyperlink r:id="rId21146aa94dfa37255" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7374,51 +7394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80036a8e50afd58d1" w:history="1">
+      <w:hyperlink r:id="rId35936aa94dfa3733e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8925,51 +8945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus nicotianae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a8e50afd62ad" w:history="1">
+      <w:hyperlink r:id="rId22896aa94dfa37e07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9044,63 +9064,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80284241" name="name85266a8e50afd6527" descr="eu_funding_250.png"/>
+            <wp:docPr id="14289141" name="name87886aa94dfa37f2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42176a8e50afd6525" cstate="print"/>
+                    <a:blip r:embed="rId40516aa94dfa37f2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9198,137 +9218,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33920247">
+  <w:abstractNum w:abstractNumId="69122697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62292830">
+    <w:lvl w:ilvl="0" w:tplc="23036434">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62292830" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23036434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33920246">
+  <w:abstractNum w:abstractNumId="69122696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13987334">
+    <w:lvl w:ilvl="0" w:tplc="92813162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10080,55 +10100,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33920246">
-    <w:abstractNumId w:val="33920246"/>
+  <w:num w:numId="69122696">
+    <w:abstractNumId w:val="69122696"/>
   </w:num>
-  <w:num w:numId="33920247">
-    <w:abstractNumId w:val="33920247"/>
+  <w:num w:numId="69122697">
+    <w:abstractNumId w:val="69122697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21678,51 +21698,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329062252" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906698972" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92096a8e50afd12ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId31936a8e50afd1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId73736a8e50afd1aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId45266a8e50afd57f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId80036a8e50afd58d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId54326a8e50afd62ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36896a8e50afd19e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36896a8e50afd19e2.jpg"/><Relationship Id="rId81476a8e50afd3cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81476a8e50afd3cfb.jpg"/><Relationship Id="rId42176a8e50afd6525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42176a8e50afd6525.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId504359559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361831118" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55476aa94dfa32e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/" TargetMode="External"/><Relationship Id="rId70866aa94dfa32e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/categorization" TargetMode="External"/><Relationship Id="rId93606aa94dfa337ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRSV00/photos" TargetMode="External"/><Relationship Id="rId21146aa94dfa37255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId35936aa94dfa3733e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId22896aa94dfa37e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69076aa94dfa33698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69076aa94dfa33698.jpg"/><Relationship Id="rId78486aa94dfa3594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78486aa94dfa3594d.jpg"/><Relationship Id="rId40516aa94dfa37f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40516aa94dfa37f2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>