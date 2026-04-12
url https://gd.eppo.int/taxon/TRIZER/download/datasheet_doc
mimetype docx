--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780369c148953743a" w:history="1">
+            <w:hyperlink r:id="rId155869dbec2fda042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481669c14895374a5" w:history="1">
+            <w:hyperlink r:id="rId392969dbec2fda0aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82037929" name="name916369c1489537ab7" descr="2473.jpg"/>
+                  <wp:docPr id="23908094" name="name504569dbec2fda65c" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId672169c1489537ab5" cstate="print"/>
+                          <a:blip r:embed="rId827969dbec2fda65a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId318269c1489537bf1" w:history="1">
+            <w:hyperlink r:id="rId851569dbec2fda73b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50132852" name="name917569c148953925d" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="42006366" name="name625869dbec2fdbab5" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId369869c148953925a" cstate="print"/>
+                    <a:blip r:embed="rId451769dbec2fdbab3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870269c1489539fe1" w:history="1">
+      <w:hyperlink r:id="rId245969dbec2fdc7a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245869c148953a078" w:history="1">
+      <w:hyperlink r:id="rId444269dbec2fdc83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388969c148953a205" w:history="1">
+      <w:hyperlink r:id="rId957769dbec2fdc9c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437169c148953a6ea" w:history="1">
+      <w:hyperlink r:id="rId116969dbec2fdcebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384669c148953abe0" w:history="1">
+      <w:hyperlink r:id="rId359569dbec2fdd38f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45585516" name="name334869c148953adc5" descr="eu_funding_250.png"/>
+            <wp:docPr id="64767366" name="name544269dbec2fdd540" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId197669c148953adc4" cstate="print"/>
+                    <a:blip r:embed="rId834669dbec2fdd53f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91334503">
+  <w:abstractNum w:abstractNumId="28589574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31036025">
+    <w:lvl w:ilvl="0" w:tplc="42193408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31036025" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42193408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91334502">
+  <w:abstractNum w:abstractNumId="28589573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22760416">
+    <w:lvl w:ilvl="0" w:tplc="14762774">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91334502">
-    <w:abstractNumId w:val="91334502"/>
+  <w:num w:numId="28589573">
+    <w:abstractNumId w:val="28589573"/>
   </w:num>
-  <w:num w:numId="91334503">
-    <w:abstractNumId w:val="91334503"/>
+  <w:num w:numId="28589574">
+    <w:abstractNumId w:val="28589574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695700148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832891029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId780369c148953743a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId481669c14895374a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId318269c1489537bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId870269c1489539fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId245869c148953a078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId388969c148953a205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId437169c148953a6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId384669c148953abe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId672169c1489537ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId672169c1489537ab5.jpg"/><Relationship Id="rId369869c148953925a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId369869c148953925a.jpg"/><Relationship Id="rId197669c148953adc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197669c148953adc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141675925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538552854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId155869dbec2fda042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId392969dbec2fda0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId851569dbec2fda73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId245969dbec2fdc7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId444269dbec2fdc83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId957769dbec2fdc9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId116969dbec2fdcebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId359569dbec2fdd38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId827969dbec2fda65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dbec2fda65a.jpg"/><Relationship Id="rId451769dbec2fdbab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId451769dbec2fdbab3.jpg"/><Relationship Id="rId834669dbec2fdd53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId834669dbec2fdd53f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>