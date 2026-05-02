--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155869dbec2fda042" w:history="1">
+            <w:hyperlink r:id="rId683369f65b396410f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392969dbec2fda0aa" w:history="1">
+            <w:hyperlink r:id="rId851169f65b3964177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23908094" name="name504569dbec2fda65c" descr="2473.jpg"/>
+                  <wp:docPr id="13055294" name="name729469f65b39647c0" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId827969dbec2fda65a" cstate="print"/>
+                          <a:blip r:embed="rId254969f65b39647be" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId851569dbec2fda73b" w:history="1">
+            <w:hyperlink r:id="rId443869f65b39648e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42006366" name="name625869dbec2fdbab5" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="12949311" name="name332069f65b3965bac" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId451769dbec2fdbab3" cstate="print"/>
+                    <a:blip r:embed="rId293169f65b3965baa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245969dbec2fdc7a7" w:history="1">
+      <w:hyperlink r:id="rId332269f65b39668cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444269dbec2fdc83c" w:history="1">
+      <w:hyperlink r:id="rId489769f65b3966967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957769dbec2fdc9c4" w:history="1">
+      <w:hyperlink r:id="rId752569f65b3966af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116969dbec2fdcebc" w:history="1">
+      <w:hyperlink r:id="rId345769f65b3966fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359569dbec2fdd38f" w:history="1">
+      <w:hyperlink r:id="rId562569f65b3967498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64767366" name="name544269dbec2fdd540" descr="eu_funding_250.png"/>
+            <wp:docPr id="45285831" name="name476269f65b396764b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId834669dbec2fdd53f" cstate="print"/>
+                    <a:blip r:embed="rId546569f65b396764a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28589574">
+  <w:abstractNum w:abstractNumId="30393742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42193408">
+    <w:lvl w:ilvl="0" w:tplc="25629916">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42193408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25629916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28589573">
+  <w:abstractNum w:abstractNumId="30393741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14762774">
+    <w:lvl w:ilvl="0" w:tplc="93421044">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28589573">
-    <w:abstractNumId w:val="28589573"/>
+  <w:num w:numId="30393741">
+    <w:abstractNumId w:val="30393741"/>
   </w:num>
-  <w:num w:numId="28589574">
-    <w:abstractNumId w:val="28589574"/>
+  <w:num w:numId="30393742">
+    <w:abstractNumId w:val="30393742"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141675925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538552854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId155869dbec2fda042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId392969dbec2fda0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId851569dbec2fda73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId245969dbec2fdc7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId444269dbec2fdc83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId957769dbec2fdc9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId116969dbec2fdcebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId359569dbec2fdd38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId827969dbec2fda65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dbec2fda65a.jpg"/><Relationship Id="rId451769dbec2fdbab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId451769dbec2fdbab3.jpg"/><Relationship Id="rId834669dbec2fdd53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId834669dbec2fdd53f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902424158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817213382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId683369f65b396410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId851169f65b3964177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId443869f65b39648e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId332269f65b39668cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId489769f65b3966967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId752569f65b3966af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId345769f65b3966fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId562569f65b3967498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254969f65b39647be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254969f65b39647be.jpg"/><Relationship Id="rId293169f65b3965baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId293169f65b3965baa.jpg"/><Relationship Id="rId546569f65b396764a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId546569f65b396764a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>