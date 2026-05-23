--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683369f65b396410f" w:history="1">
+            <w:hyperlink r:id="rId69106a110c197e534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851169f65b3964177" w:history="1">
+            <w:hyperlink r:id="rId81826a110c197e59f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13055294" name="name729469f65b39647c0" descr="2473.jpg"/>
+                  <wp:docPr id="65485990" name="name34776a110c197eda1" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId254969f65b39647be" cstate="print"/>
+                          <a:blip r:embed="rId55406a110c197ed9f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId443869f65b39648e7" w:history="1">
+            <w:hyperlink r:id="rId28226a110c197eede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12949311" name="name332069f65b3965bac" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="49597293" name="name79496a110c198050a" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId293169f65b3965baa" cstate="print"/>
+                    <a:blip r:embed="rId75126a110c1980507" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332269f65b39668cd" w:history="1">
+      <w:hyperlink r:id="rId91006a110c1981289" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489769f65b3966967" w:history="1">
+      <w:hyperlink r:id="rId49116a110c1981321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752569f65b3966af4" w:history="1">
+      <w:hyperlink r:id="rId47026a110c19814ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345769f65b3966fc9" w:history="1">
+      <w:hyperlink r:id="rId21996a110c1981af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562569f65b3967498" w:history="1">
+      <w:hyperlink r:id="rId80626a110c1982001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45285831" name="name476269f65b396764b" descr="eu_funding_250.png"/>
+            <wp:docPr id="3942200" name="name23356a110c19821ef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId546569f65b396764a" cstate="print"/>
+                    <a:blip r:embed="rId43926a110c19821ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30393742">
+  <w:abstractNum w:abstractNumId="16805746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25629916">
+    <w:lvl w:ilvl="0" w:tplc="60742122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25629916" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60742122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30393741">
+  <w:abstractNum w:abstractNumId="16805745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93421044">
+    <w:lvl w:ilvl="0" w:tplc="99797385">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30393741">
-    <w:abstractNumId w:val="30393741"/>
+  <w:num w:numId="16805745">
+    <w:abstractNumId w:val="16805745"/>
   </w:num>
-  <w:num w:numId="30393742">
-    <w:abstractNumId w:val="30393742"/>
+  <w:num w:numId="16805746">
+    <w:abstractNumId w:val="16805746"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902424158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817213382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId683369f65b396410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId851169f65b3964177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId443869f65b39648e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId332269f65b39668cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId489769f65b3966967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId752569f65b3966af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId345769f65b3966fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId562569f65b3967498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254969f65b39647be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254969f65b39647be.jpg"/><Relationship Id="rId293169f65b3965baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId293169f65b3965baa.jpg"/><Relationship Id="rId546569f65b396764a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId546569f65b396764a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617522437" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId775847103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69106a110c197e534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId81826a110c197e59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId28226a110c197eede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId91006a110c1981289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId49116a110c1981321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId47026a110c19814ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId21996a110c1981af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId80626a110c1982001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55406a110c197ed9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55406a110c197ed9f.jpg"/><Relationship Id="rId75126a110c1980507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a110c1980507.jpg"/><Relationship Id="rId43926a110c19821ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43926a110c19821ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>