--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69106a110c197e534" w:history="1">
+            <w:hyperlink r:id="rId97606a2babcfc0ebe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81826a110c197e59f" w:history="1">
+            <w:hyperlink r:id="rId37076a2babcfc0f2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65485990" name="name34776a110c197eda1" descr="2473.jpg"/>
+                  <wp:docPr id="87417490" name="name97856a2babcfc156a" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55406a110c197ed9f" cstate="print"/>
+                          <a:blip r:embed="rId66166a2babcfc1568" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28226a110c197eede" w:history="1">
+            <w:hyperlink r:id="rId86726a2babcfc16b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49597293" name="name79496a110c198050a" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="67234158" name="name56276a2babcfc295e" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75126a110c1980507" cstate="print"/>
+                    <a:blip r:embed="rId26426a2babcfc295a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91006a110c1981289" w:history="1">
+      <w:hyperlink r:id="rId47636a2babcfc3881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49116a110c1981321" w:history="1">
+      <w:hyperlink r:id="rId58756a2babcfc3919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a110c19814ae" w:history="1">
+      <w:hyperlink r:id="rId22736a2babcfc3aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a110c1981af8" w:history="1">
+      <w:hyperlink r:id="rId52256a2babcfc3fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80626a110c1982001" w:history="1">
+      <w:hyperlink r:id="rId94056a2babcfc47ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3942200" name="name23356a110c19821ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="41973378" name="name73436a2babcfc4a50" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43926a110c19821ed" cstate="print"/>
+                    <a:blip r:embed="rId82416a2babcfc4a4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16805746">
+  <w:abstractNum w:abstractNumId="31750908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60742122">
+    <w:lvl w:ilvl="0" w:tplc="48843531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60742122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48843531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16805745">
+  <w:abstractNum w:abstractNumId="31750907">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99797385">
+    <w:lvl w:ilvl="0" w:tplc="81361828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16805745">
-    <w:abstractNumId w:val="16805745"/>
+  <w:num w:numId="31750907">
+    <w:abstractNumId w:val="31750907"/>
   </w:num>
-  <w:num w:numId="16805746">
-    <w:abstractNumId w:val="16805746"/>
+  <w:num w:numId="31750908">
+    <w:abstractNumId w:val="31750908"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617522437" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId775847103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69106a110c197e534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId81826a110c197e59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId28226a110c197eede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId91006a110c1981289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId49116a110c1981321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId47026a110c19814ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId21996a110c1981af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId80626a110c1982001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55406a110c197ed9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55406a110c197ed9f.jpg"/><Relationship Id="rId75126a110c1980507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a110c1980507.jpg"/><Relationship Id="rId43926a110c19821ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43926a110c19821ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722397036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269601579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97606a2babcfc0ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId37076a2babcfc0f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId86726a2babcfc16b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId47636a2babcfc3881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId58756a2babcfc3919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId22736a2babcfc3aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId52256a2babcfc3fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId94056a2babcfc47ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66166a2babcfc1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66166a2babcfc1568.jpg"/><Relationship Id="rId26426a2babcfc295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26426a2babcfc295a.jpg"/><Relationship Id="rId82416a2babcfc4a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82416a2babcfc4a4f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>