--- v11 (2026-06-12)
+++ v12 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97606a2babcfc0ebe" w:history="1">
+            <w:hyperlink r:id="rId69666a2bb8436e051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37076a2babcfc0f2c" w:history="1">
+            <w:hyperlink r:id="rId59346a2bb8436e0be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87417490" name="name97856a2babcfc156a" descr="2473.jpg"/>
+                  <wp:docPr id="79772529" name="name64306a2bb8436e90f" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66166a2babcfc1568" cstate="print"/>
+                          <a:blip r:embed="rId43066a2bb8436e90d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86726a2babcfc16b6" w:history="1">
+            <w:hyperlink r:id="rId79446a2bb8436eaa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67234158" name="name56276a2babcfc295e" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="72858307" name="name58646a2bb84370024" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26426a2babcfc295a" cstate="print"/>
+                    <a:blip r:embed="rId94426a2bb8437001f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47636a2babcfc3881" w:history="1">
+      <w:hyperlink r:id="rId42356a2bb84370e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58756a2babcfc3919" w:history="1">
+      <w:hyperlink r:id="rId39536a2bb84370f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22736a2babcfc3aa4" w:history="1">
+      <w:hyperlink r:id="rId37376a2bb84371115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52256a2babcfc3fea" w:history="1">
+      <w:hyperlink r:id="rId54526a2bb84371706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056a2babcfc47ff" w:history="1">
+      <w:hyperlink r:id="rId85846a2bb84371c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41973378" name="name73436a2babcfc4a50" descr="eu_funding_250.png"/>
+            <wp:docPr id="20526258" name="name11626a2bb84371df4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82416a2babcfc4a4f" cstate="print"/>
+                    <a:blip r:embed="rId52656a2bb84371df3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31750908">
+  <w:abstractNum w:abstractNumId="20425911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48843531">
+    <w:lvl w:ilvl="0" w:tplc="71615285">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48843531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71615285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31750907">
+  <w:abstractNum w:abstractNumId="20425910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81361828">
+    <w:lvl w:ilvl="0" w:tplc="39054190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31750907">
-    <w:abstractNumId w:val="31750907"/>
+  <w:num w:numId="20425910">
+    <w:abstractNumId w:val="20425910"/>
   </w:num>
-  <w:num w:numId="31750908">
-    <w:abstractNumId w:val="31750908"/>
+  <w:num w:numId="20425911">
+    <w:abstractNumId w:val="20425911"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722397036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269601579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97606a2babcfc0ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId37076a2babcfc0f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId86726a2babcfc16b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId47636a2babcfc3881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId58756a2babcfc3919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId22736a2babcfc3aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId52256a2babcfc3fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId94056a2babcfc47ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66166a2babcfc1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66166a2babcfc1568.jpg"/><Relationship Id="rId26426a2babcfc295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26426a2babcfc295a.jpg"/><Relationship Id="rId82416a2babcfc4a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82416a2babcfc4a4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384031668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264535233" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69666a2bb8436e051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId59346a2bb8436e0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId79446a2bb8436eaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId42356a2bb84370e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId39536a2bb84370f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId37376a2bb84371115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId54526a2bb84371706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId85846a2bb84371c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43066a2bb8436e90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43066a2bb8436e90d.jpg"/><Relationship Id="rId94426a2bb8437001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94426a2bb8437001f.jpg"/><Relationship Id="rId52656a2bb84371df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52656a2bb84371df3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>