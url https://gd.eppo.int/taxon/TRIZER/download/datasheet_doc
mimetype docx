--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69666a2bb8436e051" w:history="1">
+            <w:hyperlink r:id="rId38666a462e7ba1f46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59346a2bb8436e0be" w:history="1">
+            <w:hyperlink r:id="rId64996a462e7ba1fae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79772529" name="name64306a2bb8436e90f" descr="2473.jpg"/>
+                  <wp:docPr id="34973478" name="name23316a462e7ba2763" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43066a2bb8436e90d" cstate="print"/>
+                          <a:blip r:embed="rId84806a462e7ba2761" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79446a2bb8436eaa7" w:history="1">
+            <w:hyperlink r:id="rId87156a462e7ba28cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72858307" name="name58646a2bb84370024" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="18277658" name="name42576a462e7ba3bb3" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94426a2bb8437001f" cstate="print"/>
+                    <a:blip r:embed="rId40746a462e7ba3bb2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42356a2bb84370e6a" w:history="1">
+      <w:hyperlink r:id="rId90806a462e7ba48e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536a2bb84370f05" w:history="1">
+      <w:hyperlink r:id="rId96216a462e7ba497b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37376a2bb84371115" w:history="1">
+      <w:hyperlink r:id="rId59126a462e7ba4b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54526a2bb84371706" w:history="1">
+      <w:hyperlink r:id="rId56076a462e7ba4fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85846a2bb84371c1f" w:history="1">
+      <w:hyperlink r:id="rId10736a462e7ba54e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20526258" name="name11626a2bb84371df4" descr="eu_funding_250.png"/>
+            <wp:docPr id="27250198" name="name69036a462e7ba56cc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52656a2bb84371df3" cstate="print"/>
+                    <a:blip r:embed="rId12016a462e7ba56ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20425911">
+  <w:abstractNum w:abstractNumId="25656000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71615285">
+    <w:lvl w:ilvl="0" w:tplc="81056921">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71615285" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81056921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20425910">
+  <w:abstractNum w:abstractNumId="25655999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39054190">
+    <w:lvl w:ilvl="0" w:tplc="74111154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20425910">
-    <w:abstractNumId w:val="20425910"/>
+  <w:num w:numId="25655999">
+    <w:abstractNumId w:val="25655999"/>
   </w:num>
-  <w:num w:numId="20425911">
-    <w:abstractNumId w:val="20425911"/>
+  <w:num w:numId="25656000">
+    <w:abstractNumId w:val="25656000"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId384031668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264535233" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69666a2bb8436e051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId59346a2bb8436e0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId79446a2bb8436eaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId42356a2bb84370e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId39536a2bb84370f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId37376a2bb84371115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId54526a2bb84371706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId85846a2bb84371c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43066a2bb8436e90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43066a2bb8436e90d.jpg"/><Relationship Id="rId94426a2bb8437001f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94426a2bb8437001f.jpg"/><Relationship Id="rId52656a2bb84371df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52656a2bb84371df3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170114916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143273348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38666a462e7ba1f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId64996a462e7ba1fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId87156a462e7ba28cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId90806a462e7ba48e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId96216a462e7ba497b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId59126a462e7ba4b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId56076a462e7ba4fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId10736a462e7ba54e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84806a462e7ba2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84806a462e7ba2761.jpg"/><Relationship Id="rId40746a462e7ba3bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a462e7ba3bb2.jpg"/><Relationship Id="rId12016a462e7ba56ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12016a462e7ba56ca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>