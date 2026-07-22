--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38666a462e7ba1f46" w:history="1">
+            <w:hyperlink r:id="rId32716a60cd5b9d748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64996a462e7ba1fae" w:history="1">
+            <w:hyperlink r:id="rId10416a60cd5b9d7af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34973478" name="name23316a462e7ba2763" descr="2473.jpg"/>
+                  <wp:docPr id="87817977" name="name70306a60cd5b9dd15" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84806a462e7ba2761" cstate="print"/>
+                          <a:blip r:embed="rId84146a60cd5b9dd13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87156a462e7ba28cc" w:history="1">
+            <w:hyperlink r:id="rId32626a60cd5b9de1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18277658" name="name42576a462e7ba3bb3" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="77091011" name="name94276a60cd5b9ef4b" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40746a462e7ba3bb2" cstate="print"/>
+                    <a:blip r:embed="rId96956a60cd5b9ef49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90806a462e7ba48e6" w:history="1">
+      <w:hyperlink r:id="rId99236a60cd5b9fc6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96216a462e7ba497b" w:history="1">
+      <w:hyperlink r:id="rId99786a60cd5b9fcff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59126a462e7ba4b08" w:history="1">
+      <w:hyperlink r:id="rId76736a60cd5b9fe86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56076a462e7ba4fec" w:history="1">
+      <w:hyperlink r:id="rId22036a60cd5ba037a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10736a462e7ba54e7" w:history="1">
+      <w:hyperlink r:id="rId13996a60cd5ba0856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27250198" name="name69036a462e7ba56cc" descr="eu_funding_250.png"/>
+            <wp:docPr id="28987996" name="name56086a60cd5ba0a6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12016a462e7ba56ca" cstate="print"/>
+                    <a:blip r:embed="rId74776a60cd5ba0a6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25656000">
+  <w:abstractNum w:abstractNumId="92935994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81056921">
+    <w:lvl w:ilvl="0" w:tplc="95765880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81056921" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95765880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25655999">
+  <w:abstractNum w:abstractNumId="92935993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74111154">
+    <w:lvl w:ilvl="0" w:tplc="94967636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25655999">
-    <w:abstractNumId w:val="25655999"/>
+  <w:num w:numId="92935993">
+    <w:abstractNumId w:val="92935993"/>
   </w:num>
-  <w:num w:numId="25656000">
-    <w:abstractNumId w:val="25656000"/>
+  <w:num w:numId="92935994">
+    <w:abstractNumId w:val="92935994"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170114916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId143273348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38666a462e7ba1f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId64996a462e7ba1fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId87156a462e7ba28cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId90806a462e7ba48e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId96216a462e7ba497b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId59126a462e7ba4b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId56076a462e7ba4fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId10736a462e7ba54e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84806a462e7ba2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84806a462e7ba2761.jpg"/><Relationship Id="rId40746a462e7ba3bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a462e7ba3bb2.jpg"/><Relationship Id="rId12016a462e7ba56ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12016a462e7ba56ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922698414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888047290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32716a60cd5b9d748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId10416a60cd5b9d7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId32626a60cd5b9de1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId99236a60cd5b9fc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId99786a60cd5b9fcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId76736a60cd5b9fe86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId22036a60cd5ba037a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId13996a60cd5ba0856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84146a60cd5b9dd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a60cd5b9dd13.jpg"/><Relationship Id="rId96956a60cd5b9ef49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96956a60cd5b9ef49.jpg"/><Relationship Id="rId74776a60cd5ba0a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74776a60cd5ba0a6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>