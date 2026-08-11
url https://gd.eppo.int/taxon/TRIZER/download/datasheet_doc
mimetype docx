--- v14 (2026-07-22)
+++ v15 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32716a60cd5b9d748" w:history="1">
+            <w:hyperlink r:id="rId89626a7b55a8b9a77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10416a60cd5b9d7af" w:history="1">
+            <w:hyperlink r:id="rId50796a7b55a8b9ae4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87817977" name="name70306a60cd5b9dd15" descr="2473.jpg"/>
+                  <wp:docPr id="23173380" name="name60216a7b55a8ba2cf" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84146a60cd5b9dd13" cstate="print"/>
+                          <a:blip r:embed="rId46166a7b55a8ba2cd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32626a60cd5b9de1d" w:history="1">
+            <w:hyperlink r:id="rId96056a7b55a8ba3e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77091011" name="name94276a60cd5b9ef4b" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="53649330" name="name37626a7b55a8bb754" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96956a60cd5b9ef49" cstate="print"/>
+                    <a:blip r:embed="rId43916a7b55a8bb751" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99236a60cd5b9fc6b" w:history="1">
+      <w:hyperlink r:id="rId41596a7b55a8bc47d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99786a60cd5b9fcff" w:history="1">
+      <w:hyperlink r:id="rId24536a7b55a8bc513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a60cd5b9fe86" w:history="1">
+      <w:hyperlink r:id="rId45806a7b55a8bc69b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22036a60cd5ba037a" w:history="1">
+      <w:hyperlink r:id="rId93616a7b55a8bcb92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13996a60cd5ba0856" w:history="1">
+      <w:hyperlink r:id="rId17016a7b55a8bd065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28987996" name="name56086a60cd5ba0a6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="89197289" name="name20546a7b55a8bd25f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74776a60cd5ba0a6a" cstate="print"/>
+                    <a:blip r:embed="rId60786a7b55a8bd25e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92935994">
+  <w:abstractNum w:abstractNumId="34124810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95765880">
+    <w:lvl w:ilvl="0" w:tplc="16347156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95765880" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16347156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92935993">
+  <w:abstractNum w:abstractNumId="34124809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94967636">
+    <w:lvl w:ilvl="0" w:tplc="41562532">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92935993">
-    <w:abstractNumId w:val="92935993"/>
+  <w:num w:numId="34124809">
+    <w:abstractNumId w:val="34124809"/>
   </w:num>
-  <w:num w:numId="92935994">
-    <w:abstractNumId w:val="92935994"/>
+  <w:num w:numId="34124810">
+    <w:abstractNumId w:val="34124810"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922698414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888047290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32716a60cd5b9d748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId10416a60cd5b9d7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId32626a60cd5b9de1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId99236a60cd5b9fc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId99786a60cd5b9fcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId76736a60cd5b9fe86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId22036a60cd5ba037a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId13996a60cd5ba0856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84146a60cd5b9dd13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a60cd5b9dd13.jpg"/><Relationship Id="rId96956a60cd5b9ef49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96956a60cd5b9ef49.jpg"/><Relationship Id="rId74776a60cd5ba0a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74776a60cd5ba0a6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924749517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232796662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89626a7b55a8b9a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId50796a7b55a8b9ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId96056a7b55a8ba3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId41596a7b55a8bc47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId24536a7b55a8bc513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId45806a7b55a8bc69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId93616a7b55a8bcb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId17016a7b55a8bd065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46166a7b55a8ba2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a7b55a8ba2cd.jpg"/><Relationship Id="rId43916a7b55a8bb751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43916a7b55a8bb751.jpg"/><Relationship Id="rId60786a7b55a8bd25e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60786a7b55a8bd25e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>