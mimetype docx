--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Pettey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> African citrus psyllid, citrus psylla, citrus psyllid, two-spotted citrus psyllid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89626a7b55a8b9a77" w:history="1">
+            <w:hyperlink r:id="rId71816a95f8392eeff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50796a7b55a8b9ae4" w:history="1">
+            <w:hyperlink r:id="rId14786a95f8392ef6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRIZER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23173380" name="name60216a7b55a8ba2cf" descr="2473.jpg"/>
+                  <wp:docPr id="98099210" name="name53056a95f8392f796" descr="2473.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2473.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46166a7b55a8ba2cd" cstate="print"/>
+                          <a:blip r:embed="rId75616a95f8392f794" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96056a7b55a8ba3e6" w:history="1">
+            <w:hyperlink r:id="rId92806a95f8392f895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1507,63 +1507,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberibacter africanus’ has not yet been recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53649330" name="name37626a7b55a8bb754" descr="TRIZER_distribution_map.jpg"/>
+            <wp:docPr id="65385060" name="name70236a95f83930a0e" descr="TRIZER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TRIZER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43916a7b55a8bb751" cstate="print"/>
+                    <a:blip r:embed="rId99476a95f83930a0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3276,51 +3276,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3919 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41596a7b55a8bc47d" w:history="1">
+      <w:hyperlink r:id="rId71466a95f8393172a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-60712-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3366,51 +3366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8893. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24536a7b55a8bc513" w:history="1">
+      <w:hyperlink r:id="rId20406a95f839317c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-020-65880-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3610,51 +3610,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Parnell S, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on Huanglongbing and its vectors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019, EN-1574. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45806a7b55a8bc69b" w:history="1">
+      <w:hyperlink r:id="rId66896a95f8393194a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4386,51 +4386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Del Guercio) (Hemiptera: Psyllidae) in mainland Europe. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93616a7b55a8bcb92" w:history="1">
+      <w:hyperlink r:id="rId75326a95f83931e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12771</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5151,51 +5151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trioza erytreae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17016a7b55a8bd065" w:history="1">
+      <w:hyperlink r:id="rId89256a95f8393236f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5392,63 +5392,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin OEPP/EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18, 497-507.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89197289" name="name20546a7b55a8bd25f" descr="eu_funding_250.png"/>
+            <wp:docPr id="32142228" name="name58626a95f8393254c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60786a7b55a8bd25e" cstate="print"/>
+                    <a:blip r:embed="rId63676a95f8393254a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5546,137 +5546,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34124810">
+  <w:abstractNum w:abstractNumId="56502122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16347156">
+    <w:lvl w:ilvl="0" w:tplc="64874230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16347156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64874230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34124809">
+  <w:abstractNum w:abstractNumId="56502121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41562532">
+    <w:lvl w:ilvl="0" w:tplc="70080214">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6428,55 +6428,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34124809">
-    <w:abstractNumId w:val="34124809"/>
+  <w:num w:numId="56502121">
+    <w:abstractNumId w:val="56502121"/>
   </w:num>
-  <w:num w:numId="34124810">
-    <w:abstractNumId w:val="34124810"/>
+  <w:num w:numId="56502122">
+    <w:abstractNumId w:val="56502122"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18026,51 +18026,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924749517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId232796662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89626a7b55a8b9a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId50796a7b55a8b9ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId96056a7b55a8ba3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId41596a7b55a8bc47d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId24536a7b55a8bc513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId45806a7b55a8bc69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId93616a7b55a8bcb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId17016a7b55a8bd065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46166a7b55a8ba2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a7b55a8ba2cd.jpg"/><Relationship Id="rId43916a7b55a8bb751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43916a7b55a8bb751.jpg"/><Relationship Id="rId60786a7b55a8bd25e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60786a7b55a8bd25e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198279576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742183537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71816a95f8392eeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/" TargetMode="External"/><Relationship Id="rId14786a95f8392ef6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/categorization" TargetMode="External"/><Relationship Id="rId92806a95f8392f895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TRIZER/photos" TargetMode="External"/><Relationship Id="rId71466a95f8393172a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-60712-0" TargetMode="External"/><Relationship Id="rId20406a95f839317c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-020-65880-7" TargetMode="External"/><Relationship Id="rId66896a95f8393194a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/doi:10.2903/sp.efsa.2019.EN-1574" TargetMode="External"/><Relationship Id="rId75326a95f83931e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12771" TargetMode="External"/><Relationship Id="rId89256a95f8393236f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75616a95f8392f794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75616a95f8392f794.jpg"/><Relationship Id="rId99476a95f83930a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99476a95f83930a0b.jpg"/><Relationship Id="rId63676a95f8393254a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63676a95f8393254a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>