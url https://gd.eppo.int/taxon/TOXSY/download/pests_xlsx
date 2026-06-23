--- v1 (2025-12-13)
+++ v2 (2026-06-23)
@@ -45,51 +45,53 @@
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>POCZCH</t>
   </si>
   <si>
     <t>Pochazia chinensis</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
-------- Rhus sylvestris</t>
+------- Rhus sylvestris
+* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* Cocquempot C, Henin JM, Jourez B, Rapuzzi P, Roques A, Drumont A (2022) État de l’invasion de Trichoferus campestris (Faldermann, 1835) au plan international et réflexion sur sa première interception en Belgique (Coleoptera, Cerambycidae, Cerambycinae, Hesperophanini). Belgian Journal of Entomology, 129, 1–24.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>