--- v7 (2026-03-22)
+++ v8 (2026-04-12)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377069c01e64c37ce" w:history="1">
+            <w:hyperlink r:id="rId582669dbeaaf0f938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614169c01e64c3819" w:history="1">
+            <w:hyperlink r:id="rId970669dbeaaf0f99f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11050932" name="name615669c01e64c3db5" descr="1647.jpg"/>
+                  <wp:docPr id="30143070" name="name738569dbeaaf1008e" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId365569c01e64c3db4" cstate="print"/>
+                          <a:blip r:embed="rId909769dbeaaf1008c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId945369c01e64c3e68" w:history="1">
+            <w:hyperlink r:id="rId178069dbeaaf101c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66115361" name="name403969c01e64c5573" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="32835902" name="name970769dbeaaf12101" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId321869c01e64c5571" cstate="print"/>
+                    <a:blip r:embed="rId837169dbeaaf120fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729669c01e64c5e0d" w:history="1">
+      <w:hyperlink r:id="rId358169dbeaaf12e01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704969c01e64c5ef7" w:history="1">
+      <w:hyperlink r:id="rId554369dbeaaf12f62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910069c01e64c60b0" w:history="1">
+      <w:hyperlink r:id="rId209269dbeaaf131c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914769c01e64c61db" w:history="1">
+      <w:hyperlink r:id="rId968169dbeaaf1336a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505369c01e64c6322" w:history="1">
+      <w:hyperlink r:id="rId809169dbeaaf13536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402969c01e64c6426" w:history="1">
+      <w:hyperlink r:id="rId585169dbeaaf13695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44899080" name="name413369c01e64c6681" descr="eu_funding_250.png"/>
+            <wp:docPr id="66919029" name="name412069dbeaaf136fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162669c01e64c667f" cstate="print"/>
+                    <a:blip r:embed="rId503869dbeaaf136fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76194843">
+  <w:abstractNum w:abstractNumId="38925567">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15101888">
+    <w:lvl w:ilvl="0" w:tplc="33215216">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15101888" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33215216" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76194842">
+  <w:abstractNum w:abstractNumId="38925566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74072394">
+    <w:lvl w:ilvl="0" w:tplc="29828344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76194842">
-    <w:abstractNumId w:val="76194842"/>
+  <w:num w:numId="38925566">
+    <w:abstractNumId w:val="38925566"/>
   </w:num>
-  <w:num w:numId="76194843">
-    <w:abstractNumId w:val="76194843"/>
+  <w:num w:numId="38925567">
+    <w:abstractNumId w:val="38925567"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969741844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId345454311" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId377069c01e64c37ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId614169c01e64c3819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId945369c01e64c3e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId729669c01e64c5e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId704969c01e64c5ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId910069c01e64c60b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId914769c01e64c61db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId505369c01e64c6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402969c01e64c6426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId365569c01e64c3db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365569c01e64c3db4.jpg"/><Relationship Id="rId321869c01e64c5571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321869c01e64c5571.jpg"/><Relationship Id="rId162669c01e64c667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162669c01e64c667f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313629620" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId862644083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId582669dbeaaf0f938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId970669dbeaaf0f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId178069dbeaaf101c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId358169dbeaaf12e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId554369dbeaaf12f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId209269dbeaaf131c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId968169dbeaaf1336a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId809169dbeaaf13536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId585169dbeaaf13695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId909769dbeaaf1008c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId909769dbeaaf1008c.jpg"/><Relationship Id="rId837169dbeaaf120fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId837169dbeaaf120fe.jpg"/><Relationship Id="rId503869dbeaaf136fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId503869dbeaaf136fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>