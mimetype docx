--- v8 (2026-04-12)
+++ v9 (2026-05-03)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582669dbeaaf0f938" w:history="1">
+            <w:hyperlink r:id="rId530569f6968ecd0af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970669dbeaaf0f99f" w:history="1">
+            <w:hyperlink r:id="rId488269f6968ecd127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30143070" name="name738569dbeaaf1008e" descr="1647.jpg"/>
+                  <wp:docPr id="74959530" name="name165969f6968ecd750" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId909769dbeaaf1008c" cstate="print"/>
+                          <a:blip r:embed="rId763869f6968ecd74f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId178069dbeaaf101c6" w:history="1">
+            <w:hyperlink r:id="rId702169f6968ecd88d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32835902" name="name970769dbeaaf12101" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="56722132" name="name655969f6968ecf7ea" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId837169dbeaaf120fe" cstate="print"/>
+                    <a:blip r:embed="rId598369f6968ecf7e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358169dbeaaf12e01" w:history="1">
+      <w:hyperlink r:id="rId465969f6968ed0498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554369dbeaaf12f62" w:history="1">
+      <w:hyperlink r:id="rId977369f6968ed05e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209269dbeaaf131c5" w:history="1">
+      <w:hyperlink r:id="rId936769f6968ed0838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968169dbeaaf1336a" w:history="1">
+      <w:hyperlink r:id="rId862569f6968ed09d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809169dbeaaf13536" w:history="1">
+      <w:hyperlink r:id="rId416669f6968ed0b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585169dbeaaf13695" w:history="1">
+      <w:hyperlink r:id="rId397969f6968ed0d53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66919029" name="name412069dbeaaf136fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="11287719" name="name803169f6968ed1034" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId503869dbeaaf136fa" cstate="print"/>
+                    <a:blip r:embed="rId475569f6968ed1033" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38925567">
+  <w:abstractNum w:abstractNumId="33223016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33215216">
+    <w:lvl w:ilvl="0" w:tplc="39241532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33215216" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39241532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38925566">
+  <w:abstractNum w:abstractNumId="33223015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29828344">
+    <w:lvl w:ilvl="0" w:tplc="61778304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38925566">
-    <w:abstractNumId w:val="38925566"/>
+  <w:num w:numId="33223015">
+    <w:abstractNumId w:val="33223015"/>
   </w:num>
-  <w:num w:numId="38925567">
-    <w:abstractNumId w:val="38925567"/>
+  <w:num w:numId="33223016">
+    <w:abstractNumId w:val="33223016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313629620" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId862644083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId582669dbeaaf0f938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId970669dbeaaf0f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId178069dbeaaf101c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId358169dbeaaf12e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId554369dbeaaf12f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId209269dbeaaf131c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId968169dbeaaf1336a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId809169dbeaaf13536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId585169dbeaaf13695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId909769dbeaaf1008c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId909769dbeaaf1008c.jpg"/><Relationship Id="rId837169dbeaaf120fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId837169dbeaaf120fe.jpg"/><Relationship Id="rId503869dbeaaf136fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId503869dbeaaf136fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172883232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685080001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId530569f6968ecd0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId488269f6968ecd127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId702169f6968ecd88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId465969f6968ed0498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId977369f6968ed05e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId936769f6968ed0838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId862569f6968ed09d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId416669f6968ed0b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId397969f6968ed0d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId763869f6968ecd74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763869f6968ecd74f.jpg"/><Relationship Id="rId598369f6968ecf7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598369f6968ecf7e7.jpg"/><Relationship Id="rId475569f6968ed1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475569f6968ed1033.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>