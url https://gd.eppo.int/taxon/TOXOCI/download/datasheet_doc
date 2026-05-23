--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530569f6968ecd0af" w:history="1">
+            <w:hyperlink r:id="rId70466a110137b05f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488269f6968ecd127" w:history="1">
+            <w:hyperlink r:id="rId83096a110137b065d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74959530" name="name165969f6968ecd750" descr="1647.jpg"/>
+                  <wp:docPr id="80725744" name="name13746a110137b0c77" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId763869f6968ecd74f" cstate="print"/>
+                          <a:blip r:embed="rId51666a110137b0c75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId702169f6968ecd88d" w:history="1">
+            <w:hyperlink r:id="rId27956a110137b0d96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56722132" name="name655969f6968ecf7ea" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="66994683" name="name55446a110137b365c" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598369f6968ecf7e7" cstate="print"/>
+                    <a:blip r:embed="rId34016a110137b3656" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465969f6968ed0498" w:history="1">
+      <w:hyperlink r:id="rId89356a110137b43c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977369f6968ed05e2" w:history="1">
+      <w:hyperlink r:id="rId25986a110137b4510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936769f6968ed0838" w:history="1">
+      <w:hyperlink r:id="rId47136a110137b476d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862569f6968ed09d8" w:history="1">
+      <w:hyperlink r:id="rId91066a110137b490f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416669f6968ed0b9d" w:history="1">
+      <w:hyperlink r:id="rId99936a110137b4b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397969f6968ed0d53" w:history="1">
+      <w:hyperlink r:id="rId86196a110137b4d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11287719" name="name803169f6968ed1034" descr="eu_funding_250.png"/>
+            <wp:docPr id="99982600" name="name19346a110137b4ddd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId475569f6968ed1033" cstate="print"/>
+                    <a:blip r:embed="rId49466a110137b4ddc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33223016">
+  <w:abstractNum w:abstractNumId="33304807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39241532">
+    <w:lvl w:ilvl="0" w:tplc="43493278">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39241532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43493278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33223015">
+  <w:abstractNum w:abstractNumId="33304806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61778304">
+    <w:lvl w:ilvl="0" w:tplc="62243347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33223015">
-    <w:abstractNumId w:val="33223015"/>
+  <w:num w:numId="33304806">
+    <w:abstractNumId w:val="33304806"/>
   </w:num>
-  <w:num w:numId="33223016">
-    <w:abstractNumId w:val="33223016"/>
+  <w:num w:numId="33304807">
+    <w:abstractNumId w:val="33304807"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172883232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685080001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId530569f6968ecd0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId488269f6968ecd127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId702169f6968ecd88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId465969f6968ed0498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId977369f6968ed05e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId936769f6968ed0838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId862569f6968ed09d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId416669f6968ed0b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId397969f6968ed0d53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId763869f6968ecd74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId763869f6968ecd74f.jpg"/><Relationship Id="rId598369f6968ecf7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598369f6968ecf7e7.jpg"/><Relationship Id="rId475569f6968ed1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475569f6968ed1033.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699192825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945733994" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70466a110137b05f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId83096a110137b065d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId27956a110137b0d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId89356a110137b43c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId25986a110137b4510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId47136a110137b476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId91066a110137b490f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId99936a110137b4b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86196a110137b4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId51666a110137b0c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51666a110137b0c75.jpg"/><Relationship Id="rId34016a110137b3656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a110137b3656.jpg"/><Relationship Id="rId49466a110137b4ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49466a110137b4ddc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>