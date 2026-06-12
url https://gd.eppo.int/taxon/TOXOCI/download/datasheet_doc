--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70466a110137b05f5" w:history="1">
+            <w:hyperlink r:id="rId35336a2bb8000fcb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83096a110137b065d" w:history="1">
+            <w:hyperlink r:id="rId92326a2bb8000fd22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80725744" name="name13746a110137b0c77" descr="1647.jpg"/>
+                  <wp:docPr id="30020111" name="name55046a2bb80010456" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51666a110137b0c75" cstate="print"/>
+                          <a:blip r:embed="rId77506a2bb80010454" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27956a110137b0d96" w:history="1">
+            <w:hyperlink r:id="rId92776a2bb80010591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66994683" name="name55446a110137b365c" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="78634129" name="name53426a2bb80012d5a" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34016a110137b3656" cstate="print"/>
+                    <a:blip r:embed="rId55426a2bb80012d55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89356a110137b43c3" w:history="1">
+      <w:hyperlink r:id="rId52936a2bb80013aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25986a110137b4510" w:history="1">
+      <w:hyperlink r:id="rId44066a2bb80013cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47136a110137b476d" w:history="1">
+      <w:hyperlink r:id="rId54556a2bb80014056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91066a110137b490f" w:history="1">
+      <w:hyperlink r:id="rId93316a2bb8001428a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99936a110137b4b62" w:history="1">
+      <w:hyperlink r:id="rId38996a2bb8001446a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86196a110137b4d33" w:history="1">
+      <w:hyperlink r:id="rId85556a2bb800145ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99982600" name="name19346a110137b4ddd" descr="eu_funding_250.png"/>
+            <wp:docPr id="38476989" name="name76726a2bb80014653" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49466a110137b4ddc" cstate="print"/>
+                    <a:blip r:embed="rId96666a2bb80014652" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33304807">
+  <w:abstractNum w:abstractNumId="33102656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43493278">
+    <w:lvl w:ilvl="0" w:tplc="44354157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43493278" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44354157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33304806">
+  <w:abstractNum w:abstractNumId="33102655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62243347">
+    <w:lvl w:ilvl="0" w:tplc="82705326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33304806">
-    <w:abstractNumId w:val="33304806"/>
+  <w:num w:numId="33102655">
+    <w:abstractNumId w:val="33102655"/>
   </w:num>
-  <w:num w:numId="33304807">
-    <w:abstractNumId w:val="33304807"/>
+  <w:num w:numId="33102656">
+    <w:abstractNumId w:val="33102656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699192825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945733994" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70466a110137b05f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId83096a110137b065d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId27956a110137b0d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId89356a110137b43c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId25986a110137b4510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId47136a110137b476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId91066a110137b490f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId99936a110137b4b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86196a110137b4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId51666a110137b0c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51666a110137b0c75.jpg"/><Relationship Id="rId34016a110137b3656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a110137b3656.jpg"/><Relationship Id="rId49466a110137b4ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49466a110137b4ddc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902169483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId763692126" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35336a2bb8000fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId92326a2bb8000fd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId92776a2bb80010591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId52936a2bb80013aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId44066a2bb80013cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId54556a2bb80014056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId93316a2bb8001428a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId38996a2bb8001446a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85556a2bb800145ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId77506a2bb80010454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77506a2bb80010454.jpg"/><Relationship Id="rId55426a2bb80012d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55426a2bb80012d55.jpg"/><Relationship Id="rId96666a2bb80014652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a2bb80014652.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>