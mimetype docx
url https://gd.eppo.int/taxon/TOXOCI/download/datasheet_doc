--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35336a2bb8000fcb6" w:history="1">
+            <w:hyperlink r:id="rId19596a463ad8df3d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92326a2bb8000fd22" w:history="1">
+            <w:hyperlink r:id="rId22546a463ad8df43f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30020111" name="name55046a2bb80010456" descr="1647.jpg"/>
+                  <wp:docPr id="9165688" name="name65306a463ad8dfb1d" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77506a2bb80010454" cstate="print"/>
+                          <a:blip r:embed="rId39016a463ad8dfb1b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92776a2bb80010591" w:history="1">
+            <w:hyperlink r:id="rId21976a463ad8dfc64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78634129" name="name53426a2bb80012d5a" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="29205827" name="name95146a463ad8e18cb" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55426a2bb80012d55" cstate="print"/>
+                    <a:blip r:embed="rId16106a463ad8e18c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52936a2bb80013aa6" w:history="1">
+      <w:hyperlink r:id="rId19156a463ad8e2568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44066a2bb80013cc6" w:history="1">
+      <w:hyperlink r:id="rId88866a463ad8e26b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54556a2bb80014056" w:history="1">
+      <w:hyperlink r:id="rId57156a463ad8e2936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93316a2bb8001428a" w:history="1">
+      <w:hyperlink r:id="rId84596a463ad8e2ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38996a2bb8001446a" w:history="1">
+      <w:hyperlink r:id="rId93846a463ad8e2cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85556a2bb800145ca" w:history="1">
+      <w:hyperlink r:id="rId26666a463ad8e2e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38476989" name="name76726a2bb80014653" descr="eu_funding_250.png"/>
+            <wp:docPr id="48946352" name="name40476a463ad8e2e96" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96666a2bb80014652" cstate="print"/>
+                    <a:blip r:embed="rId31726a463ad8e2e95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33102656">
+  <w:abstractNum w:abstractNumId="81703954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44354157">
+    <w:lvl w:ilvl="0" w:tplc="98596157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44354157" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98596157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33102655">
+  <w:abstractNum w:abstractNumId="81703953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82705326">
+    <w:lvl w:ilvl="0" w:tplc="31495507">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33102655">
-    <w:abstractNumId w:val="33102655"/>
+  <w:num w:numId="81703953">
+    <w:abstractNumId w:val="81703953"/>
   </w:num>
-  <w:num w:numId="33102656">
-    <w:abstractNumId w:val="33102656"/>
+  <w:num w:numId="81703954">
+    <w:abstractNumId w:val="81703954"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902169483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId763692126" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35336a2bb8000fcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId92326a2bb8000fd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId92776a2bb80010591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId52936a2bb80013aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId44066a2bb80013cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId54556a2bb80014056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId93316a2bb8001428a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId38996a2bb8001446a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85556a2bb800145ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId77506a2bb80010454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77506a2bb80010454.jpg"/><Relationship Id="rId55426a2bb80012d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55426a2bb80012d55.jpg"/><Relationship Id="rId96666a2bb80014652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a2bb80014652.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717345631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219829239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19596a463ad8df3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId22546a463ad8df43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId21976a463ad8dfc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId19156a463ad8e2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId88866a463ad8e26b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId57156a463ad8e2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId84596a463ad8e2ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId93846a463ad8e2cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26666a463ad8e2e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId39016a463ad8dfb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a463ad8dfb1b.jpg"/><Relationship Id="rId16106a463ad8e18c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16106a463ad8e18c7.jpg"/><Relationship Id="rId31726a463ad8e2e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a463ad8e2e95.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>