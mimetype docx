--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19596a463ad8df3d6" w:history="1">
+            <w:hyperlink r:id="rId57216a60e1c8e7ffc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22546a463ad8df43f" w:history="1">
+            <w:hyperlink r:id="rId27436a60e1c8e8066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9165688" name="name65306a463ad8dfb1d" descr="1647.jpg"/>
+                  <wp:docPr id="25140275" name="name63846a60e1c8e86f7" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39016a463ad8dfb1b" cstate="print"/>
+                          <a:blip r:embed="rId65156a60e1c8e86f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21976a463ad8dfc64" w:history="1">
+            <w:hyperlink r:id="rId37036a60e1c8e884b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29205827" name="name95146a463ad8e18cb" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="64073365" name="name17436a60e1c8ea430" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16106a463ad8e18c7" cstate="print"/>
+                    <a:blip r:embed="rId85766a60e1c8ea42c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a463ad8e2568" w:history="1">
+      <w:hyperlink r:id="rId33376a60e1c8eb1cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88866a463ad8e26b9" w:history="1">
+      <w:hyperlink r:id="rId53836a60e1c8eb31d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57156a463ad8e2936" w:history="1">
+      <w:hyperlink r:id="rId99836a60e1c8eb58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84596a463ad8e2ae2" w:history="1">
+      <w:hyperlink r:id="rId69866a60e1c8eb739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a463ad8e2cb4" w:history="1">
+      <w:hyperlink r:id="rId33156a60e1c8eb915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26666a463ad8e2e15" w:history="1">
+      <w:hyperlink r:id="rId47226a60e1c8eba6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48946352" name="name40476a463ad8e2e96" descr="eu_funding_250.png"/>
+            <wp:docPr id="23757861" name="name11836a60e1c8ebad9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31726a463ad8e2e95" cstate="print"/>
+                    <a:blip r:embed="rId50906a60e1c8ebad8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81703954">
+  <w:abstractNum w:abstractNumId="72993500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98596157">
+    <w:lvl w:ilvl="0" w:tplc="50983748">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98596157" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50983748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81703953">
+  <w:abstractNum w:abstractNumId="72993499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31495507">
+    <w:lvl w:ilvl="0" w:tplc="42372152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81703953">
-    <w:abstractNumId w:val="81703953"/>
+  <w:num w:numId="72993499">
+    <w:abstractNumId w:val="72993499"/>
   </w:num>
-  <w:num w:numId="81703954">
-    <w:abstractNumId w:val="81703954"/>
+  <w:num w:numId="72993500">
+    <w:abstractNumId w:val="72993500"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717345631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219829239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19596a463ad8df3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId22546a463ad8df43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId21976a463ad8dfc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId19156a463ad8e2568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId88866a463ad8e26b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId57156a463ad8e2936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId84596a463ad8e2ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId93846a463ad8e2cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26666a463ad8e2e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId39016a463ad8dfb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a463ad8dfb1b.jpg"/><Relationship Id="rId16106a463ad8e18c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16106a463ad8e18c7.jpg"/><Relationship Id="rId31726a463ad8e2e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a463ad8e2e95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103297265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266458092" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57216a60e1c8e7ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId27436a60e1c8e8066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId37036a60e1c8e884b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId33376a60e1c8eb1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId53836a60e1c8eb31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId99836a60e1c8eb58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId69866a60e1c8eb739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId33156a60e1c8eb915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47226a60e1c8eba6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId65156a60e1c8e86f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a60e1c8e86f5.jpg"/><Relationship Id="rId85766a60e1c8ea42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85766a60e1c8ea42c.jpg"/><Relationship Id="rId50906a60e1c8ebad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50906a60e1c8ebad8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>