--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57216a60e1c8e7ffc" w:history="1">
+            <w:hyperlink r:id="rId87466a7b61303bad5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27436a60e1c8e8066" w:history="1">
+            <w:hyperlink r:id="rId36136a7b61303bb40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25140275" name="name63846a60e1c8e86f7" descr="1647.jpg"/>
+                  <wp:docPr id="95594950" name="name22006a7b61303c35e" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65156a60e1c8e86f5" cstate="print"/>
+                          <a:blip r:embed="rId17086a7b61303c35c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37036a60e1c8e884b" w:history="1">
+            <w:hyperlink r:id="rId16626a7b61303c4ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64073365" name="name17436a60e1c8ea430" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="72586630" name="name11416a7b61303e1d7" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85766a60e1c8ea42c" cstate="print"/>
+                    <a:blip r:embed="rId17966a7b61303e1d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33376a60e1c8eb1cf" w:history="1">
+      <w:hyperlink r:id="rId81006a7b61303f019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53836a60e1c8eb31d" w:history="1">
+      <w:hyperlink r:id="rId13656a7b61303f199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99836a60e1c8eb58f" w:history="1">
+      <w:hyperlink r:id="rId15906a7b61303f458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69866a60e1c8eb739" w:history="1">
+      <w:hyperlink r:id="rId13336a7b61303f630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33156a60e1c8eb915" w:history="1">
+      <w:hyperlink r:id="rId79776a7b61303f861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47226a60e1c8eba6a" w:history="1">
+      <w:hyperlink r:id="rId57436a7b61303f9c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23757861" name="name11836a60e1c8ebad9" descr="eu_funding_250.png"/>
+            <wp:docPr id="27353136" name="name68606a7b61303fa24" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50906a60e1c8ebad8" cstate="print"/>
+                    <a:blip r:embed="rId23006a7b61303fa23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72993500">
+  <w:abstractNum w:abstractNumId="11935862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50983748">
+    <w:lvl w:ilvl="0" w:tplc="48189204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50983748" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48189204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72993499">
+  <w:abstractNum w:abstractNumId="11935861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42372152">
+    <w:lvl w:ilvl="0" w:tplc="90188201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72993499">
-    <w:abstractNumId w:val="72993499"/>
+  <w:num w:numId="11935861">
+    <w:abstractNumId w:val="11935861"/>
   </w:num>
-  <w:num w:numId="72993500">
-    <w:abstractNumId w:val="72993500"/>
+  <w:num w:numId="11935862">
+    <w:abstractNumId w:val="11935862"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103297265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266458092" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57216a60e1c8e7ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId27436a60e1c8e8066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId37036a60e1c8e884b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId33376a60e1c8eb1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId53836a60e1c8eb31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId99836a60e1c8eb58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId69866a60e1c8eb739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId33156a60e1c8eb915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47226a60e1c8eba6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId65156a60e1c8e86f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a60e1c8e86f5.jpg"/><Relationship Id="rId85766a60e1c8ea42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85766a60e1c8ea42c.jpg"/><Relationship Id="rId50906a60e1c8ebad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50906a60e1c8ebad8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313371432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId929990489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87466a7b61303bad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId36136a7b61303bb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId16626a7b61303c4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId81006a7b61303f019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId13656a7b61303f199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId15906a7b61303f458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId13336a7b61303f630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId79776a7b61303f861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57436a7b61303f9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId17086a7b61303c35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17086a7b61303c35c.jpg"/><Relationship Id="rId17966a7b61303e1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17966a7b61303e1d4.jpg"/><Relationship Id="rId23006a7b61303fa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23006a7b61303fa23.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>