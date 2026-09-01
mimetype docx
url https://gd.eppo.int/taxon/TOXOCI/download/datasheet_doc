--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -446,51 +446,51 @@
               <w:t xml:space="preserve"> (Del Guercio)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brown citrus aphid, oriental black citrus aphid, tropical citrus aphid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87466a7b61303bad5" w:history="1">
+            <w:hyperlink r:id="rId33906a961c0b46e33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -506,51 +506,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36136a7b61303bb40" w:history="1">
+            <w:hyperlink r:id="rId27546a961c0b46ea0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -564,86 +564,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOXOCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95594950" name="name22006a7b61303c35e" descr="1647.jpg"/>
+                  <wp:docPr id="78693214" name="name70896a961c0b477e6" descr="1647.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1647.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17086a7b61303c35c" cstate="print"/>
+                          <a:blip r:embed="rId90646a961c0b477e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16626a7b61303c4ab" w:history="1">
+            <w:hyperlink r:id="rId84606a961c0b4790c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3262,63 +3262,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72586630" name="name11416a7b61303e1d7" descr="TOXOCI_distribution_map.jpg"/>
+            <wp:docPr id="40388031" name="name53986a961c0b4a087" descr="TOXOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOXOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17966a7b61303e1d4" cstate="print"/>
+                    <a:blip r:embed="rId19946a961c0b4a082" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4916,51 +4916,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2021) Aphids on the World’s plants. An online identification and information guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81006a7b61303f019" w:history="1">
+      <w:hyperlink r:id="rId31656a961c0b4ad56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphidsonworldsplants.info/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5122,51 +5122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5103, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13656a7b61303f199" w:history="1">
+      <w:hyperlink r:id="rId96016a961c0b4aeac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5504,51 +5504,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 374–391. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15906a7b61303f458" w:history="1">
+      <w:hyperlink r:id="rId91996a961c0b4b110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5770,51 +5770,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32099. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336a7b61303f630" w:history="1">
+      <w:hyperlink r:id="rId90896a961c0b4b2f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/srep32099</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphis citricidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79776a7b61303f861" w:history="1">
+      <w:hyperlink r:id="rId27366a961c0b4b4cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6271,81 +6271,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57436a7b61303f9c4" w:history="1">
+      <w:hyperlink r:id="rId13896a961c0b4b625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02699.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27353136" name="name68606a7b61303fa24" descr="eu_funding_250.png"/>
+            <wp:docPr id="79754054" name="name20466a961c0b4b6ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23006a7b61303fa23" cstate="print"/>
+                    <a:blip r:embed="rId72926a961c0b4b6b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6443,137 +6443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11935862">
+  <w:abstractNum w:abstractNumId="65925950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48189204">
+    <w:lvl w:ilvl="0" w:tplc="17078923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48189204" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17078923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11935861">
+  <w:abstractNum w:abstractNumId="65925949">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90188201">
+    <w:lvl w:ilvl="0" w:tplc="47791553">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7325,55 +7325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11935861">
-    <w:abstractNumId w:val="11935861"/>
+  <w:num w:numId="65925949">
+    <w:abstractNumId w:val="65925949"/>
   </w:num>
-  <w:num w:numId="11935862">
-    <w:abstractNumId w:val="11935862"/>
+  <w:num w:numId="65925950">
+    <w:abstractNumId w:val="65925950"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18923,51 +18923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313371432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId929990489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87466a7b61303bad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId36136a7b61303bb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId16626a7b61303c4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId81006a7b61303f019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId13656a7b61303f199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId15906a7b61303f458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId13336a7b61303f630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId79776a7b61303f861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57436a7b61303f9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId17086a7b61303c35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17086a7b61303c35c.jpg"/><Relationship Id="rId17966a7b61303e1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17966a7b61303e1d4.jpg"/><Relationship Id="rId23006a7b61303fa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23006a7b61303fa23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408096516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId357256986" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33906a961c0b46e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/" TargetMode="External"/><Relationship Id="rId27546a961c0b46ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/categorization" TargetMode="External"/><Relationship Id="rId84606a961c0b4790c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOXOCI/photos" TargetMode="External"/><Relationship Id="rId31656a961c0b4ad56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidsonworldsplants.info/" TargetMode="External"/><Relationship Id="rId96016a961c0b4aeac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5103" TargetMode="External"/><Relationship Id="rId91996a961c0b4b110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12089" TargetMode="External"/><Relationship Id="rId90896a961c0b4b2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/srep32099" TargetMode="External"/><Relationship Id="rId27366a961c0b4b4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13896a961c0b4b625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02699.x" TargetMode="External"/><Relationship Id="rId90646a961c0b477e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90646a961c0b477e4.jpg"/><Relationship Id="rId19946a961c0b4a082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19946a961c0b4a082.jpg"/><Relationship Id="rId72926a961c0b4b6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72926a961c0b4b6b8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>