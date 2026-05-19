--- v0 (2025-10-04)
+++ v1 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOUMPA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PIUBN</t>
   </si>
   <si>
     <t>Pinus banksiana</t>
   </si>
   <si>
     <t>* INTERNET
 Les hémiptères du Québec - cochenilles. Toumeyella parvicornis. Cochenille -tortue du pin. http://entomofaune.qc.ca/entomofaune/cochenilles/cochenilles_t_parvicornis.html
 * Malumphy C, Hamilton MA, Manco BN, Green PW, Sanchez MD, Corcoran M, Salamanca E (2012) Toumeyella parvicornis (Hemiptera: Coccidae), causing severe decline of Pinus caribaea var. bahamensis in the Turks and Caicos Islands. Florida Entomologist 95(1), 113-119.</t>
@@ -120,50 +120,59 @@
     <t>Pinus halepensis</t>
   </si>
   <si>
     <t>* Somma S, Notaro L, Russo E, Jesu G, De Leva G, Griffo R, Garonna AP (2023) Distribution of Toumeyella parvicornis (Cockerell) nine year after its introduction in Campania Region, Italy. 27th Italian National Entomological Conference, Palermo. https://www.iris.unina.it/handle/11588/934225</t>
   </si>
   <si>
     <t>PIUMU</t>
   </si>
   <si>
     <t>Pinus mugo</t>
   </si>
   <si>
     <t>PIUNL</t>
   </si>
   <si>
     <t>Pinus nigra subsp. laricio</t>
   </si>
   <si>
     <t>* Garonna AP, Foscari A, Russo E, Jesu G, Somma S, Cascone P, Guerrieri E (2018) The spread of the non-native pine tortoise scale Toumeyella parvicornis (Hemiptera: Coccidae) in Europe: a major threat to Pinus pinea in Southern Italy. iForest 11, 628-634.  https://doi.org/10.3832/ifor2864-011</t>
   </si>
   <si>
     <t>PIUPA</t>
   </si>
   <si>
     <t>Pinus palustris</t>
+  </si>
+  <si>
+    <t>PIUPT</t>
+  </si>
+  <si>
+    <t>Pinus patula</t>
+  </si>
+  <si>
+    <t>* Morales-Figueroa L, Martínez-Gil P,  Arriola-Padilla VJ, Durán-Espinosa LG, Cibrián-Tova D, Corona-Ambriz A (2026) Primer reporte de la escama Toumeyella parvicornis (Cockerell) (Hemiptera: Coccidae) en Pinus patula Schltdl. &amp; Cham. Revista Chapingo Serie Ciencias Forestales y del Ambiente 32, https://doi.org/10.5154/r.rchscfa.2025.07.027</t>
   </si>
   <si>
     <t>PIUPL</t>
   </si>
   <si>
     <t>Pinus pinaster</t>
   </si>
   <si>
     <t>PIUPN</t>
   </si>
   <si>
     <t>Pinus pinea</t>
   </si>
   <si>
     <t>* Garonna AP, Foscari A, Russo E, Jesu G, Somma S, Cascone P, Guerrieri E (2018) The spread of the non-native pine tortoise scale Toumeyella parvicornis (Hemiptera: Coccidae) in Europe: a major threat to Pinus pinea in Southern Italy. iForest 11, 628-634.  https://doi.org/10.3832/ifor2864-011
 * Garonna AP, Scarpato S, Vicinanza F, Espinosa B (2015) First report of Toumeyella parvicornis (Cockerell) in Europe (Hemiptera: Coccidae). Zootaxa 3949(1), 142–146.</t>
   </si>
   <si>
     <t>PIURE</t>
   </si>
   <si>
     <t>Pinus resinosa</t>
   </si>
   <si>
     <t>* Clarke SR (2013) Pine tortoise scale. Forest Insect &amp; Disease Leaflet 57, USDA, Forest Service, 8 pp. https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5426971.pdf</t>
@@ -531,62 +540,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="349.058" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -724,149 +733,163 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
         <v>53</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">