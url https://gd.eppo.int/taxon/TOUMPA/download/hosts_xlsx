--- v1 (2026-05-19)
+++ v2 (2026-07-19)
@@ -128,51 +128,51 @@
   <si>
     <t>Pinus mugo</t>
   </si>
   <si>
     <t>PIUNL</t>
   </si>
   <si>
     <t>Pinus nigra subsp. laricio</t>
   </si>
   <si>
     <t>* Garonna AP, Foscari A, Russo E, Jesu G, Somma S, Cascone P, Guerrieri E (2018) The spread of the non-native pine tortoise scale Toumeyella parvicornis (Hemiptera: Coccidae) in Europe: a major threat to Pinus pinea in Southern Italy. iForest 11, 628-634.  https://doi.org/10.3832/ifor2864-011</t>
   </si>
   <si>
     <t>PIUPA</t>
   </si>
   <si>
     <t>Pinus palustris</t>
   </si>
   <si>
     <t>PIUPT</t>
   </si>
   <si>
     <t>Pinus patula</t>
   </si>
   <si>
-    <t>* Morales-Figueroa L, Martínez-Gil P,  Arriola-Padilla VJ, Durán-Espinosa LG, Cibrián-Tova D, Corona-Ambriz A (2026) Primer reporte de la escama Toumeyella parvicornis (Cockerell) (Hemiptera: Coccidae) en Pinus patula Schltdl. &amp; Cham. Revista Chapingo Serie Ciencias Forestales y del Ambiente 32, https://doi.org/10.5154/r.rchscfa.2025.07.027</t>
+    <t>* Morales-Figueroa L, Martínez-Gil P,  Arriola-Padilla VJ, Durán-Espinosa LG, Cibrián-Tova D, Corona-Ambriz A (2026) Primer reporte de la escama Toumeyella parvicornis (Cockerell) (Hemiptera: Coccidae) en Pinus patula Schltdl. &amp; Cham. Revista Chapingo Serie Ciencias Forestales y del Ambiente 32, e25027. https://doi.org/10.5154/r.rchscfa.2025.07.027</t>
   </si>
   <si>
     <t>PIUPL</t>
   </si>
   <si>
     <t>Pinus pinaster</t>
   </si>
   <si>
     <t>PIUPN</t>
   </si>
   <si>
     <t>Pinus pinea</t>
   </si>
   <si>
     <t>* Garonna AP, Foscari A, Russo E, Jesu G, Somma S, Cascone P, Guerrieri E (2018) The spread of the non-native pine tortoise scale Toumeyella parvicornis (Hemiptera: Coccidae) in Europe: a major threat to Pinus pinea in Southern Italy. iForest 11, 628-634.  https://doi.org/10.3832/ifor2864-011
 * Garonna AP, Scarpato S, Vicinanza F, Espinosa B (2015) First report of Toumeyella parvicornis (Cockerell) in Europe (Hemiptera: Coccidae). Zootaxa 3949(1), 142–146.</t>
   </si>
   <si>
     <t>PIURE</t>
   </si>
   <si>
     <t>Pinus resinosa</t>
   </si>
   <si>
     <t>* Clarke SR (2013) Pine tortoise scale. Forest Insect &amp; Disease Leaflet 57, USDA, Forest Service, 8 pp. https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5426971.pdf</t>
@@ -551,51 +551,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="414.042" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>