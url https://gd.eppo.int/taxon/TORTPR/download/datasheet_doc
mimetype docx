--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66416a95f56e84c6e" w:history="1">
+            <w:hyperlink r:id="rId22246ab090fccc72f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93656a95f56e84cb7" w:history="1">
+            <w:hyperlink r:id="rId11876ab090fccc774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8665312" name="name36906a95f56e85659" descr="12226.jpg"/>
+                  <wp:docPr id="79378395" name="name78666ab090fcccfa4" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93966a95f56e85657" cstate="print"/>
+                          <a:blip r:embed="rId61966ab090fcccf97" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72186a95f56e8573a" w:history="1">
+            <w:hyperlink r:id="rId64086ab090fccd0c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44984018" name="name87976a95f56e87536" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="20329352" name="name78776ab090fccf021" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12646a95f56e87534" cstate="print"/>
+                    <a:blip r:embed="rId52466ab090fccf01f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66106a95f56e88656" w:history="1">
+      <w:hyperlink r:id="rId31296ab090fccfdbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55416a95f56e8873a" w:history="1">
+      <w:hyperlink r:id="rId11806ab090fccfe9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12376a95f56e88798" w:history="1">
+      <w:hyperlink r:id="rId27256ab090fccff00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a95f56e88f91" w:history="1">
+      <w:hyperlink r:id="rId55106ab090fcd06b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30576a95f56e890e0" w:history="1">
+      <w:hyperlink r:id="rId73696ab090fcd0811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19716a95f56e894c4" w:history="1">
+      <w:hyperlink r:id="rId37126ab090fcd0bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83676a95f56e8962e" w:history="1">
+      <w:hyperlink r:id="rId50936ab090fcd0d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42389900" name="name26226a95f56e896d7" descr="eu_funding_250.png"/>
+            <wp:docPr id="18075350" name="name27766ab090fcd1222" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69936a95f56e896d6" cstate="print"/>
+                    <a:blip r:embed="rId44586ab090fcd1220" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81556170">
+  <w:abstractNum w:abstractNumId="42531468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99831063">
+    <w:lvl w:ilvl="0" w:tplc="64889554">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99831063" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64889554" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81556169">
+  <w:abstractNum w:abstractNumId="42531467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21593189">
+    <w:lvl w:ilvl="0" w:tplc="46925673">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81556169">
-    <w:abstractNumId w:val="81556169"/>
+  <w:num w:numId="42531467">
+    <w:abstractNumId w:val="42531467"/>
   </w:num>
-  <w:num w:numId="81556170">
-    <w:abstractNumId w:val="81556170"/>
+  <w:num w:numId="42531468">
+    <w:abstractNumId w:val="42531468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417027670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861667811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66416a95f56e84c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId93656a95f56e84cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId72186a95f56e8573a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId66106a95f56e88656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId55416a95f56e8873a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId12376a95f56e88798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId54686a95f56e88f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId30576a95f56e890e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId19716a95f56e894c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83676a95f56e8962e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId93966a95f56e85657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93966a95f56e85657.jpg"/><Relationship Id="rId12646a95f56e87534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646a95f56e87534.jpg"/><Relationship Id="rId69936a95f56e896d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69936a95f56e896d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968609894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284780155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22246ab090fccc72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId11876ab090fccc774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId64086ab090fccd0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId31296ab090fccfdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId11806ab090fccfe9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId27256ab090fccff00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId55106ab090fcd06b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId73696ab090fcd0811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId37126ab090fcd0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50936ab090fcd0d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId61966ab090fcccf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61966ab090fcccf97.jpg"/><Relationship Id="rId52466ab090fccf01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52466ab090fccf01f.jpg"/><Relationship Id="rId44586ab090fcd1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586ab090fcd1220.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>