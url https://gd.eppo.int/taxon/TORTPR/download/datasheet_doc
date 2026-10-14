--- v14 (2026-09-21)
+++ v15 (2026-10-14)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22246ab090fccc72f" w:history="1">
+            <w:hyperlink r:id="rId31336acfa9568a80f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A2 list</w:t>
+              <w:t xml:space="preserve"> A1/A2 (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11876ab090fccc774" w:history="1">
+            <w:hyperlink r:id="rId93796acfa9568a856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79378395" name="name78666ab090fcccfa4" descr="12226.jpg"/>
+                  <wp:docPr id="1432024" name="name82596acfa9568ae05" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61966ab090fcccf97" cstate="print"/>
+                          <a:blip r:embed="rId79206acfa9568ae02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64086ab090fccd0c3" w:history="1">
+            <w:hyperlink r:id="rId68306acfa9568af1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20329352" name="name78776ab090fccf021" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="18397640" name="name27696acfa9568cdc8" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52466ab090fccf01f" cstate="print"/>
+                    <a:blip r:embed="rId62066acfa9568cdc4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31296ab090fccfdbf" w:history="1">
+      <w:hyperlink r:id="rId73586acfa9568dbdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11806ab090fccfe9f" w:history="1">
+      <w:hyperlink r:id="rId38956acfa9568dcd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27256ab090fccff00" w:history="1">
+      <w:hyperlink r:id="rId11326acfa9568dd34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55106ab090fcd06b6" w:history="1">
+      <w:hyperlink r:id="rId48126acfa9568ea55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73696ab090fcd0811" w:history="1">
+      <w:hyperlink r:id="rId65036acfa9568ebdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37126ab090fcd0bde" w:history="1">
+      <w:hyperlink r:id="rId32836acfa9568f093" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936ab090fcd0d46" w:history="1">
+      <w:hyperlink r:id="rId17606acfa9568fcb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18075350" name="name27766ab090fcd1222" descr="eu_funding_250.png"/>
+            <wp:docPr id="45918981" name="name97086acfa9568fed0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44586ab090fcd1220" cstate="print"/>
+                    <a:blip r:embed="rId86646acfa9568fecf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42531468">
+  <w:abstractNum w:abstractNumId="81548308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64889554">
+    <w:lvl w:ilvl="0" w:tplc="59002141">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64889554" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59002141" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42531467">
+  <w:abstractNum w:abstractNumId="81548307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46925673">
+    <w:lvl w:ilvl="0" w:tplc="87647347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42531467">
-    <w:abstractNumId w:val="42531467"/>
+  <w:num w:numId="81548307">
+    <w:abstractNumId w:val="81548307"/>
   </w:num>
-  <w:num w:numId="42531468">
-    <w:abstractNumId w:val="42531468"/>
+  <w:num w:numId="81548308">
+    <w:abstractNumId w:val="81548308"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968609894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284780155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22246ab090fccc72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId11876ab090fccc774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId64086ab090fccd0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId31296ab090fccfdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId11806ab090fccfe9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId27256ab090fccff00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId55106ab090fcd06b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId73696ab090fcd0811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId37126ab090fcd0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50936ab090fcd0d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId61966ab090fcccf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61966ab090fcccf97.jpg"/><Relationship Id="rId52466ab090fccf01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52466ab090fccf01f.jpg"/><Relationship Id="rId44586ab090fcd1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586ab090fcd1220.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139474603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298352035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31336acfa9568a80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId93796acfa9568a856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId68306acfa9568af1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId73586acfa9568dbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId38956acfa9568dcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId11326acfa9568dd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId48126acfa9568ea55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId65036acfa9568ebdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId32836acfa9568f093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17606acfa9568fcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId79206acfa9568ae02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79206acfa9568ae02.jpg"/><Relationship Id="rId62066acfa9568cdc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62066acfa9568cdc4.jpg"/><Relationship Id="rId86646acfa9568fecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86646acfa9568fecf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>