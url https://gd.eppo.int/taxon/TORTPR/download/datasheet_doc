--- v6 (2026-03-23)
+++ v7 (2026-04-16)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716769c16a6c4df95" w:history="1">
+            <w:hyperlink r:id="rId910169e127d94d0ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171969c16a6c4dfdd" w:history="1">
+            <w:hyperlink r:id="rId646569e127d94d136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84122138" name="name495969c16a6c4e5bd" descr="12226.jpg"/>
+                  <wp:docPr id="99788160" name="name537169e127d94d20b" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId947469c16a6c4e5bb" cstate="print"/>
+                          <a:blip r:embed="rId450969e127d94d20a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId574569c16a6c4e6df" w:history="1">
+            <w:hyperlink r:id="rId345669e127d94d34c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30447872" name="name347269c16a6c50ec4" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="90732337" name="name813669e127d94f36d" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId474269c16a6c50ec0" cstate="print"/>
+                    <a:blip r:embed="rId965869e127d94f36a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259369c16a6c51c80" w:history="1">
+      <w:hyperlink r:id="rId480269e127d95015f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417569c16a6c51d5c" w:history="1">
+      <w:hyperlink r:id="rId568269e127d950243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823669c16a6c51dba" w:history="1">
+      <w:hyperlink r:id="rId882469e127d9502a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405169c16a6c52564" w:history="1">
+      <w:hyperlink r:id="rId564269e127d950a3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106469c16a6c526ab" w:history="1">
+      <w:hyperlink r:id="rId514569e127d950b85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373469c16a6c52a62" w:history="1">
+      <w:hyperlink r:id="rId265569e127d950f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802469c16a6c52bc7" w:history="1">
+      <w:hyperlink r:id="rId144869e127d9510ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46827116" name="name755469c16a6c52e70" descr="eu_funding_250.png"/>
+            <wp:docPr id="77046937" name="name775269e127d951161" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId143669c16a6c52e6f" cstate="print"/>
+                    <a:blip r:embed="rId673769e127d951160" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41451490">
+  <w:abstractNum w:abstractNumId="79694731">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36858554">
+    <w:lvl w:ilvl="0" w:tplc="80732167">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36858554" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80732167" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41451489">
+  <w:abstractNum w:abstractNumId="79694730">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17300148">
+    <w:lvl w:ilvl="0" w:tplc="57896322">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41451489">
-    <w:abstractNumId w:val="41451489"/>
+  <w:num w:numId="79694730">
+    <w:abstractNumId w:val="79694730"/>
   </w:num>
-  <w:num w:numId="41451490">
-    <w:abstractNumId w:val="41451490"/>
+  <w:num w:numId="79694731">
+    <w:abstractNumId w:val="79694731"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563821410" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId883311939" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId716769c16a6c4df95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId171969c16a6c4dfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId574569c16a6c4e6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId259369c16a6c51c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId417569c16a6c51d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId823669c16a6c51dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId405169c16a6c52564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId106469c16a6c526ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId373469c16a6c52a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId802469c16a6c52bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId947469c16a6c4e5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947469c16a6c4e5bb.jpg"/><Relationship Id="rId474269c16a6c50ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474269c16a6c50ec0.jpg"/><Relationship Id="rId143669c16a6c52e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId143669c16a6c52e6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId951422237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446960621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId910169e127d94d0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId646569e127d94d136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId345669e127d94d34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId480269e127d95015f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId568269e127d950243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId882469e127d9502a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId564269e127d950a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId514569e127d950b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId265569e127d950f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId144869e127d9510ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId450969e127d94d20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId450969e127d94d20a.jpg"/><Relationship Id="rId965869e127d94f36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965869e127d94f36a.jpg"/><Relationship Id="rId673769e127d951160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673769e127d951160.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>