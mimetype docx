--- v7 (2026-04-16)
+++ v8 (2026-05-07)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910169e127d94d0ef" w:history="1">
+            <w:hyperlink r:id="rId913069fcb75f2e591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646569e127d94d136" w:history="1">
+            <w:hyperlink r:id="rId339369fcb75f2e5c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99788160" name="name537169e127d94d20b" descr="12226.jpg"/>
+                  <wp:docPr id="36259422" name="name311269fcb75f2ece3" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId450969e127d94d20a" cstate="print"/>
+                          <a:blip r:embed="rId200269fcb75f2ece2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId345669e127d94d34c" w:history="1">
+            <w:hyperlink r:id="rId905469fcb75f2ed98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90732337" name="name813669e127d94f36d" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="91681440" name="name733469fcb75f3629e" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId965869e127d94f36a" cstate="print"/>
+                    <a:blip r:embed="rId128769fcb75f3629d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480269e127d95015f" w:history="1">
+      <w:hyperlink r:id="rId937169fcb75f36ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568269e127d950243" w:history="1">
+      <w:hyperlink r:id="rId807569fcb75f36d46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882469e127d9502a2" w:history="1">
+      <w:hyperlink r:id="rId144069fcb75f36d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564269e127d950a3a" w:history="1">
+      <w:hyperlink r:id="rId629669fcb75f372fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514569e127d950b85" w:history="1">
+      <w:hyperlink r:id="rId929769fcb75f373e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265569e127d950f65" w:history="1">
+      <w:hyperlink r:id="rId371869fcb75f37697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144869e127d9510ea" w:history="1">
+      <w:hyperlink r:id="rId338669fcb75f37797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77046937" name="name775269e127d951161" descr="eu_funding_250.png"/>
+            <wp:docPr id="25508512" name="name425769fcb75f399d9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId673769e127d951160" cstate="print"/>
+                    <a:blip r:embed="rId257469fcb75f399d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79694731">
+  <w:abstractNum w:abstractNumId="90839287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80732167">
+    <w:lvl w:ilvl="0" w:tplc="74783374">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80732167" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74783374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79694730">
+  <w:abstractNum w:abstractNumId="90839286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57896322">
+    <w:lvl w:ilvl="0" w:tplc="95323512">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79694730">
-    <w:abstractNumId w:val="79694730"/>
+  <w:num w:numId="90839286">
+    <w:abstractNumId w:val="90839286"/>
   </w:num>
-  <w:num w:numId="79694731">
-    <w:abstractNumId w:val="79694731"/>
+  <w:num w:numId="90839287">
+    <w:abstractNumId w:val="90839287"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId951422237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446960621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId910169e127d94d0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId646569e127d94d136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId345669e127d94d34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId480269e127d95015f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId568269e127d950243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId882469e127d9502a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId564269e127d950a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId514569e127d950b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId265569e127d950f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId144869e127d9510ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId450969e127d94d20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId450969e127d94d20a.jpg"/><Relationship Id="rId965869e127d94f36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965869e127d94f36a.jpg"/><Relationship Id="rId673769e127d951160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673769e127d951160.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613403927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744006662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId913069fcb75f2e591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId339369fcb75f2e5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId905469fcb75f2ed98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId937169fcb75f36ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId807569fcb75f36d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId144069fcb75f36d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId629669fcb75f372fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId929769fcb75f373e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId371869fcb75f37697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId338669fcb75f37797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId200269fcb75f2ece2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200269fcb75f2ece2.jpg"/><Relationship Id="rId128769fcb75f3629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId128769fcb75f3629d.jpg"/><Relationship Id="rId257469fcb75f399d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId257469fcb75f399d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>