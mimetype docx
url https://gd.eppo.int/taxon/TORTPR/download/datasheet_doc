--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913069fcb75f2e591" w:history="1">
+            <w:hyperlink r:id="rId48806a1b1626bf18d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339369fcb75f2e5c3" w:history="1">
+            <w:hyperlink r:id="rId58246a1b1626bf1d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36259422" name="name311269fcb75f2ece3" descr="12226.jpg"/>
+                  <wp:docPr id="74308803" name="name77806a1b1626bf9de" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId200269fcb75f2ece2" cstate="print"/>
+                          <a:blip r:embed="rId15796a1b1626bf9db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId905469fcb75f2ed98" w:history="1">
+            <w:hyperlink r:id="rId47316a1b1626bfb8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91681440" name="name733469fcb75f3629e" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="21700867" name="name79226a1b1626c2095" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId128769fcb75f3629d" cstate="print"/>
+                    <a:blip r:embed="rId87126a1b1626c2091" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937169fcb75f36ca7" w:history="1">
+      <w:hyperlink r:id="rId80286a1b1626c2ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807569fcb75f36d46" w:history="1">
+      <w:hyperlink r:id="rId78166a1b1626c2fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144069fcb75f36d8b" w:history="1">
+      <w:hyperlink r:id="rId43936a1b1626c302a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629669fcb75f372fe" w:history="1">
+      <w:hyperlink r:id="rId72816a1b1626c3816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929769fcb75f373e8" w:history="1">
+      <w:hyperlink r:id="rId55396a1b1626c3967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371869fcb75f37697" w:history="1">
+      <w:hyperlink r:id="rId88286a1b1626c3d38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338669fcb75f37797" w:history="1">
+      <w:hyperlink r:id="rId32926a1b1626c3eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25508512" name="name425769fcb75f399d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="51017406" name="name92396a1b1626c4212" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId257469fcb75f399d6" cstate="print"/>
+                    <a:blip r:embed="rId91836a1b1626c4211" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90839287">
+  <w:abstractNum w:abstractNumId="54521111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74783374">
+    <w:lvl w:ilvl="0" w:tplc="68794200">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74783374" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68794200" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90839286">
+  <w:abstractNum w:abstractNumId="54521110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95323512">
+    <w:lvl w:ilvl="0" w:tplc="19562007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90839286">
-    <w:abstractNumId w:val="90839286"/>
+  <w:num w:numId="54521110">
+    <w:abstractNumId w:val="54521110"/>
   </w:num>
-  <w:num w:numId="90839287">
-    <w:abstractNumId w:val="90839287"/>
+  <w:num w:numId="54521111">
+    <w:abstractNumId w:val="54521111"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613403927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744006662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId913069fcb75f2e591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId339369fcb75f2e5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId905469fcb75f2ed98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId937169fcb75f36ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId807569fcb75f36d46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId144069fcb75f36d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId629669fcb75f372fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId929769fcb75f373e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId371869fcb75f37697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId338669fcb75f37797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId200269fcb75f2ece2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200269fcb75f2ece2.jpg"/><Relationship Id="rId128769fcb75f3629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId128769fcb75f3629d.jpg"/><Relationship Id="rId257469fcb75f399d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId257469fcb75f399d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128719248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456456663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48806a1b1626bf18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId58246a1b1626bf1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId47316a1b1626bfb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId80286a1b1626c2ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId78166a1b1626c2fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId43936a1b1626c302a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId72816a1b1626c3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId55396a1b1626c3967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId88286a1b1626c3d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32926a1b1626c3eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId15796a1b1626bf9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15796a1b1626bf9db.jpg"/><Relationship Id="rId87126a1b1626c2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87126a1b1626c2091.jpg"/><Relationship Id="rId91836a1b1626c4211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91836a1b1626c4211.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>