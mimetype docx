--- v9 (2026-05-30)
+++ v10 (2026-06-24)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48806a1b1626bf18d" w:history="1">
+            <w:hyperlink r:id="rId98626a3b5442580f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58246a1b1626bf1d5" w:history="1">
+            <w:hyperlink r:id="rId81306a3b54425813e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74308803" name="name77806a1b1626bf9de" descr="12226.jpg"/>
+                  <wp:docPr id="19536502" name="name17516a3b544258959" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15796a1b1626bf9db" cstate="print"/>
+                          <a:blip r:embed="rId56026a3b544258957" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47316a1b1626bfb8c" w:history="1">
+            <w:hyperlink r:id="rId77416a3b544258ab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21700867" name="name79226a1b1626c2095" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="17798070" name="name14316a3b54425a936" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87126a1b1626c2091" cstate="print"/>
+                    <a:blip r:embed="rId37876a3b54425a933" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80286a1b1626c2ee7" w:history="1">
+      <w:hyperlink r:id="rId51056a3b54425b6f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78166a1b1626c2fca" w:history="1">
+      <w:hyperlink r:id="rId37236a3b54425b7ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43936a1b1626c302a" w:history="1">
+      <w:hyperlink r:id="rId79216a3b54425b82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72816a1b1626c3816" w:history="1">
+      <w:hyperlink r:id="rId78866a3b54425bfce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a1b1626c3967" w:history="1">
+      <w:hyperlink r:id="rId87326a3b54425c118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88286a1b1626c3d38" w:history="1">
+      <w:hyperlink r:id="rId98116a3b54425c4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32926a1b1626c3eaf" w:history="1">
+      <w:hyperlink r:id="rId98976a3b54425c63d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51017406" name="name92396a1b1626c4212" descr="eu_funding_250.png"/>
+            <wp:docPr id="65726110" name="name95106a3b54425c6ef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91836a1b1626c4211" cstate="print"/>
+                    <a:blip r:embed="rId38376a3b54425c6ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54521111">
+  <w:abstractNum w:abstractNumId="38750035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68794200">
+    <w:lvl w:ilvl="0" w:tplc="73068797">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68794200" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73068797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54521110">
+  <w:abstractNum w:abstractNumId="38750034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19562007">
+    <w:lvl w:ilvl="0" w:tplc="16157257">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54521110">
-    <w:abstractNumId w:val="54521110"/>
+  <w:num w:numId="38750034">
+    <w:abstractNumId w:val="38750034"/>
   </w:num>
-  <w:num w:numId="54521111">
-    <w:abstractNumId w:val="54521111"/>
+  <w:num w:numId="38750035">
+    <w:abstractNumId w:val="38750035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128719248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456456663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48806a1b1626bf18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId58246a1b1626bf1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId47316a1b1626bfb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId80286a1b1626c2ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId78166a1b1626c2fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId43936a1b1626c302a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId72816a1b1626c3816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId55396a1b1626c3967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId88286a1b1626c3d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32926a1b1626c3eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId15796a1b1626bf9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15796a1b1626bf9db.jpg"/><Relationship Id="rId87126a1b1626c2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87126a1b1626c2091.jpg"/><Relationship Id="rId91836a1b1626c4211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91836a1b1626c4211.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706020323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261722343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98626a3b5442580f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId81306a3b54425813e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId77416a3b544258ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId51056a3b54425b6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId37236a3b54425b7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId79216a3b54425b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId78866a3b54425bfce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId87326a3b54425c118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId98116a3b54425c4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98976a3b54425c63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId56026a3b544258957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56026a3b544258957.jpg"/><Relationship Id="rId37876a3b54425a933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37876a3b54425a933.jpg"/><Relationship Id="rId38376a3b54425c6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38376a3b54425c6ee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>