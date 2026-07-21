--- v10 (2026-06-24)
+++ v11 (2026-07-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98626a3b5442580f7" w:history="1">
+            <w:hyperlink r:id="rId26626a5f1944c2b0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81306a3b54425813e" w:history="1">
+            <w:hyperlink r:id="rId26106a5f1944c2b50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19536502" name="name17516a3b544258959" descr="12226.jpg"/>
+                  <wp:docPr id="65493094" name="name17726a5f1944c3122" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56026a3b544258957" cstate="print"/>
+                          <a:blip r:embed="rId90076a5f1944c3120" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77416a3b544258ab0" w:history="1">
+            <w:hyperlink r:id="rId99326a5f1944c322a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17798070" name="name14316a3b54425a936" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="49972444" name="name77796a5f1944c4f92" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37876a3b54425a933" cstate="print"/>
+                    <a:blip r:embed="rId96666a5f1944c4f8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51056a3b54425b6f1" w:history="1">
+      <w:hyperlink r:id="rId59226a5f1944c5d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37236a3b54425b7ce" w:history="1">
+      <w:hyperlink r:id="rId81456a5f1944c5e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216a3b54425b82c" w:history="1">
+      <w:hyperlink r:id="rId60726a5f1944c5e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78866a3b54425bfce" w:history="1">
+      <w:hyperlink r:id="rId40786a5f1944c6687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87326a3b54425c118" w:history="1">
+      <w:hyperlink r:id="rId53116a5f1944c67d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98116a3b54425c4d6" w:history="1">
+      <w:hyperlink r:id="rId50746a5f1944c6b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98976a3b54425c63d" w:history="1">
+      <w:hyperlink r:id="rId87576a5f1944c6cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65726110" name="name95106a3b54425c6ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="51456707" name="name34896a5f1944c6da1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38376a3b54425c6ee" cstate="print"/>
+                    <a:blip r:embed="rId11256a5f1944c6da0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38750035">
+  <w:abstractNum w:abstractNumId="23167053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73068797">
+    <w:lvl w:ilvl="0" w:tplc="68527316">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73068797" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68527316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38750034">
+  <w:abstractNum w:abstractNumId="23167052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16157257">
+    <w:lvl w:ilvl="0" w:tplc="62849663">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38750034">
-    <w:abstractNumId w:val="38750034"/>
+  <w:num w:numId="23167052">
+    <w:abstractNumId w:val="23167052"/>
   </w:num>
-  <w:num w:numId="38750035">
-    <w:abstractNumId w:val="38750035"/>
+  <w:num w:numId="23167053">
+    <w:abstractNumId w:val="23167053"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706020323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261722343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98626a3b5442580f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId81306a3b54425813e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId77416a3b544258ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId51056a3b54425b6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId37236a3b54425b7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId79216a3b54425b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId78866a3b54425bfce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId87326a3b54425c118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId98116a3b54425c4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98976a3b54425c63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId56026a3b544258957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56026a3b544258957.jpg"/><Relationship Id="rId37876a3b54425a933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37876a3b54425a933.jpg"/><Relationship Id="rId38376a3b54425c6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38376a3b54425c6ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776018690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130998656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26626a5f1944c2b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId26106a5f1944c2b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId99326a5f1944c322a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId59226a5f1944c5d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId81456a5f1944c5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId60726a5f1944c5e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId40786a5f1944c6687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId53116a5f1944c67d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId50746a5f1944c6b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87576a5f1944c6cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId90076a5f1944c3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90076a5f1944c3120.jpg"/><Relationship Id="rId96666a5f1944c4f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a5f1944c4f8e.jpg"/><Relationship Id="rId11256a5f1944c6da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11256a5f1944c6da0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>