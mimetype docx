--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26626a5f1944c2b0a" w:history="1">
+            <w:hyperlink r:id="rId70366a7b60bfbb31b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26106a5f1944c2b50" w:history="1">
+            <w:hyperlink r:id="rId35436a7b60bfbb361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65493094" name="name17726a5f1944c3122" descr="12226.jpg"/>
+                  <wp:docPr id="95261746" name="name89126a7b60bfbba9c" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90076a5f1944c3120" cstate="print"/>
+                          <a:blip r:embed="rId13546a7b60bfbba9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99326a5f1944c322a" w:history="1">
+            <w:hyperlink r:id="rId15856a7b60bfbbba2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49972444" name="name77796a5f1944c4f92" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="28766099" name="name31166a7b60bfbd91a" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96666a5f1944c4f8e" cstate="print"/>
+                    <a:blip r:embed="rId65786a7b60bfbd916" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59226a5f1944c5d61" w:history="1">
+      <w:hyperlink r:id="rId28646a7b60bfbe6ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81456a5f1944c5e3f" w:history="1">
+      <w:hyperlink r:id="rId11556a7b60bfbe7cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60726a5f1944c5e9c" w:history="1">
+      <w:hyperlink r:id="rId42686a7b60bfbe82f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40786a5f1944c6687" w:history="1">
+      <w:hyperlink r:id="rId98386a7b60bfbefde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53116a5f1944c67d3" w:history="1">
+      <w:hyperlink r:id="rId27146a7b60bfbf12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50746a5f1944c6b96" w:history="1">
+      <w:hyperlink r:id="rId66126a7b60bfbf501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a5f1944c6cfb" w:history="1">
+      <w:hyperlink r:id="rId64226a7b60bfbf68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51456707" name="name34896a5f1944c6da1" descr="eu_funding_250.png"/>
+            <wp:docPr id="38036659" name="name84436a7b60bfbf6f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11256a5f1944c6da0" cstate="print"/>
+                    <a:blip r:embed="rId93686a7b60bfbf6f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23167053">
+  <w:abstractNum w:abstractNumId="25238133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68527316">
+    <w:lvl w:ilvl="0" w:tplc="90975776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68527316" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90975776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23167052">
+  <w:abstractNum w:abstractNumId="25238132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62849663">
+    <w:lvl w:ilvl="0" w:tplc="95203845">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23167052">
-    <w:abstractNumId w:val="23167052"/>
+  <w:num w:numId="25238132">
+    <w:abstractNumId w:val="25238132"/>
   </w:num>
-  <w:num w:numId="23167053">
-    <w:abstractNumId w:val="23167053"/>
+  <w:num w:numId="25238133">
+    <w:abstractNumId w:val="25238133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776018690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130998656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26626a5f1944c2b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId26106a5f1944c2b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId99326a5f1944c322a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId59226a5f1944c5d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId81456a5f1944c5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId60726a5f1944c5e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId40786a5f1944c6687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId53116a5f1944c67d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId50746a5f1944c6b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87576a5f1944c6cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId90076a5f1944c3120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90076a5f1944c3120.jpg"/><Relationship Id="rId96666a5f1944c4f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a5f1944c4f8e.jpg"/><Relationship Id="rId11256a5f1944c6da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11256a5f1944c6da0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856659529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216441454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70366a7b60bfbb31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId35436a7b60bfbb361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId15856a7b60bfbbba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId28646a7b60bfbe6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId11556a7b60bfbe7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId42686a7b60bfbe82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId98386a7b60bfbefde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId27146a7b60bfbf12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId66126a7b60bfbf501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64226a7b60bfbf68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId13546a7b60bfbba9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13546a7b60bfbba9a.jpg"/><Relationship Id="rId65786a7b60bfbd916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65786a7b60bfbd916.jpg"/><Relationship Id="rId93686a7b60bfbf6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93686a7b60bfbf6f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>