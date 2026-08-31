--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> Hübner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean carnation leafroller, Mediterranean carnation tortrix, carnation leaf roller, carnation tortrix, carnation tortrix moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70366a7b60bfbb31b" w:history="1">
+            <w:hyperlink r:id="rId66416a95f56e84c6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35436a7b60bfbb361" w:history="1">
+            <w:hyperlink r:id="rId93656a95f56e84cb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORTPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95261746" name="name89126a7b60bfbba9c" descr="12226.jpg"/>
+                  <wp:docPr id="8665312" name="name36906a95f56e85659" descr="12226.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12226.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13546a7b60bfbba9a" cstate="print"/>
+                          <a:blip r:embed="rId93966a95f56e85657" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15856a7b60bfbbba2" w:history="1">
+            <w:hyperlink r:id="rId72186a95f56e8573a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3485,63 +3485,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Mediterranean Region. Meijerman &amp; Ulenberg (2000) reported the pest as present throughout much of Europe (Italy (mainland, Sicily), France, Greece, Malta, the Netherlands, Poland, Spain, Switzerland, United Kingdom), Asia Minor (Israel, Turkey), and Northern Africa (Algeria, Libya, Morocco). It was unintentionally introduced to North America (British Columbia, California, Oregon, Washington).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28766099" name="name31166a7b60bfbd91a" descr="TORTPR_distribution_map.jpg"/>
+            <wp:docPr id="44984018" name="name87976a95f56e87536" descr="TORTPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORTPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65786a7b60bfbd916" cstate="print"/>
+                    <a:blip r:embed="rId12646a95f56e87534" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5271,51 +5271,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 439-454.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD (Biodiversity of Life Database) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28646a7b60bfbe6ec" w:history="1">
+      <w:hyperlink r:id="rId66106a95f56e88656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11556a7b60bfbe7cf" w:history="1">
+      <w:hyperlink r:id="rId55416a95f56e8873a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Food Inspection Agency (2022) Carnation tortrix, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hübner. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42686a7b60bfbe82f" w:history="1">
+      <w:hyperlink r:id="rId12376a95f56e88798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6666,51 +6666,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pests of the Middle East (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98386a7b60bfbefde" w:history="1">
+      <w:hyperlink r:id="rId54686a95f56e88f91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6870,51 +6870,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 279‒289.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a7b60bfbf12e" w:history="1">
+      <w:hyperlink r:id="rId30576a95f56e890e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nhm.ac.uk/research-curation/projects/hostplants/#10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7466,51 +7466,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cacoecimorpha pronubana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66126a7b60bfbf501" w:history="1">
+      <w:hyperlink r:id="rId19716a95f56e894c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7692,90 +7692,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64226a7b60bfbf68b" w:history="1">
+      <w:hyperlink r:id="rId83676a95f56e8962e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01738.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38036659" name="name84436a7b60bfbf6f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="42389900" name="name26226a95f56e896d7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93686a7b60bfbf6f4" cstate="print"/>
+                    <a:blip r:embed="rId69936a95f56e896d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7873,137 +7873,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25238133">
+  <w:abstractNum w:abstractNumId="81556170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90975776">
+    <w:lvl w:ilvl="0" w:tplc="99831063">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90975776" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99831063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25238132">
+  <w:abstractNum w:abstractNumId="81556169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95203845">
+    <w:lvl w:ilvl="0" w:tplc="21593189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8755,55 +8755,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25238132">
-    <w:abstractNumId w:val="25238132"/>
+  <w:num w:numId="81556169">
+    <w:abstractNumId w:val="81556169"/>
   </w:num>
-  <w:num w:numId="25238133">
-    <w:abstractNumId w:val="25238133"/>
+  <w:num w:numId="81556170">
+    <w:abstractNumId w:val="81556170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20353,51 +20353,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856659529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216441454" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70366a7b60bfbb31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId35436a7b60bfbb361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId15856a7b60bfbbba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId28646a7b60bfbe6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId11556a7b60bfbe7cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId42686a7b60bfbe82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId98386a7b60bfbefde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId27146a7b60bfbf12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId66126a7b60bfbf501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64226a7b60bfbf68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId13546a7b60bfbba9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13546a7b60bfbba9a.jpg"/><Relationship Id="rId65786a7b60bfbd916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65786a7b60bfbd916.jpg"/><Relationship Id="rId93686a7b60bfbf6f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93686a7b60bfbf6f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417027670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861667811" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66416a95f56e84c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/" TargetMode="External"/><Relationship Id="rId93656a95f56e84cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/categorization" TargetMode="External"/><Relationship Id="rId72186a95f56e8573a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORTPR/photos" TargetMode="External"/><Relationship Id="rId66106a95f56e88656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/" TargetMode="External"/><Relationship Id="rId55416a95f56e8873a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.54205" TargetMode="External"/><Relationship Id="rId12376a95f56e88798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/insects/carnation-tortrix/eng/1666614271626/1666614272348" TargetMode="External"/><Relationship Id="rId54686a95f56e88f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agri.huji.ac.il/mepests/pest/Cacoecimorpha_pronubana/" TargetMode="External"/><Relationship Id="rId30576a95f56e890e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nhm.ac.uk/research-curation/projects/hostplants/#10" TargetMode="External"/><Relationship Id="rId19716a95f56e894c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83676a95f56e8962e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01738.x" TargetMode="External"/><Relationship Id="rId93966a95f56e85657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93966a95f56e85657.jpg"/><Relationship Id="rId12646a95f56e87534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646a95f56e87534.jpg"/><Relationship Id="rId69936a95f56e896d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69936a95f56e896d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>