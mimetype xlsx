--- v1 (2026-03-10)
+++ v2 (2026-04-24)
@@ -359,51 +359,52 @@
     <t>MABSS</t>
   </si>
   <si>
     <t>Malus sp.</t>
   </si>
   <si>
     <t>* Tremaine JH, Willison RS, Allen WR (1963) Viruses mechanically transmitted to herbaceous hosts from apple trees with mosaic symptoms. Phytopathologia Mediterranea 2, 144-146,</t>
   </si>
   <si>
     <t>PELSS</t>
   </si>
   <si>
     <t>Pelargonium sp.</t>
   </si>
   <si>
     <t>* Hollings M, Stone O, Dale W (1972) Tomato ringspot virus in Pelargonium in England. Plant Pathology 21, 46-47.
 * Kemp W (1969) Detection of Tomato ringspot virus in Pelargonium in Ontario. Canadian Plant Disease Survey 49, 1-4.</t>
   </si>
   <si>
     <t>POXST</t>
   </si>
   <si>
     <t>Phlox stolonifera</t>
   </si>
   <si>
-    <t>* NPPO of the Netherlands (2023-04).</t>
+    <t>* NPPO of the Netherlands (2023-04).
+* Schoen R, Westenberg M, Straten J, Dees R, Vossenberg B, Botermans M (2026) First report of tomato ringspot virus in Phlox stolonifera in the Netherlands. New Disease Reports 53(1),  e70098. https://doi.org/10.1002/ndr2.70098</t>
   </si>
   <si>
     <t>QNIRA</t>
   </si>
   <si>
     <t>Ponthieva racemosa</t>
   </si>
   <si>
     <t>* Yao JM, Tainter FH, Zimmerman MT, Barnett OW (1994) The occurrence of tomato ringspot virus in Ponthieva racemosa. Plant Disease 78(9), 925.</t>
   </si>
   <si>
     <t>PRNAR</t>
   </si>
   <si>
     <t>Prunus armeniaca</t>
   </si>
   <si>
     <t>* Aboul-Ata AE, Awad MA, Gergis NS, Ibrahim LM, Zeidan M,  Mazyad HM, Gergis NS (1999) Acta Horticulturae 488, 761-764.
 * Fiore N, Zamorano A, Pino AM, González F, Rosales IM, Sánchez-Navarro JA, Pallás V (2016) Survey of stone fruit viruses and viroids in Chile. Journal of Plant Pathology 98(3), 631-635.</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>