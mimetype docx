--- v6 (2026-03-23)
+++ v7 (2026-04-17)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988769c15bfcd9dc4" w:history="1">
+            <w:hyperlink r:id="rId189069e1d45e9b101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989769c15bfcd9e41" w:history="1">
+            <w:hyperlink r:id="rId376369e1d45e9b168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96024626" name="name919969c15bfcda45a" descr="15190.jpg"/>
+                  <wp:docPr id="89019727" name="name273369e1d45e9b7e2" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId215369c15bfcda459" cstate="print"/>
+                          <a:blip r:embed="rId714669e1d45e9b7e0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId271669c15bfcda58c" w:history="1">
+            <w:hyperlink r:id="rId328769e1d45e9b936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12151713" name="name416369c15bfcdc570" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="72454539" name="name591669e1d45e9d8df" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId725669c15bfcdc56d" cstate="print"/>
+                    <a:blip r:embed="rId456969e1d45e9d8db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335669c15bfcdd0ae" w:history="1">
+      <w:hyperlink r:id="rId707169e1d45e9e1e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567169c15bfcddb41" w:history="1">
+      <w:hyperlink r:id="rId529569e1d45e9eb13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696369c15bfcde256" w:history="1">
+      <w:hyperlink r:id="rId956169e1d45e9ef9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747569c15bfcde45f" w:history="1">
+      <w:hyperlink r:id="rId639569e1d45e9f198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890569c15bfcde523" w:history="1">
+      <w:hyperlink r:id="rId515969e1d45e9f258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347669c15bfce0096" w:history="1">
+      <w:hyperlink r:id="rId748569e1d45e9fcf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151669c15bfce01cf" w:history="1">
+      <w:hyperlink r:id="rId351069e1d45e9fe23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32430502" name="name199869c15bfce197f" descr="eu_funding_250.png"/>
+            <wp:docPr id="78322293" name="name373269e1d45e9fe9d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId855369c15bfce197c" cstate="print"/>
+                    <a:blip r:embed="rId781069e1d45e9fe9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70578086">
+  <w:abstractNum w:abstractNumId="60540929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84936970">
+    <w:lvl w:ilvl="0" w:tplc="85781820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84936970" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85781820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70578085">
+  <w:abstractNum w:abstractNumId="60540928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22200271">
+    <w:lvl w:ilvl="0" w:tplc="17565188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70578085">
-    <w:abstractNumId w:val="70578085"/>
+  <w:num w:numId="60540928">
+    <w:abstractNumId w:val="60540928"/>
   </w:num>
-  <w:num w:numId="70578086">
-    <w:abstractNumId w:val="70578086"/>
+  <w:num w:numId="60540929">
+    <w:abstractNumId w:val="60540929"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId338925973" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387854526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId988769c15bfcd9dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId989769c15bfcd9e41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId271669c15bfcda58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId335669c15bfcdd0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId567169c15bfcddb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId696369c15bfcde256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId747569c15bfcde45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId890569c15bfcde523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId347669c15bfce0096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId151669c15bfce01cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId215369c15bfcda459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId215369c15bfcda459.jpg"/><Relationship Id="rId725669c15bfcdc56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725669c15bfcdc56d.jpg"/><Relationship Id="rId855369c15bfce197c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855369c15bfce197c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637189697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626067868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId189069e1d45e9b101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId376369e1d45e9b168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId328769e1d45e9b936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId707169e1d45e9e1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId529569e1d45e9eb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId956169e1d45e9ef9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId639569e1d45e9f198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId515969e1d45e9f258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId748569e1d45e9fcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId351069e1d45e9fe23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId714669e1d45e9b7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714669e1d45e9b7e0.jpg"/><Relationship Id="rId456969e1d45e9d8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456969e1d45e9d8db.jpg"/><Relationship Id="rId781069e1d45e9fe9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781069e1d45e9fe9c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>