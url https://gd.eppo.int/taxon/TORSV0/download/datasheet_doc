--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189069e1d45e9b101" w:history="1">
+            <w:hyperlink r:id="rId760569fcb3f03f3c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376369e1d45e9b168" w:history="1">
+            <w:hyperlink r:id="rId822069fcb3f03f435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89019727" name="name273369e1d45e9b7e2" descr="15190.jpg"/>
+                  <wp:docPr id="62240274" name="name921069fcb3f03fb94" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId714669e1d45e9b7e0" cstate="print"/>
+                          <a:blip r:embed="rId539669fcb3f03fb91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId328769e1d45e9b936" w:history="1">
+            <w:hyperlink r:id="rId477869fcb3f03fcfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72454539" name="name591669e1d45e9d8df" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="43129409" name="name380769fcb3f04183c" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId456969e1d45e9d8db" cstate="print"/>
+                    <a:blip r:embed="rId254769fcb3f041839" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707169e1d45e9e1e4" w:history="1">
+      <w:hyperlink r:id="rId304569fcb3f0421a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529569e1d45e9eb13" w:history="1">
+      <w:hyperlink r:id="rId973269fcb3f042af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956169e1d45e9ef9d" w:history="1">
+      <w:hyperlink r:id="rId901769fcb3f042fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639569e1d45e9f198" w:history="1">
+      <w:hyperlink r:id="rId610169fcb3f0431e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515969e1d45e9f258" w:history="1">
+      <w:hyperlink r:id="rId883969fcb3f0432a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748569e1d45e9fcf9" w:history="1">
+      <w:hyperlink r:id="rId491069fcb3f043de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351069e1d45e9fe23" w:history="1">
+      <w:hyperlink r:id="rId749369fcb3f043f29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78322293" name="name373269e1d45e9fe9d" descr="eu_funding_250.png"/>
+            <wp:docPr id="77953358" name="name550369fcb3f044000" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId781069e1d45e9fe9c" cstate="print"/>
+                    <a:blip r:embed="rId523469fcb3f043ffe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60540929">
+  <w:abstractNum w:abstractNumId="85534589">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85781820">
+    <w:lvl w:ilvl="0" w:tplc="74261855">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85781820" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74261855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60540928">
+  <w:abstractNum w:abstractNumId="85534588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17565188">
+    <w:lvl w:ilvl="0" w:tplc="29833264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60540928">
-    <w:abstractNumId w:val="60540928"/>
+  <w:num w:numId="85534588">
+    <w:abstractNumId w:val="85534588"/>
   </w:num>
-  <w:num w:numId="60540929">
-    <w:abstractNumId w:val="60540929"/>
+  <w:num w:numId="85534589">
+    <w:abstractNumId w:val="85534589"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637189697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626067868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId189069e1d45e9b101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId376369e1d45e9b168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId328769e1d45e9b936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId707169e1d45e9e1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId529569e1d45e9eb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId956169e1d45e9ef9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId639569e1d45e9f198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId515969e1d45e9f258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId748569e1d45e9fcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId351069e1d45e9fe23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId714669e1d45e9b7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714669e1d45e9b7e0.jpg"/><Relationship Id="rId456969e1d45e9d8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId456969e1d45e9d8db.jpg"/><Relationship Id="rId781069e1d45e9fe9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781069e1d45e9fe9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159270665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905611305" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760569fcb3f03f3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId822069fcb3f03f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId477869fcb3f03fcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId304569fcb3f0421a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId973269fcb3f042af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId901769fcb3f042fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId610169fcb3f0431e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId883969fcb3f0432a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId491069fcb3f043de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId749369fcb3f043f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId539669fcb3f03fb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId539669fcb3f03fb91.jpg"/><Relationship Id="rId254769fcb3f041839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254769fcb3f041839.jpg"/><Relationship Id="rId523469fcb3f043ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523469fcb3f043ffe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>