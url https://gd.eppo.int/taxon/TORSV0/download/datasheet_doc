--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760569fcb3f03f3c9" w:history="1">
+            <w:hyperlink r:id="rId94216a1ae8e1e906b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822069fcb3f03f435" w:history="1">
+            <w:hyperlink r:id="rId41806a1ae8e1e90d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62240274" name="name921069fcb3f03fb94" descr="15190.jpg"/>
+                  <wp:docPr id="76697365" name="name21266a1ae8e1e9875" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId539669fcb3f03fb91" cstate="print"/>
+                          <a:blip r:embed="rId10016a1ae8e1e9873" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId477869fcb3f03fcfb" w:history="1">
+            <w:hyperlink r:id="rId30726a1ae8e1e99a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43129409" name="name380769fcb3f04183c" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="11913383" name="name85296a1ae8e1eb2d1" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId254769fcb3f041839" cstate="print"/>
+                    <a:blip r:embed="rId53296a1ae8e1eb2cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304569fcb3f0421a9" w:history="1">
+      <w:hyperlink r:id="rId77786a1ae8e1ebdc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973269fcb3f042af8" w:history="1">
+      <w:hyperlink r:id="rId46146a1ae8e1ec85c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901769fcb3f042fdb" w:history="1">
+      <w:hyperlink r:id="rId19536a1ae8e1ecd34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610169fcb3f0431e3" w:history="1">
+      <w:hyperlink r:id="rId10076a1ae8e1ecfa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883969fcb3f0432a7" w:history="1">
+      <w:hyperlink r:id="rId43966a1ae8e1ed06b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491069fcb3f043de8" w:history="1">
+      <w:hyperlink r:id="rId80616a1ae8e1edb57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749369fcb3f043f29" w:history="1">
+      <w:hyperlink r:id="rId23476a1ae8e1edc83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77953358" name="name550369fcb3f044000" descr="eu_funding_250.png"/>
+            <wp:docPr id="67966388" name="name28266a1ae8e1edcec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId523469fcb3f043ffe" cstate="print"/>
+                    <a:blip r:embed="rId75616a1ae8e1edceb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85534589">
+  <w:abstractNum w:abstractNumId="64927171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74261855">
+    <w:lvl w:ilvl="0" w:tplc="68140359">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74261855" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68140359" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85534588">
+  <w:abstractNum w:abstractNumId="64927170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29833264">
+    <w:lvl w:ilvl="0" w:tplc="14569554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85534588">
-    <w:abstractNumId w:val="85534588"/>
+  <w:num w:numId="64927170">
+    <w:abstractNumId w:val="64927170"/>
   </w:num>
-  <w:num w:numId="85534589">
-    <w:abstractNumId w:val="85534589"/>
+  <w:num w:numId="64927171">
+    <w:abstractNumId w:val="64927171"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159270665" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905611305" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760569fcb3f03f3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId822069fcb3f03f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId477869fcb3f03fcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId304569fcb3f0421a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId973269fcb3f042af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId901769fcb3f042fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId610169fcb3f0431e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId883969fcb3f0432a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId491069fcb3f043de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId749369fcb3f043f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId539669fcb3f03fb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId539669fcb3f03fb91.jpg"/><Relationship Id="rId254769fcb3f041839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254769fcb3f041839.jpg"/><Relationship Id="rId523469fcb3f043ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523469fcb3f043ffe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536920516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId117084900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94216a1ae8e1e906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId41806a1ae8e1e90d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId30726a1ae8e1e99a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId77786a1ae8e1ebdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId46146a1ae8e1ec85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId19536a1ae8e1ecd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId10076a1ae8e1ecfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId43966a1ae8e1ed06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId80616a1ae8e1edb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23476a1ae8e1edc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId10016a1ae8e1e9873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10016a1ae8e1e9873.jpg"/><Relationship Id="rId53296a1ae8e1eb2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53296a1ae8e1eb2cc.jpg"/><Relationship Id="rId75616a1ae8e1edceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75616a1ae8e1edceb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>