--- v9 (2026-05-30)
+++ v10 (2026-06-20)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94216a1ae8e1e906b" w:history="1">
+            <w:hyperlink r:id="rId99426a36c42e97252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41806a1ae8e1e90d5" w:history="1">
+            <w:hyperlink r:id="rId54526a36c42e972bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76697365" name="name21266a1ae8e1e9875" descr="15190.jpg"/>
+                  <wp:docPr id="96612749" name="name59226a36c42e97a93" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10016a1ae8e1e9873" cstate="print"/>
+                          <a:blip r:embed="rId77716a36c42e97a92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30726a1ae8e1e99a2" w:history="1">
+            <w:hyperlink r:id="rId66626a36c42e97c06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11913383" name="name85296a1ae8e1eb2d1" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="72895801" name="name29076a36c42e99466" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53296a1ae8e1eb2cc" cstate="print"/>
+                    <a:blip r:embed="rId40566a36c42e99463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77786a1ae8e1ebdc5" w:history="1">
+      <w:hyperlink r:id="rId81026a36c42e99e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a1ae8e1ec85c" w:history="1">
+      <w:hyperlink r:id="rId95316a36c42e9a774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19536a1ae8e1ecd34" w:history="1">
+      <w:hyperlink r:id="rId37146a36c42e9aef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a1ae8e1ecfa3" w:history="1">
+      <w:hyperlink r:id="rId20436a36c42e9b1aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43966a1ae8e1ed06b" w:history="1">
+      <w:hyperlink r:id="rId26506a36c42e9b277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80616a1ae8e1edb57" w:history="1">
+      <w:hyperlink r:id="rId99706a36c42e9c069" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23476a1ae8e1edc83" w:history="1">
+      <w:hyperlink r:id="rId23506a36c42e9c95a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67966388" name="name28266a1ae8e1edcec" descr="eu_funding_250.png"/>
+            <wp:docPr id="72375798" name="name53826a36c42e9cea7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75616a1ae8e1edceb" cstate="print"/>
+                    <a:blip r:embed="rId87856a36c42e9cea5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64927171">
+  <w:abstractNum w:abstractNumId="50357697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68140359">
+    <w:lvl w:ilvl="0" w:tplc="30928350">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68140359" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30928350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64927170">
+  <w:abstractNum w:abstractNumId="50357696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14569554">
+    <w:lvl w:ilvl="0" w:tplc="31934321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64927170">
-    <w:abstractNumId w:val="64927170"/>
+  <w:num w:numId="50357696">
+    <w:abstractNumId w:val="50357696"/>
   </w:num>
-  <w:num w:numId="64927171">
-    <w:abstractNumId w:val="64927171"/>
+  <w:num w:numId="50357697">
+    <w:abstractNumId w:val="50357697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId536920516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId117084900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94216a1ae8e1e906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId41806a1ae8e1e90d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId30726a1ae8e1e99a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId77786a1ae8e1ebdc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId46146a1ae8e1ec85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId19536a1ae8e1ecd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId10076a1ae8e1ecfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId43966a1ae8e1ed06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId80616a1ae8e1edb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23476a1ae8e1edc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId10016a1ae8e1e9873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10016a1ae8e1e9873.jpg"/><Relationship Id="rId53296a1ae8e1eb2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53296a1ae8e1eb2cc.jpg"/><Relationship Id="rId75616a1ae8e1edceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75616a1ae8e1edceb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465045276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658465179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99426a36c42e97252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId54526a36c42e972bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId66626a36c42e97c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId81026a36c42e99e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId95316a36c42e9a774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId37146a36c42e9aef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId20436a36c42e9b1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId26506a36c42e9b277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId99706a36c42e9c069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23506a36c42e9c95a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId77716a36c42e97a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716a36c42e97a92.jpg"/><Relationship Id="rId40566a36c42e99463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40566a36c42e99463.jpg"/><Relationship Id="rId87856a36c42e9cea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a36c42e9cea5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>