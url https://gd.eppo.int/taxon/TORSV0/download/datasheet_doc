--- v10 (2026-06-20)
+++ v11 (2026-07-20)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99426a36c42e97252" w:history="1">
+            <w:hyperlink r:id="rId87176a5e7c7dc46a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54526a36c42e972bf" w:history="1">
+            <w:hyperlink r:id="rId12686a5e7c7dc470d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96612749" name="name59226a36c42e97a93" descr="15190.jpg"/>
+                  <wp:docPr id="91267344" name="name31346a5e7c7dc4c98" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77716a36c42e97a92" cstate="print"/>
+                          <a:blip r:embed="rId72736a5e7c7dc4c95" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66626a36c42e97c06" w:history="1">
+            <w:hyperlink r:id="rId78066a5e7c7dc4dea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72895801" name="name29076a36c42e99466" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="38092085" name="name62696a5e7c7dc66ed" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40566a36c42e99463" cstate="print"/>
+                    <a:blip r:embed="rId36016a5e7c7dc66e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2699,51 +2699,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Nigeria, Togo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Zhejiang), India (Himachal Pradesh), Iran, Islamic Republic of, Japan (Hokkaido, Honshu), Jordan, Korea, Republic of, Oman, Pakistan, Taiwan</w:t>
+        <w:t xml:space="preserve"> China (Xinjiang, Zhejiang), India (Himachal Pradesh), Iran, Islamic Republic of, Japan (Hokkaido, Honshu), Jordan, Korea, Republic of, Oman, Pakistan, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (British Columbia, Manitoba, New Brunswick, Ontario, Québec), United States of America (Alabama, Arkansas, California, Colorado, Connecticut, Delaware, Florida, Georgia, Illinois, Indiana, Kansas, Kentucky, Maryland, Massachusetts, Michigan, Minnesota, Missouri, Montana, New Hampshire, New Jersey, New Mexico, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, Tennessee, Texas, Utah, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81026a36c42e99e19" w:history="1">
+      <w:hyperlink r:id="rId73536a5e7c7dc703b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95316a36c42e9a774" w:history="1">
+      <w:hyperlink r:id="rId90526a5e7c7dc79c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a36c42e9aef1" w:history="1">
+      <w:hyperlink r:id="rId73396a5e7c7dc7e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20436a36c42e9b1aa" w:history="1">
+      <w:hyperlink r:id="rId88756a5e7c7dc8073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26506a36c42e9b277" w:history="1">
+      <w:hyperlink r:id="rId36286a5e7c7dc8137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99706a36c42e9c069" w:history="1">
+      <w:hyperlink r:id="rId16476a5e7c7dc8d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a36c42e9c95a" w:history="1">
+      <w:hyperlink r:id="rId87586a5e7c7dc8ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72375798" name="name53826a36c42e9cea7" descr="eu_funding_250.png"/>
+            <wp:docPr id="61752193" name="name75796a5e7c7dc8f4b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87856a36c42e9cea5" cstate="print"/>
+                    <a:blip r:embed="rId99716a5e7c7dc8f49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50357697">
+  <w:abstractNum w:abstractNumId="39641373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30928350">
+    <w:lvl w:ilvl="0" w:tplc="73003142">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30928350" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73003142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50357696">
+  <w:abstractNum w:abstractNumId="39641372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31934321">
+    <w:lvl w:ilvl="0" w:tplc="36088656">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50357696">
-    <w:abstractNumId w:val="50357696"/>
+  <w:num w:numId="39641372">
+    <w:abstractNumId w:val="39641372"/>
   </w:num>
-  <w:num w:numId="50357697">
-    <w:abstractNumId w:val="50357697"/>
+  <w:num w:numId="39641373">
+    <w:abstractNumId w:val="39641373"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465045276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658465179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99426a36c42e97252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId54526a36c42e972bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId66626a36c42e97c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId81026a36c42e99e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId95316a36c42e9a774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId37146a36c42e9aef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId20436a36c42e9b1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId26506a36c42e9b277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId99706a36c42e9c069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23506a36c42e9c95a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId77716a36c42e97a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716a36c42e97a92.jpg"/><Relationship Id="rId40566a36c42e99463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40566a36c42e99463.jpg"/><Relationship Id="rId87856a36c42e9cea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a36c42e9cea5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754656587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459271707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87176a5e7c7dc46a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId12686a5e7c7dc470d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId78066a5e7c7dc4dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId73536a5e7c7dc703b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId90526a5e7c7dc79c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId73396a5e7c7dc7e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId88756a5e7c7dc8073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId36286a5e7c7dc8137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId16476a5e7c7dc8d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87586a5e7c7dc8ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId72736a5e7c7dc4c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72736a5e7c7dc4c95.jpg"/><Relationship Id="rId36016a5e7c7dc66e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36016a5e7c7dc66e9.jpg"/><Relationship Id="rId99716a5e7c7dc8f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a5e7c7dc8f49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>