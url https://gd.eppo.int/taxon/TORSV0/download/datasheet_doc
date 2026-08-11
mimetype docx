--- v11 (2026-07-20)
+++ v12 (2026-08-11)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87176a5e7c7dc46a3" w:history="1">
+            <w:hyperlink r:id="rId71746a7b7157eba05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12686a5e7c7dc470d" w:history="1">
+            <w:hyperlink r:id="rId70296a7b7157eba78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91267344" name="name31346a5e7c7dc4c98" descr="15190.jpg"/>
+                  <wp:docPr id="75378228" name="name25996a7b7157ec17d" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72736a5e7c7dc4c95" cstate="print"/>
+                          <a:blip r:embed="rId77596a7b7157ec17a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78066a5e7c7dc4dea" w:history="1">
+            <w:hyperlink r:id="rId43666a7b7157ec297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38092085" name="name62696a5e7c7dc66ed" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="7283581" name="name10066a7b7157edaa8" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36016a5e7c7dc66e9" cstate="print"/>
+                    <a:blip r:embed="rId52226a7b7157edaa5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a5e7c7dc703b" w:history="1">
+      <w:hyperlink r:id="rId54306a7b7157ee3a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90526a5e7c7dc79c5" w:history="1">
+      <w:hyperlink r:id="rId99316a7b7157eedd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73396a5e7c7dc7e6d" w:history="1">
+      <w:hyperlink r:id="rId66606a7b7157ef273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88756a5e7c7dc8073" w:history="1">
+      <w:hyperlink r:id="rId95166a7b7157ef48e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a5e7c7dc8137" w:history="1">
+      <w:hyperlink r:id="rId82846a7b7157ef553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16476a5e7c7dc8d6e" w:history="1">
+      <w:hyperlink r:id="rId48846a7b7157f0003" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87586a5e7c7dc8ea0" w:history="1">
+      <w:hyperlink r:id="rId11666a7b7157f012f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61752193" name="name75796a5e7c7dc8f4b" descr="eu_funding_250.png"/>
+            <wp:docPr id="83013821" name="name20466a7b7157f01b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99716a5e7c7dc8f49" cstate="print"/>
+                    <a:blip r:embed="rId99966a7b7157f01b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39641373">
+  <w:abstractNum w:abstractNumId="86198149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73003142">
+    <w:lvl w:ilvl="0" w:tplc="62725422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73003142" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62725422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39641372">
+  <w:abstractNum w:abstractNumId="86198148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36088656">
+    <w:lvl w:ilvl="0" w:tplc="59939714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39641372">
-    <w:abstractNumId w:val="39641372"/>
+  <w:num w:numId="86198148">
+    <w:abstractNumId w:val="86198148"/>
   </w:num>
-  <w:num w:numId="39641373">
-    <w:abstractNumId w:val="39641373"/>
+  <w:num w:numId="86198149">
+    <w:abstractNumId w:val="86198149"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754656587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459271707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87176a5e7c7dc46a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId12686a5e7c7dc470d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId78066a5e7c7dc4dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId73536a5e7c7dc703b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId90526a5e7c7dc79c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId73396a5e7c7dc7e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId88756a5e7c7dc8073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId36286a5e7c7dc8137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId16476a5e7c7dc8d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87586a5e7c7dc8ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId72736a5e7c7dc4c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72736a5e7c7dc4c95.jpg"/><Relationship Id="rId36016a5e7c7dc66e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36016a5e7c7dc66e9.jpg"/><Relationship Id="rId99716a5e7c7dc8f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a5e7c7dc8f49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107434147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224746562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71746a7b7157eba05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId70296a7b7157eba78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId43666a7b7157ec297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId54306a7b7157ee3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId99316a7b7157eedd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId66606a7b7157ef273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId95166a7b7157ef48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId82846a7b7157ef553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId48846a7b7157f0003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11666a7b7157f012f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId77596a7b7157ec17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77596a7b7157ec17a.jpg"/><Relationship Id="rId52226a7b7157edaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a7b7157edaa5.jpg"/><Relationship Id="rId99966a7b7157f01b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99966a7b7157f01b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>