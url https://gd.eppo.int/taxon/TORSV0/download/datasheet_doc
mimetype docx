--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -391,51 +391,51 @@
               <w:t xml:space="preserve">Winter peach mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> chlorosis mosaic of raspberry, chlorosis of pelargonium, crumbly fruit of raspberry, decline of raspberry, eola rasp leaf of cherry, ringspot of tomato, stem pitting of prunus, stub head of gladiolus, stunt of gladiolus, union necrosis of apple, yellow blotch curl of raspberry, yellow bud mosaic of peach, yellow vein of grapevine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71746a7b7157eba05" w:history="1">
+            <w:hyperlink r:id="rId63236a961c74184f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -451,51 +451,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70296a7b7157eba78" w:history="1">
+            <w:hyperlink r:id="rId71286a961c741855d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -509,86 +509,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TORSV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75378228" name="name25996a7b7157ec17d" descr="15190.jpg"/>
+                  <wp:docPr id="79121406" name="name24926a961c7418e9e" descr="15190.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15190.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77596a7b7157ec17a" cstate="print"/>
+                          <a:blip r:embed="rId12096a961c7418e9d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43666a7b7157ec297" w:history="1">
+            <w:hyperlink r:id="rId75256a961c7418f99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2603,63 +2603,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, imported from North America. Where virus occurrence is confirmed, it is often not clear which host is concerned, although it is agreed that ToRSV does not occur in fruit trees in the EPPO region. Older records based on the use of indicator plants should be considered with caution because they relate to a disease rather than a virus. ToRSV appears to have been eradicated in most of the EU countries based on recent surveys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7283581" name="name10066a7b7157edaa8" descr="TORSV0_distribution_map.jpg"/>
+            <wp:docPr id="28055777" name="name80756a961c741a8c5" descr="TORSV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TORSV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52226a7b7157edaa5" cstate="print"/>
+                    <a:blip r:embed="rId50326a961c741a8c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3766,51 +3766,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance for the inspection of consignment of strawberry plants for planting, tomato seeds (EPPO, 2008b; 2021b), and apple, grapevine, strawberry and vegetable places of production (EPPO, 2017; 2018; 2021a; 2022) are available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54306a7b7157ee3a2" w:history="1">
+      <w:hyperlink r:id="rId36856a961c741b192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TORSV0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5190,51 +5190,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 755-759.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (2018) Department for Environment, Food &amp; Rural Affairs. Rapid Pest Risk Analysis (PRA) for Tomato ringspot virus (ToRSV). 1-24. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99316a7b7157eedd3" w:history="1">
+      <w:hyperlink r:id="rId17636a961c741bad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5920,51 +5920,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Official Journal of the European Union 02019R2072 EN 09.10.2023 013.001, 1 – 339. Lastly revised in 2023. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606a7b7157ef273" w:history="1">
+      <w:hyperlink r:id="rId59446a961c741c174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6244,51 +6244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Xiphinema americanum sensu lato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a7b7157ef48e" w:history="1">
+      <w:hyperlink r:id="rId42086a961c741c535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/XIPHAM/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6363,51 +6363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus idaeus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> var. Amira) in response to infection by tomato ringspot virus (ToRSV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heliyon. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82846a7b7157ef553" w:history="1">
+      <w:hyperlink r:id="rId95206a961c741c630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.heliyon.2020.e04518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8065,51 +8065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48846a7b7157f0003" w:history="1">
+      <w:hyperlink r:id="rId39346a961c741d9bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8251,81 +8251,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 169-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11666a7b7157f012f" w:history="1">
+      <w:hyperlink r:id="rId23776a961c741db5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83013821" name="name20466a7b7157f01b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="28220158" name="name17346a961c741dd55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99966a7b7157f01b1" cstate="print"/>
+                    <a:blip r:embed="rId38946a961c741dd54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8423,137 +8423,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86198149">
+  <w:abstractNum w:abstractNumId="54882397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62725422">
+    <w:lvl w:ilvl="0" w:tplc="60872215">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62725422" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60872215" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86198148">
+  <w:abstractNum w:abstractNumId="54882396">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59939714">
+    <w:lvl w:ilvl="0" w:tplc="49317576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9305,55 +9305,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86198148">
-    <w:abstractNumId w:val="86198148"/>
+  <w:num w:numId="54882396">
+    <w:abstractNumId w:val="54882396"/>
   </w:num>
-  <w:num w:numId="86198149">
-    <w:abstractNumId w:val="86198149"/>
+  <w:num w:numId="54882397">
+    <w:abstractNumId w:val="54882397"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20903,51 +20903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107434147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId224746562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71746a7b7157eba05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId70296a7b7157eba78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId43666a7b7157ec297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId54306a7b7157ee3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId99316a7b7157eedd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId66606a7b7157ef273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId95166a7b7157ef48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId82846a7b7157ef553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId48846a7b7157f0003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11666a7b7157f012f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId77596a7b7157ec17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77596a7b7157ec17a.jpg"/><Relationship Id="rId52226a7b7157edaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a7b7157edaa5.jpg"/><Relationship Id="rId99966a7b7157f01b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99966a7b7157f01b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531140920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId997023663" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63236a961c74184f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/" TargetMode="External"/><Relationship Id="rId71286a961c741855d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/categorization" TargetMode="External"/><Relationship Id="rId75256a961c7418f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/photos" TargetMode="External"/><Relationship Id="rId36856a961c741b192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TORSV0/documents" TargetMode="External"/><Relationship Id="rId17636a961c741bad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/pras/ToRSV-PRA4.pdf" TargetMode="External"/><Relationship Id="rId59446a961c741c174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:02019R2072-20231009" TargetMode="External"/><Relationship Id="rId42086a961c741c535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XIPHAM/datasheet" TargetMode="External"/><Relationship Id="rId95206a961c741c630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.heliyon.2020.e04518" TargetMode="External"/><Relationship Id="rId39346a961c741d9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23776a961c741db5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01972.x" TargetMode="External"/><Relationship Id="rId12096a961c7418e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12096a961c7418e9d.jpg"/><Relationship Id="rId50326a961c741a8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50326a961c741a8c3.jpg"/><Relationship Id="rId38946a961c741dd54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38946a961c741dd54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>