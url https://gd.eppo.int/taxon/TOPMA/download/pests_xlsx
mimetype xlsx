--- v0 (2025-10-30)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOPMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* El-Deen Abd El-Wahab AS, Abdel-Kader El-Sheikh M, Elnagar S (2011) First record of Frankliniella occidentalis and Impatiens necrotic spot virus in Egypt. Journal of Life Sciences 5, 690-696.
 ------- Considered to be doubtful as ELISA test only gave a weak reaction.</t>
   </si>
@@ -94,64 +94,82 @@
     <t>* Wermelinger B, Wyniger D, Forster B (2008) First records of an invasive bug in Europe: Halyomorpha halys Stål (Heteroptera: Pentatomidae), a new pest on woody ornamentals and fruit trees? Mitteilungen der Schweizerischen Entomologischen Gesellschaft 81, 1-8.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* He CX, Wu WW, Wang SF, Wang LZ (2001) Host plants and feeding preferences of Liriomyza huidobrensis. Acta Entomologica Sinica 44, 384-388.
 * Koch CK, Waterhouse DF (2000) The distribution and importance of arthropods associated with agriculture and forestry in Chile. ACIAR Monograph no. 68, 234 pp.
 * Salvo A, Valladares G (2002) Plant-Related Intraspecific Size Variation in Parasitoids (Hymenoptera: Parasitica) of a Polyphagous Leafminer (Diptera: Agromyzidae). Environmental Entomology 31, 874-879.
 * Valladares G (1984) Sobre el género Liriomyza Mik 1894 (Diptera, Agromyzidae) en la República Argentina. Revista de la Sociedad Entomologica Argentina 43, 13-36.</t>
   </si>
   <si>
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii</t>
+  </si>
+  <si>
+    <t>CLRV00</t>
+  </si>
+  <si>
+    <t>Nepovirus avii</t>
+  </si>
+  <si>
+    <t>* Marais A, Faure C, Candresse T, Hullé M (2010) First report of nasturtium as a natural host of Cherry leaf roll virus on Amsterdam Island. Plant Disease 94 (4), 477. https://doi.org/10.1094/PDIS-94-4-0477B</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Batuman O, Turini TA, LeStrange M, Stoddard S, Miyao G, Aegerter BJ, Chen L-F, McRoberts N, Ullman DE, Gilbertson RL (2020) Development of an IPM strategy for thrips and Tomato spotted wilt virus in processing tomatoes in the Central Valley of California. Pathogens 9, 636. https://doi.org/10.3390/pathogens9080636
 ------- Confirmed host.
 * Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.
 * Yu MC, Yang CX, Wang JZ, Hou QS, Zhang S, Cao MJ (2021) First report of Tomato spotted wilt virus isolated from Nasturtium (Tropaeolum majus) with a serious leaf mosaic disease in China. Plant Disease 105(3), p 716.
 ------- Confirmed host.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Baker KF (1950) Bacterial fasciation disease of ornamental plants in California. Plant Disease, 34, 121–126.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -455,51 +473,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="373.909" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -589,50 +607,78 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">