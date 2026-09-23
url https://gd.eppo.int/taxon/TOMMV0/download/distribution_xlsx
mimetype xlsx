--- v4 (2026-07-19)
+++ v5 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOMMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>country code</t>
   </si>
   <si>
     <t>state code</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
@@ -306,50 +306,53 @@
     <t>Absent, no pest record</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
+  </si>
+  <si>
+    <t>Absent, confirmed by survey</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Oceania</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
@@ -1433,111 +1436,111 @@
       <c r="B40" t="s">
         <v>94</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
         <v>95</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
         <v>97</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>84</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>