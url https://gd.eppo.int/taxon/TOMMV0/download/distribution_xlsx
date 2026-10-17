--- v5 (2026-09-23)
+++ v6 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOMMV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>continent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>state</t>
   </si>
   <si>
     <t>country code</t>
   </si>
   <si>
     <t>state code</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
@@ -294,50 +294,53 @@
     <t>Czechia</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Absent, no pest record</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DE</t>
+  </si>
+  <si>
+    <t>Absent, pest eradicated</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Absent, confirmed by survey</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
@@ -1404,143 +1407,143 @@
       <c r="B38" t="s">
         <v>90</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>91</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>84</v>
       </c>
       <c r="B39" t="s">
         <v>92</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
         <v>93</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>84</v>
       </c>
       <c r="B40" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>84</v>
       </c>
       <c r="B43" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>