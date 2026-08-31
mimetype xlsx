--- v0 (2025-10-09)
+++ v1 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TOMMOV" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CYJBE</t>
   </si>
   <si>
     <t>Solanum betaceum</t>
   </si>
   <si>
     <t>* Kinoga MN, Kuria PK, Miano DW, Kiambi RG, Mollov DS, Grindstead, Wasilwa LA (2023) Genome characterisation of two complete coding sequences of tomato mild mottle virus from tree tomato and their distribution in Kenya. Journal of Plant Pathology 105, 15–19.</t>
   </si>
   <si>
@@ -171,54 +171,58 @@
     <t>NIOSI</t>
   </si>
   <si>
     <t>Nicotiana sylvestris</t>
   </si>
   <si>
     <t>* Dombrowsky A, Sapkota R, Lachman O, Pearlsman M, Antignus Y (2013) A new aubergine disease caused by a whitefly-borne strain of Tomato mild mottle virus (TomMMoV). Plant Pathology 62(4), 750-759.
 * Hiskias Y, Lesemann DE, Vetten HJ (1999) Occurrence, distribution and relative importance of viruses infecting hot pepper and tomato in the major growing areas of Ethiopia. Journal of Phytopathology 147(1), 5-11.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>PEUSS</t>
   </si>
   <si>
     <t>Petunia sp.</t>
   </si>
   <si>
     <t>* Dombrowsky A, Sapkota R, Lachman O, Pearlsman M, Antignus Y (2013) A new aubergine disease caused by a whitefly-borne strain of Tomato mild mottle virus (TomMMoV). Plant Pathology 62(4), 750-759.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...2 lines deleted...]
-    <t>Physalis floridana</t>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Dombrowsky A, Sapkota R, Lachman O, Pearlsman M, Antignus Y (2013) A new aubergine disease caused by a whitefly-borne strain of Tomato mild mottle virus (TomMMoV). Plant Pathology 62(4), 750-759.
+------- as Physalis floridana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -771,51 +775,51 @@
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">