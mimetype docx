--- v5 (2026-02-28)
+++ v6 (2026-04-08)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202269a2516b5041f" w:history="1">
+            <w:hyperlink r:id="rId889169d68261be955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857069a2516b50470" w:history="1">
+            <w:hyperlink r:id="rId640569d68261be999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98513050" name="name297369a2516b5181f" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="7792659" name="name393069d68261c017b" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId445969a2516b5181c" cstate="print"/>
+                    <a:blip r:embed="rId394369d68261c0178" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140369a2516b523f8" w:history="1">
+      <w:hyperlink r:id="rId185269d68261c0d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388369a2516b52b77" w:history="1">
+      <w:hyperlink r:id="rId889669d68261c14d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645169a2516b52bcc" w:history="1">
+      <w:hyperlink r:id="rId612769d68261c1523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653469a2516b52db5" w:history="1">
+      <w:hyperlink r:id="rId322269d68261c1714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123569a2516b52e86" w:history="1">
+      <w:hyperlink r:id="rId979069d68261c17e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418669a2516b52eb8" w:history="1">
+      <w:hyperlink r:id="rId333369d68261c1817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975269a2516b53036" w:history="1">
+      <w:hyperlink r:id="rId550769d68261c1997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3235158" name="name346469a2516b5310a" descr="eu_funding_250.png"/>
+            <wp:docPr id="36160323" name="name279869d68261c1a61" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId738969a2516b53109" cstate="print"/>
+                    <a:blip r:embed="rId810269d68261c1a5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23136078">
+  <w:abstractNum w:abstractNumId="85920683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73385382">
+    <w:lvl w:ilvl="0" w:tplc="28337531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73385382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28337531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23136077">
+  <w:abstractNum w:abstractNumId="85920682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58844476">
+    <w:lvl w:ilvl="0" w:tplc="11167357">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23136077">
-    <w:abstractNumId w:val="23136077"/>
+  <w:num w:numId="85920682">
+    <w:abstractNumId w:val="85920682"/>
   </w:num>
-  <w:num w:numId="23136078">
-    <w:abstractNumId w:val="23136078"/>
+  <w:num w:numId="85920683">
+    <w:abstractNumId w:val="85920683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId675689660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934260836" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId202269a2516b5041f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId857069a2516b50470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId140369a2516b523f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId388369a2516b52b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId645169a2516b52bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId653469a2516b52db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId123569a2516b52e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId418669a2516b52eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId975269a2516b53036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId445969a2516b5181c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445969a2516b5181c.jpg"/><Relationship Id="rId738969a2516b53109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId738969a2516b53109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595803728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854743197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId889169d68261be955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId640569d68261be999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId185269d68261c0d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId889669d68261c14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId612769d68261c1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId322269d68261c1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId979069d68261c17e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId333369d68261c1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId550769d68261c1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId394369d68261c0178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394369d68261c0178.jpg"/><Relationship Id="rId810269d68261c1a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId810269d68261c1a5f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>