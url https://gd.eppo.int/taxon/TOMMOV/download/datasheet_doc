--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889169d68261be955" w:history="1">
+            <w:hyperlink r:id="rId118969f1bd67e7b46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640569d68261be999" w:history="1">
+            <w:hyperlink r:id="rId916169f1bd67e7b8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7792659" name="name393069d68261c017b" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="82252208" name="name204269f1bd67e8f01" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394369d68261c0178" cstate="print"/>
+                    <a:blip r:embed="rId350069f1bd67e8efd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185269d68261c0d7d" w:history="1">
+      <w:hyperlink r:id="rId866569f1bd67e9ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889669d68261c14d0" w:history="1">
+      <w:hyperlink r:id="rId821769f1bd67ea1db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612769d68261c1523" w:history="1">
+      <w:hyperlink r:id="rId244369f1bd67ea22d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322269d68261c1714" w:history="1">
+      <w:hyperlink r:id="rId442669f1bd67ea3f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979069d68261c17e6" w:history="1">
+      <w:hyperlink r:id="rId184269f1bd67ea4d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333369d68261c1817" w:history="1">
+      <w:hyperlink r:id="rId388369f1bd67ea502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550769d68261c1997" w:history="1">
+      <w:hyperlink r:id="rId146469f1bd67ea6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36160323" name="name279869d68261c1a61" descr="eu_funding_250.png"/>
+            <wp:docPr id="57498732" name="name294969f1bd67ea780" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId810269d68261c1a5f" cstate="print"/>
+                    <a:blip r:embed="rId544169f1bd67ea77f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85920683">
+  <w:abstractNum w:abstractNumId="44337913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28337531">
+    <w:lvl w:ilvl="0" w:tplc="96190384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28337531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96190384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85920682">
+  <w:abstractNum w:abstractNumId="44337912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11167357">
+    <w:lvl w:ilvl="0" w:tplc="60029927">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85920682">
-    <w:abstractNumId w:val="85920682"/>
+  <w:num w:numId="44337912">
+    <w:abstractNumId w:val="44337912"/>
   </w:num>
-  <w:num w:numId="85920683">
-    <w:abstractNumId w:val="85920683"/>
+  <w:num w:numId="44337913">
+    <w:abstractNumId w:val="44337913"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595803728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854743197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId889169d68261be955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId640569d68261be999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId185269d68261c0d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId889669d68261c14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId612769d68261c1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId322269d68261c1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId979069d68261c17e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId333369d68261c1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId550769d68261c1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId394369d68261c0178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394369d68261c0178.jpg"/><Relationship Id="rId810269d68261c1a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId810269d68261c1a5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165549710" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509613232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId118969f1bd67e7b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId916169f1bd67e7b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId866569f1bd67e9ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId821769f1bd67ea1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId244369f1bd67ea22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId442669f1bd67ea3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId184269f1bd67ea4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId388369f1bd67ea502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId146469f1bd67ea6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350069f1bd67e8efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350069f1bd67e8efd.jpg"/><Relationship Id="rId544169f1bd67ea77f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId544169f1bd67ea77f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>