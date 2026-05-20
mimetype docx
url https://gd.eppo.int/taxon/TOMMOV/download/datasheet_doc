--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118969f1bd67e7b46" w:history="1">
+            <w:hyperlink r:id="rId85926a0d5d6e3ae30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916169f1bd67e7b8c" w:history="1">
+            <w:hyperlink r:id="rId68276a0d5d6e3ae75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82252208" name="name204269f1bd67e8f01" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="47548262" name="name85716a0d5d6e3c56f" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId350069f1bd67e8efd" cstate="print"/>
+                    <a:blip r:embed="rId86476a0d5d6e3c56b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866569f1bd67e9ab0" w:history="1">
+      <w:hyperlink r:id="rId35126a0d5d6e3d16f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821769f1bd67ea1db" w:history="1">
+      <w:hyperlink r:id="rId35216a0d5d6e3d8fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244369f1bd67ea22d" w:history="1">
+      <w:hyperlink r:id="rId33826a0d5d6e3d951" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442669f1bd67ea3f8" w:history="1">
+      <w:hyperlink r:id="rId57186a0d5d6e3db2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184269f1bd67ea4d1" w:history="1">
+      <w:hyperlink r:id="rId12616a0d5d6e3dbff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388369f1bd67ea502" w:history="1">
+      <w:hyperlink r:id="rId69256a0d5d6e3dc30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146469f1bd67ea6ad" w:history="1">
+      <w:hyperlink r:id="rId34416a0d5d6e3ddb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57498732" name="name294969f1bd67ea780" descr="eu_funding_250.png"/>
+            <wp:docPr id="91008916" name="name75066a0d5d6e3de7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId544169f1bd67ea77f" cstate="print"/>
+                    <a:blip r:embed="rId96086a0d5d6e3de7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44337913">
+  <w:abstractNum w:abstractNumId="21627655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96190384">
+    <w:lvl w:ilvl="0" w:tplc="11858816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96190384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11858816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44337912">
+  <w:abstractNum w:abstractNumId="21627654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60029927">
+    <w:lvl w:ilvl="0" w:tplc="81480203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44337912">
-    <w:abstractNumId w:val="44337912"/>
+  <w:num w:numId="21627654">
+    <w:abstractNumId w:val="21627654"/>
   </w:num>
-  <w:num w:numId="44337913">
-    <w:abstractNumId w:val="44337913"/>
+  <w:num w:numId="21627655">
+    <w:abstractNumId w:val="21627655"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165549710" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509613232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId118969f1bd67e7b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId916169f1bd67e7b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId866569f1bd67e9ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId821769f1bd67ea1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId244369f1bd67ea22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId442669f1bd67ea3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId184269f1bd67ea4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId388369f1bd67ea502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId146469f1bd67ea6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350069f1bd67e8efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350069f1bd67e8efd.jpg"/><Relationship Id="rId544169f1bd67ea77f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId544169f1bd67ea77f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948518918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676403719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85926a0d5d6e3ae30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId68276a0d5d6e3ae75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId35126a0d5d6e3d16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId35216a0d5d6e3d8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId33826a0d5d6e3d951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57186a0d5d6e3db2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId12616a0d5d6e3dbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId69256a0d5d6e3dc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId34416a0d5d6e3ddb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86476a0d5d6e3c56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86476a0d5d6e3c56b.jpg"/><Relationship Id="rId96086a0d5d6e3de7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96086a0d5d6e3de7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>