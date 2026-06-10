--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85926a0d5d6e3ae30" w:history="1">
+            <w:hyperlink r:id="rId32886a2989a18307b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68276a0d5d6e3ae75" w:history="1">
+            <w:hyperlink r:id="rId52616a2989a1830c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47548262" name="name85716a0d5d6e3c56f" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="62086693" name="name40916a2989a1844c7" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86476a0d5d6e3c56b" cstate="print"/>
+                    <a:blip r:embed="rId70876a2989a1844c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35126a0d5d6e3d16f" w:history="1">
+      <w:hyperlink r:id="rId76636a2989a1850e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35216a0d5d6e3d8fc" w:history="1">
+      <w:hyperlink r:id="rId64686a2989a185861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33826a0d5d6e3d951" w:history="1">
+      <w:hyperlink r:id="rId58686a2989a1858c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57186a0d5d6e3db2b" w:history="1">
+      <w:hyperlink r:id="rId31376a2989a185a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12616a0d5d6e3dbff" w:history="1">
+      <w:hyperlink r:id="rId37096a2989a185b74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69256a0d5d6e3dc30" w:history="1">
+      <w:hyperlink r:id="rId73246a2989a185ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a0d5d6e3ddb1" w:history="1">
+      <w:hyperlink r:id="rId35956a2989a185d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91008916" name="name75066a0d5d6e3de7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="40172969" name="name36256a2989a185de2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96086a0d5d6e3de7e" cstate="print"/>
+                    <a:blip r:embed="rId21906a2989a185de1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21627655">
+  <w:abstractNum w:abstractNumId="10588058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11858816">
+    <w:lvl w:ilvl="0" w:tplc="85224162">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11858816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85224162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21627654">
+  <w:abstractNum w:abstractNumId="10588057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81480203">
+    <w:lvl w:ilvl="0" w:tplc="74998726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21627654">
-    <w:abstractNumId w:val="21627654"/>
+  <w:num w:numId="10588057">
+    <w:abstractNumId w:val="10588057"/>
   </w:num>
-  <w:num w:numId="21627655">
-    <w:abstractNumId w:val="21627655"/>
+  <w:num w:numId="10588058">
+    <w:abstractNumId w:val="10588058"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948518918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676403719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85926a0d5d6e3ae30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId68276a0d5d6e3ae75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId35126a0d5d6e3d16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId35216a0d5d6e3d8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId33826a0d5d6e3d951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57186a0d5d6e3db2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId12616a0d5d6e3dbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId69256a0d5d6e3dc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId34416a0d5d6e3ddb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86476a0d5d6e3c56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86476a0d5d6e3c56b.jpg"/><Relationship Id="rId96086a0d5d6e3de7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96086a0d5d6e3de7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840702049" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595595466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32886a2989a18307b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId52616a2989a1830c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId76636a2989a1850e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId64686a2989a185861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId58686a2989a1858c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31376a2989a185a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId37096a2989a185b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId73246a2989a185ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId35956a2989a185d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70876a2989a1844c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70876a2989a1844c3.jpg"/><Relationship Id="rId21906a2989a185de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21906a2989a185de1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>