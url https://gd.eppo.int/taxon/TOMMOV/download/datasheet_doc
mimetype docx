--- v9 (2026-06-10)
+++ v10 (2026-06-10)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32886a2989a18307b" w:history="1">
+            <w:hyperlink r:id="rId14266a299a0bd767d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52616a2989a1830c4" w:history="1">
+            <w:hyperlink r:id="rId94416a299a0bd76c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62086693" name="name40916a2989a1844c7" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="31548409" name="name87676a299a0bd8d17" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70876a2989a1844c3" cstate="print"/>
+                    <a:blip r:embed="rId99646a299a0bd8d15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76636a2989a1850e3" w:history="1">
+      <w:hyperlink r:id="rId84366a299a0bd98b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64686a2989a185861" w:history="1">
+      <w:hyperlink r:id="rId58136a299a0bda003" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58686a2989a1858c1" w:history="1">
+      <w:hyperlink r:id="rId97866a299a0bda058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376a2989a185a97" w:history="1">
+      <w:hyperlink r:id="rId51886a299a0bda223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37096a2989a185b74" w:history="1">
+      <w:hyperlink r:id="rId45736a299a0bda2ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73246a2989a185ba9" w:history="1">
+      <w:hyperlink r:id="rId60176a299a0bda32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35956a2989a185d30" w:history="1">
+      <w:hyperlink r:id="rId91856a299a0bda4a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40172969" name="name36256a2989a185de2" descr="eu_funding_250.png"/>
+            <wp:docPr id="53866625" name="name89976a299a0bda56d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21906a2989a185de1" cstate="print"/>
+                    <a:blip r:embed="rId16786a299a0bda56c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10588058">
+  <w:abstractNum w:abstractNumId="64175254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85224162">
+    <w:lvl w:ilvl="0" w:tplc="14389313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85224162" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14389313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10588057">
+  <w:abstractNum w:abstractNumId="64175253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74998726">
+    <w:lvl w:ilvl="0" w:tplc="25163394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10588057">
-    <w:abstractNumId w:val="10588057"/>
+  <w:num w:numId="64175253">
+    <w:abstractNumId w:val="64175253"/>
   </w:num>
-  <w:num w:numId="10588058">
-    <w:abstractNumId w:val="10588058"/>
+  <w:num w:numId="64175254">
+    <w:abstractNumId w:val="64175254"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840702049" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595595466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32886a2989a18307b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId52616a2989a1830c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId76636a2989a1850e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId64686a2989a185861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId58686a2989a1858c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31376a2989a185a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId37096a2989a185b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId73246a2989a185ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId35956a2989a185d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70876a2989a1844c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70876a2989a1844c3.jpg"/><Relationship Id="rId21906a2989a185de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21906a2989a185de1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId926204884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102050545" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14266a299a0bd767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId94416a299a0bd76c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId84366a299a0bd98b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId58136a299a0bda003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId97866a299a0bda058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51886a299a0bda223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId45736a299a0bda2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId60176a299a0bda32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId91856a299a0bda4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99646a299a0bd8d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99646a299a0bd8d15.jpg"/><Relationship Id="rId16786a299a0bda56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16786a299a0bda56c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>