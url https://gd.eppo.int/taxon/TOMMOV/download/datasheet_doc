--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14266a299a0bd767d" w:history="1">
+            <w:hyperlink r:id="rId56256a4526044a33a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94416a299a0bd76c0" w:history="1">
+            <w:hyperlink r:id="rId41966a4526044a39b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31548409" name="name87676a299a0bd8d17" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="61906853" name="name82426a4526044b546" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99646a299a0bd8d15" cstate="print"/>
+                    <a:blip r:embed="rId46226a4526044b543" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84366a299a0bd98b2" w:history="1">
+      <w:hyperlink r:id="rId67366a4526044c15b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58136a299a0bda003" w:history="1">
+      <w:hyperlink r:id="rId98276a4526044c8da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97866a299a0bda058" w:history="1">
+      <w:hyperlink r:id="rId86906a4526044c92d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51886a299a0bda223" w:history="1">
+      <w:hyperlink r:id="rId35366a4526044cb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45736a299a0bda2ef" w:history="1">
+      <w:hyperlink r:id="rId28736a4526044cbec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60176a299a0bda32a" w:history="1">
+      <w:hyperlink r:id="rId50456a4526044cc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91856a299a0bda4a0" w:history="1">
+      <w:hyperlink r:id="rId59096a4526044cd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53866625" name="name89976a299a0bda56d" descr="eu_funding_250.png"/>
+            <wp:docPr id="80218266" name="name39376a4526044ce6c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16786a299a0bda56c" cstate="print"/>
+                    <a:blip r:embed="rId52536a4526044ce6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64175254">
+  <w:abstractNum w:abstractNumId="38961130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14389313">
+    <w:lvl w:ilvl="0" w:tplc="39209945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14389313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39209945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64175253">
+  <w:abstractNum w:abstractNumId="38961129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25163394">
+    <w:lvl w:ilvl="0" w:tplc="74240339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64175253">
-    <w:abstractNumId w:val="64175253"/>
+  <w:num w:numId="38961129">
+    <w:abstractNumId w:val="38961129"/>
   </w:num>
-  <w:num w:numId="64175254">
-    <w:abstractNumId w:val="64175254"/>
+  <w:num w:numId="38961130">
+    <w:abstractNumId w:val="38961130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId926204884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102050545" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14266a299a0bd767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId94416a299a0bd76c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId84366a299a0bd98b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId58136a299a0bda003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId97866a299a0bda058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51886a299a0bda223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId45736a299a0bda2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId60176a299a0bda32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId91856a299a0bda4a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99646a299a0bd8d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99646a299a0bd8d15.jpg"/><Relationship Id="rId16786a299a0bda56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16786a299a0bda56c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId590500042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304773159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56256a4526044a33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId41966a4526044a39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId67366a4526044c15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId98276a4526044c8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId86906a4526044c92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35366a4526044cb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId28736a4526044cbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId50456a4526044cc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId59096a4526044cd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46226a4526044b543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46226a4526044b543.jpg"/><Relationship Id="rId52536a4526044ce6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52536a4526044ce6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>