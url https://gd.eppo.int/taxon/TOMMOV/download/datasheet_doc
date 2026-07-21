--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56256a4526044a33a" w:history="1">
+            <w:hyperlink r:id="rId65146a5fd74a74e7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41966a4526044a39b" w:history="1">
+            <w:hyperlink r:id="rId13396a5fd74a74ebf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61906853" name="name82426a4526044b546" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="23366525" name="name57526a5fd74a7630e" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46226a4526044b543" cstate="print"/>
+                    <a:blip r:embed="rId48996a5fd74a7630a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67366a4526044c15b" w:history="1">
+      <w:hyperlink r:id="rId48596a5fd74a76eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98276a4526044c8da" w:history="1">
+      <w:hyperlink r:id="rId23426a5fd74a7761c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86906a4526044c92d" w:history="1">
+      <w:hyperlink r:id="rId54036a5fd74a77670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366a4526044cb1d" w:history="1">
+      <w:hyperlink r:id="rId75206a5fd74a7783f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28736a4526044cbec" w:history="1">
+      <w:hyperlink r:id="rId54936a5fd74a7790b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50456a4526044cc1e" w:history="1">
+      <w:hyperlink r:id="rId60346a5fd74a77949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a4526044cd96" w:history="1">
+      <w:hyperlink r:id="rId80276a5fd74a77abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80218266" name="name39376a4526044ce6c" descr="eu_funding_250.png"/>
+            <wp:docPr id="77608370" name="name21036a5fd74a77b7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52536a4526044ce6a" cstate="print"/>
+                    <a:blip r:embed="rId30396a5fd74a77b79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38961130">
+  <w:abstractNum w:abstractNumId="68866619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39209945">
+    <w:lvl w:ilvl="0" w:tplc="69168501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39209945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69168501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38961129">
+  <w:abstractNum w:abstractNumId="68866618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74240339">
+    <w:lvl w:ilvl="0" w:tplc="92964189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38961129">
-    <w:abstractNumId w:val="38961129"/>
+  <w:num w:numId="68866618">
+    <w:abstractNumId w:val="68866618"/>
   </w:num>
-  <w:num w:numId="38961130">
-    <w:abstractNumId w:val="38961130"/>
+  <w:num w:numId="68866619">
+    <w:abstractNumId w:val="68866619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId590500042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304773159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56256a4526044a33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId41966a4526044a39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId67366a4526044c15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId98276a4526044c8da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId86906a4526044c92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35366a4526044cb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId28736a4526044cbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId50456a4526044cc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId59096a4526044cd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46226a4526044b543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46226a4526044b543.jpg"/><Relationship Id="rId52536a4526044ce6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52536a4526044ce6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212975277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874232594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65146a5fd74a74e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId13396a5fd74a74ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId48596a5fd74a76eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId23426a5fd74a7761c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId54036a5fd74a77670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75206a5fd74a7783f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId54936a5fd74a7790b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId60346a5fd74a77949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId80276a5fd74a77abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48996a5fd74a7630a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48996a5fd74a7630a.jpg"/><Relationship Id="rId30396a5fd74a77b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30396a5fd74a77b79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>