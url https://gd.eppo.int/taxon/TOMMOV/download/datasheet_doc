--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65146a5fd74a74e7a" w:history="1">
+            <w:hyperlink r:id="rId88306a7b621795675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13396a5fd74a74ebf" w:history="1">
+            <w:hyperlink r:id="rId36616a7b6217956bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23366525" name="name57526a5fd74a7630e" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="12199346" name="name79306a7b621796efd" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48996a5fd74a7630a" cstate="print"/>
+                    <a:blip r:embed="rId14006a7b621796efa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48596a5fd74a76eac" w:history="1">
+      <w:hyperlink r:id="rId76806a7b621797b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a5fd74a7761c" w:history="1">
+      <w:hyperlink r:id="rId39776a7b62179825b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54036a5fd74a77670" w:history="1">
+      <w:hyperlink r:id="rId59486a7b6217982af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206a5fd74a7783f" w:history="1">
+      <w:hyperlink r:id="rId24856a7b62179848d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54936a5fd74a7790b" w:history="1">
+      <w:hyperlink r:id="rId27286a7b62179857f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60346a5fd74a77949" w:history="1">
+      <w:hyperlink r:id="rId90916a7b6217985b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80276a5fd74a77abb" w:history="1">
+      <w:hyperlink r:id="rId30106a7b621798739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77608370" name="name21036a5fd74a77b7a" descr="eu_funding_250.png"/>
+            <wp:docPr id="56217554" name="name22106a7b621798bbd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30396a5fd74a77b79" cstate="print"/>
+                    <a:blip r:embed="rId94916a7b621798bbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68866619">
+  <w:abstractNum w:abstractNumId="15496777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69168501">
+    <w:lvl w:ilvl="0" w:tplc="34654083">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69168501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34654083" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68866618">
+  <w:abstractNum w:abstractNumId="15496776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92964189">
+    <w:lvl w:ilvl="0" w:tplc="94537657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68866618">
-    <w:abstractNumId w:val="68866618"/>
+  <w:num w:numId="15496776">
+    <w:abstractNumId w:val="15496776"/>
   </w:num>
-  <w:num w:numId="68866619">
-    <w:abstractNumId w:val="68866619"/>
+  <w:num w:numId="15496777">
+    <w:abstractNumId w:val="15496777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212975277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874232594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65146a5fd74a74e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId13396a5fd74a74ebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId48596a5fd74a76eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId23426a5fd74a7761c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId54036a5fd74a77670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75206a5fd74a7783f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId54936a5fd74a7790b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId60346a5fd74a77949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId80276a5fd74a77abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48996a5fd74a7630a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48996a5fd74a7630a.jpg"/><Relationship Id="rId30396a5fd74a77b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30396a5fd74a77b79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122491032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617868112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88306a7b621795675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId36616a7b6217956bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId76806a7b621797b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId39776a7b62179825b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId59486a7b6217982af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24856a7b62179848d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId27286a7b62179857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId90916a7b6217985b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId30106a7b621798739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14006a7b621796efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14006a7b621796efa.jpg"/><Relationship Id="rId94916a7b621798bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94916a7b621798bbc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>