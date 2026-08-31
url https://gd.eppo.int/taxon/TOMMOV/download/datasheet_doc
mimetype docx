--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -258,88 +258,88 @@
               </w:rPr>
               <w:t xml:space="preserve">TMMoV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato mild mottle virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88306a7b621795675" w:history="1">
+            <w:hyperlink r:id="rId15566a960604f1932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36616a7b6217956bc" w:history="1">
+            <w:hyperlink r:id="rId90606a960604f1977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1345,63 +1345,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011). However, this assumption would need to be verified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12199346" name="name79306a7b621796efd" descr="TOMMOV_distribution_map.jpg"/>
+            <wp:docPr id="64577998" name="name34386a960604f2cb0" descr="TOMMOV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOMMOV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14006a7b621796efa" cstate="print"/>
+                    <a:blip r:embed="rId52476a960604f2cad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2874,51 +2874,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2023), but it should be noted that validation data (performance characteristics according to EPPO Standard PM 7/98) are currently not available for any of these PCR-based tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">High-throughput sequencing (HTS) analysis can also be used as a screening test for TMMoV. HTS is a technology that can be used to obtain (nearly) complete genome sequences, and analysis of these sequences can be used to identify a virus isolate. Several HTS platforms and sample preparation protocols are available. The performance characteristics of sequencing on the MinION sequencer (Oxford Nanopore Technologies) using the cDNA-PCR protocol for sequencing ribosomal RNA- depleted total RNA to detect TMMoV in tomato leaves are available in the EPPO database on diagnostic expertise (section validation data </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76806a7b621797b05" w:history="1">
+      <w:hyperlink r:id="rId69196a960604f37fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dc.eppo.int/validation_data/validationlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4010,101 +4010,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) PM 7/98 (5) Specific requirements for laboratories preparing accreditation for a plant pest diagnostic activity. EPPO Bulletin, 51: 468-498. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39776a7b62179825b" w:history="1">
+      <w:hyperlink r:id="rId62086a960604f3f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a7b6217982af" w:history="1">
+      <w:hyperlink r:id="rId23046a960604f3f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2023-11-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4353,51 +4353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1930-1943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a7b62179848d" w:history="1">
+      <w:hyperlink r:id="rId33236a960604f4160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/03235408.2022.2123601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4481,81 +4481,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1141-1144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a7b62179857f" w:history="1">
+      <w:hyperlink r:id="rId77626a960604f423d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-023-00672-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monger WA &amp; Nixon T (2010) Tomato mild mottle virus in Tamarillo in Kenya. NCBI. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90916a7b6217985b3" w:history="1">
+      <w:hyperlink r:id="rId58636a96060500030" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/HQ711860</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4737,51 +4737,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ipomovirus lycopersici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30106a7b621798739" w:history="1">
+      <w:hyperlink r:id="rId23986a960605001b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4794,63 +4794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56217554" name="name22106a7b621798bbd" descr="eu_funding_250.png"/>
+            <wp:docPr id="9705680" name="name14836a96060500242" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94916a7b621798bbc" cstate="print"/>
+                    <a:blip r:embed="rId63186a96060500241" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4948,137 +4948,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15496777">
+  <w:abstractNum w:abstractNumId="25168561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34654083">
+    <w:lvl w:ilvl="0" w:tplc="67487139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34654083" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67487139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15496776">
+  <w:abstractNum w:abstractNumId="25168560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94537657">
+    <w:lvl w:ilvl="0" w:tplc="51369089">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5830,55 +5830,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15496776">
-    <w:abstractNumId w:val="15496776"/>
+  <w:num w:numId="25168560">
+    <w:abstractNumId w:val="25168560"/>
   </w:num>
-  <w:num w:numId="15496777">
-    <w:abstractNumId w:val="15496777"/>
+  <w:num w:numId="25168561">
+    <w:abstractNumId w:val="25168561"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17428,51 +17428,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122491032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617868112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88306a7b621795675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId36616a7b6217956bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId76806a7b621797b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId39776a7b62179825b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId59486a7b6217982af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24856a7b62179848d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId27286a7b62179857f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId90916a7b6217985b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId30106a7b621798739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14006a7b621796efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14006a7b621796efa.jpg"/><Relationship Id="rId94916a7b621798bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94916a7b621798bbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId407992382" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134255172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15566a960604f1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/" TargetMode="External"/><Relationship Id="rId90606a960604f1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOMMOV/categorization" TargetMode="External"/><Relationship Id="rId69196a960604f37fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dc.eppo.int/validation_data/validationlist" TargetMode="External"/><Relationship Id="rId62086a960604f3f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12780" TargetMode="External"/><Relationship Id="rId23046a960604f3f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33236a960604f4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/03235408.2022.2123601" TargetMode="External"/><Relationship Id="rId77626a960604f423d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-023-00672-3" TargetMode="External"/><Relationship Id="rId58636a96060500030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/HQ711860" TargetMode="External"/><Relationship Id="rId23986a960605001b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52476a960604f2cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52476a960604f2cad.jpg"/><Relationship Id="rId63186a96060500241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63186a96060500241.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>